--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Schang </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Metagrammatical Approach to Periphrasis in Gwadloupéyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni di Linguistica e Studi Orientali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.131-149. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/QULSO-2421-7220-23842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01876042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des créoles et génétique : le cas de l'angolar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rougé Jean-Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Numéro spécial consacré aux CRÉOLES D’AFRIQUE À BASE LEXICALE PORTUGAISE, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01719073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CreolData : une base de données lexicales sur les langues créoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, X (1), pp.65-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles auto-supervisés de traitement de la parole pour le Créole Haitien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William N Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renauld Govain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.542-554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Technologies with Fieldwork Recordings : the Case of Haitian Creole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William N Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renauld Govain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComputEL 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Honolulu (Hawaï), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de la séparation en langues dans les modèles de traitement de la parole auto-supervisés multilingues préentraînés avec des données écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William N. Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrita Hassamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhsina Alleesaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Florigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fon Sing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.390-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Supervised Models of Speech Processing for Haitian Creole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William N Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renauld Govain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands. pp.4018-4022, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-1852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilising the Archive : Training Modern Speech Technology Models with Digitalised Fieldwork Recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William N Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Language Documentation and Archiving (LD&amp;A’24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de la parole et données de terrain : le cas du créole haïtien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William N. Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renauld Govain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne Gonçalves Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.686-694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outiller la documentation des langues créoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudel Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoran Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Gonçalves-Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIFT 2023 : journées scientifiques du GdR Linguistique Informatique, Formelle et de Terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Vandoeuvre-Lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Speech Processes for the Documentation of Kréyòl Gwadloupéyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Matters 2023 : The Second Workshop on NLP Applications to Field Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Speech Recognition and Query By Example for Creole Languages Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Findings of the Association for Computational Linguistics: ACL 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un corpus oral transcrit de kriol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana R Luis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Tavares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALAf 2018 : Traitement Automatique des Langues Africaines.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02072946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire des ressources électroniques à partir de descriptions formelles : application aux langues peu dotées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Duchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DiLiTAL - Diversité Linguistique et TAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France. pp.24-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatiser l'analyse prosodique des corpus oraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nemo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FLORAL 2017 – Accessibilité, représentations et analyses des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03521006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal@ODIL Project: Adapting ISO-TimeML to Syntactic Treebanks for the Temporal Annotation of Spoken Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Waszczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Abouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Joint ACL - ISO Workshop on Interoperable Semantic Annotation (ISA-13), 12th International Conference on Computational Semantics (IWCS’2017), Montpellier, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes coréférentielles en créole de la Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN'2017, atelier DILITAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage en chaîne ou en première mention de la coréférence : approcher la structure des chaînes de référence par comparaison des deux annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès Mondial de Linguistique Française (CMLF'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Ligérien de Linguistique, Jul 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covering various Needs in Temporal Annotation: a Proposal of Extension of ISO TimeML that Preserves Upward Compatibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Abouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portorož, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01318792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation de la temporalité en corpus : contribution à l'amélioration de la norme TimeML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Abouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.F14-2029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANCOR_Centre, a Large Free Spoken French Coreference Corpus: description of the Resource and Reliability Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC'2014, 9th Language Resources and Evaluation Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reyjavik, Iceland. pp.843-847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire informatiquement une langue naturelle : application à quelques langues d'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Duchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Lampitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Magnana Ekoukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Francophonie et Langues Nationales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Linguistique Appliquée de Dakar (CLAD), Université Cheikh Anta Diop de Dakar (UCAD), Nov 2014, Dakar, Sénégal. pp.395-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation en relations anaphoriques d'un corpus de discours oral spontané en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française, CMLF'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lyon, France. 15 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Projections in a Guadeloupean TAG Grammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on High-level Methodologies for Grammar Engineering@ ESSLLI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu'enseigne la comparaison des créoles portugais d'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI Congreso Internacional de Lingüística y de Filología Románicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01718940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing São Tomense Using a Tree-Adjoining Meta-Grammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Duchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Magnana Ekoukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Tree Adjoining Grammars and Related Formalisms (TAG+11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France. pp.82-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post Creolisation Evolution: the case of Santomense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rougé Jean-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Creolistics Workshop Contact languages in a global context: past and present &amp; The Second Aarhus University Symposium on Connections between Second Language Acquisition and Contact Language Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classificar, denominar as línguas de São Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Internacional São Tomé e Príncipe numa perspectiva interdisciplinar, diacrónica e sincrónica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01829514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing Morphologically-rich Languages using Metagrammars: a Look at Verbs in Ikota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Duchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Magnana Ekoukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on "Language technology for normalisation of less-resourced languages", 8th SALTMIL Workshop on Minority Languages and the 4th workshop on African Language Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotations en chaînes de coréférences et anaphores dans un corpus de discours spontané en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lyon, France. pp.2497 - 2516, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20120100252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire la morphologie des verbes en ikota au moyen d'une métagrammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Duchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Magnana Ekoukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e conférence sur le Traitement Automatique des Langues Naturelles (TALN 2012) - Atelier sur le traitement automatique des langues africaines (TALAf 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.97-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coreference and anaphoric annotations for spontaneous speech corpos in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Boyer-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAARC'2011, 8th Discourse Anaphora and Anaphor Resolu1on Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Faro, Portugal. 9 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'un corpus de parole spontané annoté en coréférences : questions méthodologiques sur l'annotation et application à la validation de théories linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude de l'Atala : Annoter les corpus oraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01048609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coreference and anaphoric annotations for spontaneous speech corpora in French.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyer Aurore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Discourse Anaphora and Anaphor Resolution Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Faro, Portugal. pp.182-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANCOR, premier corpus de français parlé d'envergure annoté en coréférence et distribué librement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN'2013, 20e conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Les Sable d'Olonne, France. pp.555-563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour le catalogage des données sur les langues en contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières rencontres internationales pour le Catalogage et le Codage de corpus oraux CatCod-08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner parseur automatique et révision manuelle pour la constitution d'un corpus arboré de parole spontanée : retour d'expérience sur le corpus ODIL_syntaxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaine Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Waszczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Anais Lefeuvre-Halftermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du groupement de recherche « Linguistique informatique, formelle et de terrain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Orléans, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295494v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TALAf 2018 : Traitement Automatique des Langues Africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une grammaire électronique du gwadloupéyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renauld Govain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues créoles : description, analyse, didactisation et automatisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 978-2-36781-376-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03363662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word and resources for little-resourced languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universals of Linguistic Idiosyncrasy in Multilingual Computational Linguistics (Dagstuhl Seminar 21351)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/DagRep.11.7.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentential negation and negative words in Guadeloupean Creole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Negation and Negative Concord. The view from Creoles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-31, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01991736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduplication in São Tomense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aboh, Enoch O., Norval Smith and Anne Zribi-Hertz (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Morphosyntax of Reiteration in Creole and Non-Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.235-250, 2012, Creole Languages Library</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of the liquid consonant in Saotomense Creole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rougé Jean-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bhatt, Parth / Plag, Ingo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Structure of Creole Words. Segmental Syllabic and Morphological Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.25-37, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syllable structure and creolization in Saotomense.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plag, I. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonology and morphology of creole languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Walter de Gruyter., pp.109-120, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01718929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Handbook of Language Contact, 2nd Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03357415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Handbook of Linguistic Annotation (eds Nancy Ide & James Pustejovsky)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03357410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Fonologia do lung’Ie (Ana Lívia dos Santos Agostinho)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03357433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of The Emergence of Hybrid Grammars (Aboh, E.O)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03357427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordinateur et les langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Durand-Lose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence des créoles portugais du golfe de Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Nancy 2, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2000NAN21012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01776252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une analyse outillée des langues créoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris Diderot, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03601171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId113"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Schang </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Metagrammatical Approach to Periphrasis in Gwadloupéyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni di Linguistica e Studi Orientali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.131-149. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/QULSO-2421-7220-23842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01876042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des créoles et génétique : le cas de l'angolar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rougé Jean-Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Numéro spécial consacré aux CRÉOLES D’AFRIQUE À BASE LEXICALE PORTUGAISE, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01719073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CreolData : une base de données lexicales sur les langues créoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, X (1), pp.65-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles auto-supervisés de traitement de la parole pour le Créole Haitien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William N Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renauld Govain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.542-554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Technologies with Fieldwork Recordings : the Case of Haitian Creole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William N Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renauld Govain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComputEL 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Honolulu (Hawaï), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de la séparation en langues dans les modèles de traitement de la parole auto-supervisés multilingues préentraînés avec des données écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William N. Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrita Hassamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhsina Alleesaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Florigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fon Sing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.390-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Supervised Models of Speech Processing for Haitian Creole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William N Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renauld Govain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands. pp.4018-4022, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-1852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de la parole et données de terrain : le cas du créole haïtien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William N. Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renauld Govain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne Gonçalves Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.686-694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilising the Archive : Training Modern Speech Technology Models with Digitalised Fieldwork Recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William N Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Language Documentation and Archiving (LD&amp;A’24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Theory to Fieldworks: the case of Creolistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field matters Workshop on NLP Applications to Field Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EACL, May 2023, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outiller la documentation des langues créoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudel Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoran Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Gonçalves-Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIFT 2023 : journées scientifiques du GdR Linguistique Informatique, Formelle et de Terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Vandoeuvre-Lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Speech Processes for the Documentation of Kréyòl Gwadloupéyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Matters 2023 : The Second Workshop on NLP Applications to Field Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Speech Recognition and Query By Example for Creole Languages Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Findings of the Association for Computational Linguistics: ACL 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un corpus oral transcrit de kriol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana R Luis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Tavares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALAf 2018 : Traitement Automatique des Langues Africaines.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02072946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire des ressources électroniques à partir de descriptions formelles : application aux langues peu dotées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Duchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DiLiTAL - Diversité Linguistique et TAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France. pp.24-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatiser l'analyse prosodique des corpus oraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nemo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FLORAL 2017 – Accessibilité, représentations et analyses des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03521006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal@ODIL Project: Adapting ISO-TimeML to Syntactic Treebanks for the Temporal Annotation of Spoken Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Waszczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Abouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Joint ACL - ISO Workshop on Interoperable Semantic Annotation (ISA-13), 12th International Conference on Computational Semantics (IWCS’2017), Montpellier, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes coréférentielles en créole de la Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN'2017, atelier DILITAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage en chaîne ou en première mention de la coréférence : approcher la structure des chaînes de référence par comparaison des deux annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès Mondial de Linguistique Française (CMLF'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Ligérien de Linguistique, Jul 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covering various Needs in Temporal Annotation: a Proposal of Extension of ISO TimeML that Preserves Upward Compatibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Abouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portorož, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01318792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANCOR_Centre, a Large Free Spoken French Coreference Corpus: description of the Resource and Reliability Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC'2014, 9th Language Resources and Evaluation Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reyjavik, Iceland. pp.843-847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation de la temporalité en corpus : contribution à l'amélioration de la norme TimeML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Abouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.F14-2029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire informatiquement une langue naturelle : application à quelques langues d'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Duchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Lampitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Magnana Ekoukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Francophonie et Langues Nationales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Linguistique Appliquée de Dakar (CLAD), Université Cheikh Anta Diop de Dakar (UCAD), Nov 2014, Dakar, Sénégal. pp.395-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation en relations anaphoriques d'un corpus de discours oral spontané en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française, CMLF'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lyon, France. 15 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Projections in a Guadeloupean TAG Grammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on High-level Methodologies for Grammar Engineering@ ESSLLI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu'enseigne la comparaison des créoles portugais d'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI Congreso Internacional de Lingüística y de Filología Románicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01718940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classificar, denominar as línguas de São Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Internacional São Tomé e Príncipe numa perspectiva interdisciplinar, diacrónica e sincrónica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01829514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing São Tomense Using a Tree-Adjoining Meta-Grammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Duchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Magnana Ekoukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Tree Adjoining Grammars and Related Formalisms (TAG+11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France. pp.82-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post Creolisation Evolution: the case of Santomense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rougé Jean-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Creolistics Workshop Contact languages in a global context: past and present &amp; The Second Aarhus University Symposium on Connections between Second Language Acquisition and Contact Language Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing Morphologically-rich Languages using Metagrammars: a Look at Verbs in Ikota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Duchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Magnana Ekoukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on "Language technology for normalisation of less-resourced languages", 8th SALTMIL Workshop on Minority Languages and the 4th workshop on African Language Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotations en chaînes de coréférences et anaphores dans un corpus de discours spontané en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lyon, France. pp.2497 - 2516, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20120100252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire la morphologie des verbes en ikota au moyen d'une métagrammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Duchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Magnana Ekoukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e conférence sur le Traitement Automatique des Langues Naturelles (TALN 2012) - Atelier sur le traitement automatique des langues africaines (TALAf 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.97-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'un corpus de parole spontané annoté en coréférences : questions méthodologiques sur l'annotation et application à la validation de théories linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude de l'Atala : Annoter les corpus oraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01048609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coreference and anaphoric annotations for spontaneous speech corpos in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Boyer-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAARC'2011, 8th Discourse Anaphora and Anaphor Resolu1on Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Faro, Portugal. 9 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coreference and anaphoric annotations for spontaneous speech corpora in French.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyer Aurore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Discourse Anaphora and Anaphor Resolution Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Faro, Portugal. pp.182-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANCOR, premier corpus de français parlé d'envergure annoté en coréférence et distribué librement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN'2013, 20e conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Les Sable d'Olonne, France. pp.555-563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour le catalogage des données sur les langues en contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières rencontres internationales pour le Catalogage et le Codage de corpus oraux CatCod-08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner parseur automatique et révision manuelle pour la constitution d'un corpus arboré de parole spontanée : retour d'expérience sur le corpus ODIL_syntaxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaine Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Waszczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Anais Lefeuvre-Halftermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du groupement de recherche « Linguistique informatique, formelle et de terrain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Orléans, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295494v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TALAf 2018 : Traitement Automatique des Langues Africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une grammaire électronique du gwadloupéyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renauld Govain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues créoles : description, analyse, didactisation et automatisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 978-2-36781-376-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03363662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word and resources for little-resourced languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universals of Linguistic Idiosyncrasy in Multilingual Computational Linguistics (Dagstuhl Seminar 21351)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/DagRep.11.7.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentential negation and negative words in Guadeloupean Creole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Negation and Negative Concord. The view from Creoles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-31, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01991736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduplication in São Tomense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aboh, Enoch O., Norval Smith and Anne Zribi-Hertz (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Morphosyntax of Reiteration in Creole and Non-Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.235-250, 2012, Creole Languages Library</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of the liquid consonant in Saotomense Creole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rougé Jean-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bhatt, Parth / Plag, Ingo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Structure of Creole Words. Segmental Syllabic and Morphological Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.25-37, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syllable structure and creolization in Saotomense.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plag, I. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonology and morphology of creole languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Walter de Gruyter., pp.109-120, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01718929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Handbook of Language Contact, 2nd Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03357415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Handbook of Linguistic Annotation (eds Nancy Ide & James Pustejovsky)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03357410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Fonologia do lung’Ie (Ana Lívia dos Santos Agostinho)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03357433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of The Emergence of Hybrid Grammars (Aboh, E.O)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03357427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordinateur et les langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Durand-Lose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence des créoles portugais du golfe de Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Nancy 2, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2000NAN21012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01776252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une analyse outillée des langues créoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris Diderot, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03601171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/QULSO-2421-7220-23842" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719073v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roug&#233; Jean-Louis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764791v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roug&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330617v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William N Havard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renauld Govain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059590v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330610v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William N. Havard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrita Hassamal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsina Alleesaib" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Florigny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fon Sing" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074823v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1852" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059842v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623051v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Gon&#231;alves Teixeira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302623v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Ferrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudel Pierre-Louis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoran Dong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Gon&#231;alves-Teixeira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129399v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Henri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625303v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072946v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Luis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Tavares" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Duchier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitjean" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521006v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nemo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627261v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Waszczuk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627260v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344976v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318792v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couillault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075207v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075679v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Muzerelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pelletier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102262v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lampitelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunelle Magnana Ekoukou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788164v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690399v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718940v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724847v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349444v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829514v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688643v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764643v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100252" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695331v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831414v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Boyer-Pelletier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048609v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Boyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764786v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Aurore" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016562v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319616v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295494v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Anais Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054934v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363662v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517865v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.11.7.89" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991736v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764586v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764789v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718929v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357415v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357410v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357433v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357427v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662507v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Durand-Lose" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776252v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN21012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03601171v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/QULSO-2421-7220-23842" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719073v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roug&#233; Jean-Louis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764791v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roug&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330617v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William N Havard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renauld Govain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059590v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330610v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William N. Havard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrita Hassamal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsina Alleesaib" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Florigny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fon Sing" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074823v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1852" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623051v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Gon&#231;alves Teixeira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575882v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302623v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Ferrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudel Pierre-Louis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoran Dong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Gon&#231;alves-Teixeira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Henri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625303v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072946v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Luis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Tavares" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537898v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Duchier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitjean" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521006v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nemo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627261v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Waszczuk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627260v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344976v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318792v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couillault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Muzerelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pelletier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075207v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102262v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lampitelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunelle Magnana Ekoukou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788164v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690399v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718940v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829514v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724847v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349444v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688643v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764643v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100252" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695331v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048609v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Boyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831414v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Boyer-Pelletier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764786v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Aurore" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016562v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319616v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295494v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Anais Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054934v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363662v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517865v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.11.7.89" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991736v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764586v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764789v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718929v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357415v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357410v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357433v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357427v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662507v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Durand-Lose" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776252v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN21012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03601171v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>