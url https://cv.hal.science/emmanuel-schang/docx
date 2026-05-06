--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Schang </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Metagrammatical Approach to Periphrasis in Gwadloupéyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni di Linguistica e Studi Orientali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.131-149. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/QULSO-2421-7220-23842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01876042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des créoles et génétique : le cas de l'angolar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rougé Jean-Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Numéro spécial consacré aux CRÉOLES D’AFRIQUE À BASE LEXICALE PORTUGAISE, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01719073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CreolData : une base de données lexicales sur les langues créoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, X (1), pp.65-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles auto-supervisés de traitement de la parole pour le Créole Haitien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William N Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renauld Govain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.542-554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Technologies with Fieldwork Recordings : the Case of Haitian Creole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William N Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renauld Govain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComputEL 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Honolulu (Hawaï), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de la séparation en langues dans les modèles de traitement de la parole auto-supervisés multilingues préentraînés avec des données écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William N. Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrita Hassamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhsina Alleesaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Florigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fon Sing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.390-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Supervised Models of Speech Processing for Haitian Creole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William N Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renauld Govain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands. pp.4018-4022, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-1852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de la parole et données de terrain : le cas du créole haïtien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William N. Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renauld Govain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne Gonçalves Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.686-694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilising the Archive : Training Modern Speech Technology Models with Digitalised Fieldwork Recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William N Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Language Documentation and Archiving (LD&amp;A’24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Theory to Fieldworks: the case of Creolistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field matters Workshop on NLP Applications to Field Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EACL, May 2023, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outiller la documentation des langues créoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudel Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoran Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Gonçalves-Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIFT 2023 : journées scientifiques du GdR Linguistique Informatique, Formelle et de Terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Vandoeuvre-Lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Speech Processes for the Documentation of Kréyòl Gwadloupéyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Matters 2023 : The Second Workshop on NLP Applications to Field Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Speech Recognition and Query By Example for Creole Languages Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Findings of the Association for Computational Linguistics: ACL 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un corpus oral transcrit de kriol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana R Luis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Tavares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALAf 2018 : Traitement Automatique des Langues Africaines.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02072946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire des ressources électroniques à partir de descriptions formelles : application aux langues peu dotées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Duchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DiLiTAL - Diversité Linguistique et TAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France. pp.24-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatiser l'analyse prosodique des corpus oraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nemo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FLORAL 2017 – Accessibilité, représentations et analyses des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03521006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal@ODIL Project: Adapting ISO-TimeML to Syntactic Treebanks for the Temporal Annotation of Spoken Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Waszczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Abouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Joint ACL - ISO Workshop on Interoperable Semantic Annotation (ISA-13), 12th International Conference on Computational Semantics (IWCS’2017), Montpellier, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes coréférentielles en créole de la Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN'2017, atelier DILITAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage en chaîne ou en première mention de la coréférence : approcher la structure des chaînes de référence par comparaison des deux annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès Mondial de Linguistique Française (CMLF'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Ligérien de Linguistique, Jul 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covering various Needs in Temporal Annotation: a Proposal of Extension of ISO TimeML that Preserves Upward Compatibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Abouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portorož, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01318792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANCOR_Centre, a Large Free Spoken French Coreference Corpus: description of the Resource and Reliability Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC'2014, 9th Language Resources and Evaluation Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reyjavik, Iceland. pp.843-847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation de la temporalité en corpus : contribution à l'amélioration de la norme TimeML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Abouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.F14-2029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire informatiquement une langue naturelle : application à quelques langues d'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Duchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Lampitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Magnana Ekoukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Francophonie et Langues Nationales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Linguistique Appliquée de Dakar (CLAD), Université Cheikh Anta Diop de Dakar (UCAD), Nov 2014, Dakar, Sénégal. pp.395-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation en relations anaphoriques d'un corpus de discours oral spontané en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française, CMLF'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lyon, France. 15 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Projections in a Guadeloupean TAG Grammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on High-level Methodologies for Grammar Engineering@ ESSLLI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu'enseigne la comparaison des créoles portugais d'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI Congreso Internacional de Lingüística y de Filología Románicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01718940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classificar, denominar as línguas de São Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Internacional São Tomé e Príncipe numa perspectiva interdisciplinar, diacrónica e sincrónica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01829514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing São Tomense Using a Tree-Adjoining Meta-Grammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Duchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Magnana Ekoukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Tree Adjoining Grammars and Related Formalisms (TAG+11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France. pp.82-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post Creolisation Evolution: the case of Santomense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rougé Jean-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Creolistics Workshop Contact languages in a global context: past and present &amp; The Second Aarhus University Symposium on Connections between Second Language Acquisition and Contact Language Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing Morphologically-rich Languages using Metagrammars: a Look at Verbs in Ikota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Duchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Magnana Ekoukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on "Language technology for normalisation of less-resourced languages", 8th SALTMIL Workshop on Minority Languages and the 4th workshop on African Language Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotations en chaînes de coréférences et anaphores dans un corpus de discours spontané en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lyon, France. pp.2497 - 2516, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20120100252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire la morphologie des verbes en ikota au moyen d'une métagrammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Duchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Magnana Ekoukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e conférence sur le Traitement Automatique des Langues Naturelles (TALN 2012) - Atelier sur le traitement automatique des langues africaines (TALAf 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.97-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'un corpus de parole spontané annoté en coréférences : questions méthodologiques sur l'annotation et application à la validation de théories linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude de l'Atala : Annoter les corpus oraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01048609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coreference and anaphoric annotations for spontaneous speech corpos in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Boyer-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAARC'2011, 8th Discourse Anaphora and Anaphor Resolu1on Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Faro, Portugal. 9 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coreference and anaphoric annotations for spontaneous speech corpora in French.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyer Aurore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Discourse Anaphora and Anaphor Resolution Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Faro, Portugal. pp.182-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANCOR, premier corpus de français parlé d'envergure annoté en coréférence et distribué librement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN'2013, 20e conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Les Sable d'Olonne, France. pp.555-563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour le catalogage des données sur les langues en contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières rencontres internationales pour le Catalogage et le Codage de corpus oraux CatCod-08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner parseur automatique et révision manuelle pour la constitution d'un corpus arboré de parole spontanée : retour d'expérience sur le corpus ODIL_syntaxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaine Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Waszczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Anais Lefeuvre-Halftermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du groupement de recherche « Linguistique informatique, formelle et de terrain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Orléans, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295494v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TALAf 2018 : Traitement Automatique des Langues Africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une grammaire électronique du gwadloupéyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renauld Govain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues créoles : description, analyse, didactisation et automatisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 978-2-36781-376-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03363662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word and resources for little-resourced languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universals of Linguistic Idiosyncrasy in Multilingual Computational Linguistics (Dagstuhl Seminar 21351)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/DagRep.11.7.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentential negation and negative words in Guadeloupean Creole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Negation and Negative Concord. The view from Creoles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-31, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01991736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduplication in São Tomense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aboh, Enoch O., Norval Smith and Anne Zribi-Hertz (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Morphosyntax of Reiteration in Creole and Non-Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.235-250, 2012, Creole Languages Library</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of the liquid consonant in Saotomense Creole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rougé Jean-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bhatt, Parth / Plag, Ingo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Structure of Creole Words. Segmental Syllabic and Morphological Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.25-37, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syllable structure and creolization in Saotomense.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plag, I. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonology and morphology of creole languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Walter de Gruyter., pp.109-120, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01718929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Handbook of Language Contact, 2nd Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03357415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Handbook of Linguistic Annotation (eds Nancy Ide & James Pustejovsky)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03357410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Fonologia do lung’Ie (Ana Lívia dos Santos Agostinho)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03357433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of The Emergence of Hybrid Grammars (Aboh, E.O)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03357427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordinateur et les langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Durand-Lose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence des créoles portugais du golfe de Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Nancy 2, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2000NAN21012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01776252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une analyse outillée des langues créoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris Diderot, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03601171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Schang </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Metagrammatical Approach to Periphrasis in Gwadloupéyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni di Linguistica e Studi Orientali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.131-149. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/QULSO-2421-7220-23842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01876042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des créoles et génétique : le cas de l'angolar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rougé Jean-Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Numéro spécial consacré aux CRÉOLES D’AFRIQUE À BASE LEXICALE PORTUGAISE, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01719073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CreolData : une base de données lexicales sur les langues créoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, X (1), pp.65-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles auto-supervisés de traitement de la parole pour le Créole Haitien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William N Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renauld Govain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.542-554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Technologies with Fieldwork Recordings : the Case of Haitian Creole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William N Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renauld Govain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComputEL 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Honolulu (Hawaï), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de la séparation en langues dans les modèles de traitement de la parole auto-supervisés multilingues préentraînés avec des données écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William N. Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrita Hassamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhsina Alleesaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Florigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fon Sing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.390-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Supervised Models of Speech Processing for Haitian Creole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William N Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renauld Govain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands. pp.4018-4022, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-1852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de la parole et données de terrain : le cas du créole haïtien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William N. Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renauld Govain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne Gonçalves Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.686-694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilising the Archive : Training Modern Speech Technology Models with Digitalised Fieldwork Recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William N Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Language Documentation and Archiving (LD&amp;A’24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outiller la documentation des langues créoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudel Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoran Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Gonçalves-Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIFT 2023 : journées scientifiques du GdR Linguistique Informatique, Formelle et de Terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Vandoeuvre-Lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Theory to Fieldworks : the case of Creolistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field matters Workshop on NLP Applications to Field Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EACL, May 2023, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Speech Processes for the Documentation of Kréyòl Gwadloupéyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Matters 2023 : The Second Workshop on NLP Applications to Field Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Speech Recognition and Query By Example for Creole Languages Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Findings of the Association for Computational Linguistics: ACL 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un corpus oral transcrit de kriol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana R Luis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Tavares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALAf 2018 : Traitement Automatique des Langues Africaines.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02072946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatiser l'analyse prosodique des corpus oraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nemo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FLORAL 2017 – Accessibilité, représentations et analyses des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03521006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire des ressources électroniques à partir de descriptions formelles : application aux langues peu dotées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Duchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DiLiTAL - Diversité Linguistique et TAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France. pp.24-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal@ODIL Project: Adapting ISO-TimeML to Syntactic Treebanks for the Temporal Annotation of Spoken Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Waszczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Abouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Joint ACL - ISO Workshop on Interoperable Semantic Annotation (ISA-13), 12th International Conference on Computational Semantics (IWCS’2017), Montpellier, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes coréférentielles en créole de la Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN'2017, atelier DILITAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage en chaîne ou en première mention de la coréférence : approcher la structure des chaînes de référence par comparaison des deux annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès Mondial de Linguistique Française (CMLF'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Ligérien de Linguistique, Jul 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covering various Needs in Temporal Annotation: a Proposal of Extension of ISO TimeML that Preserves Upward Compatibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Abouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portorož, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01318792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANCOR_Centre, a Large Free Spoken French Coreference Corpus: description of the Resource and Reliability Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC'2014, 9th Language Resources and Evaluation Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reyjavik, Iceland. pp.843-847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation de la temporalité en corpus : contribution à l'amélioration de la norme TimeML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Abouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.F14-2029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire informatiquement une langue naturelle : application à quelques langues d'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Duchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Lampitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Magnana Ekoukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Francophonie et Langues Nationales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Linguistique Appliquée de Dakar (CLAD), Université Cheikh Anta Diop de Dakar (UCAD), Nov 2014, Dakar, Sénégal. pp.395-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation en relations anaphoriques d'un corpus de discours oral spontané en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française, CMLF'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lyon, France. 15 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Projections in a Guadeloupean TAG Grammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on High-level Methodologies for Grammar Engineering@ ESSLLI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu'enseigne la comparaison des créoles portugais d'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI Congreso Internacional de Lingüística y de Filología Románicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01718940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classificar, denominar as línguas de São Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Internacional São Tomé e Príncipe numa perspectiva interdisciplinar, diacrónica e sincrónica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01829514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing São Tomense Using a Tree-Adjoining Meta-Grammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Duchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Magnana Ekoukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Tree Adjoining Grammars and Related Formalisms (TAG+11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France. pp.82-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post Creolisation Evolution: the case of Santomense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rougé Jean-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Creolistics Workshop Contact languages in a global context: past and present &amp; The Second Aarhus University Symposium on Connections between Second Language Acquisition and Contact Language Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing Morphologically-rich Languages using Metagrammars: a Look at Verbs in Ikota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Duchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Magnana Ekoukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on "Language technology for normalisation of less-resourced languages", 8th SALTMIL Workshop on Minority Languages and the 4th workshop on African Language Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotations en chaînes de coréférences et anaphores dans un corpus de discours spontané en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lyon, France. pp.2497 - 2516, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20120100252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire la morphologie des verbes en ikota au moyen d'une métagrammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Duchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Magnana Ekoukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e conférence sur le Traitement Automatique des Langues Naturelles (TALN 2012) - Atelier sur le traitement automatique des langues africaines (TALAf 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.97-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coreference and anaphoric annotations for spontaneous speech corpos in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Boyer-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAARC'2011, 8th Discourse Anaphora and Anaphor Resolu1on Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Faro, Portugal. 9 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'un corpus de parole spontané annoté en coréférences : questions méthodologiques sur l'annotation et application à la validation de théories linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude de l'Atala : Annoter les corpus oraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01048609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coreference and anaphoric annotations for spontaneous speech corpora in French.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyer Aurore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Discourse Anaphora and Anaphor Resolution Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Faro, Portugal. pp.182-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANCOR, premier corpus de français parlé d'envergure annoté en coréférence et distribué librement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN'2013, 20e conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Les Sable d'Olonne, France. pp.555-563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour le catalogage des données sur les langues en contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières rencontres internationales pour le Catalogage et le Codage de corpus oraux CatCod-08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner parseur automatique et révision manuelle pour la constitution d'un corpus arboré de parole spontanée : retour d'expérience sur le corpus ODIL_syntaxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaine Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Waszczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Anais Lefeuvre-Halftermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du groupement de recherche « Linguistique informatique, formelle et de terrain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Orléans, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295494v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TALAf 2018 : Traitement Automatique des Langues Africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une grammaire électronique du gwadloupéyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renauld Govain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues créoles : description, analyse, didactisation et automatisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 978-2-36781-376-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03363662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word and resources for little-resourced languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universals of Linguistic Idiosyncrasy in Multilingual Computational Linguistics (Dagstuhl Seminar 21351)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/DagRep.11.7.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentential negation and negative words in Guadeloupean Creole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Negation and Negative Concord. The view from Creoles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-31, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01991736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduplication in São Tomense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aboh, Enoch O., Norval Smith and Anne Zribi-Hertz (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Morphosyntax of Reiteration in Creole and Non-Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.235-250, 2012, Creole Languages Library</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of the liquid consonant in Saotomense Creole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rougé Jean-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bhatt, Parth / Plag, Ingo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Structure of Creole Words. Segmental Syllabic and Morphological Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.25-37, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syllable structure and creolization in Saotomense.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plag, I. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonology and morphology of creole languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Walter de Gruyter., pp.109-120, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01718929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Handbook of Language Contact, 2nd Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03357415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Handbook of Linguistic Annotation (eds Nancy Ide & James Pustejovsky)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03357410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Fonologia do lung’Ie (Ana Lívia dos Santos Agostinho)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03357433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of The Emergence of Hybrid Grammars (Aboh, E.O)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03357427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordinateur et les langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Durand-Lose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence des créoles portugais du golfe de Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Nancy 2, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2000NAN21012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01776252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une analyse outillée des langues créoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris Diderot, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03601171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/QULSO-2421-7220-23842" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719073v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roug&#233; Jean-Louis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764791v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roug&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330617v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William N Havard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renauld Govain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059590v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330610v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William N. Havard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrita Hassamal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsina Alleesaib" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Florigny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fon Sing" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074823v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1852" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623051v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Gon&#231;alves Teixeira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575882v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302623v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Ferrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudel Pierre-Louis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoran Dong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Gon&#231;alves-Teixeira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Henri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625303v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072946v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Luis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Tavares" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537898v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Duchier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitjean" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521006v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nemo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627261v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Waszczuk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627260v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344976v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318792v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couillault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Muzerelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pelletier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075207v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102262v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lampitelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunelle Magnana Ekoukou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788164v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690399v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718940v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829514v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724847v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349444v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688643v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764643v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100252" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695331v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048609v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Boyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831414v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Boyer-Pelletier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764786v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Aurore" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016562v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319616v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295494v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Anais Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054934v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363662v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517865v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.11.7.89" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991736v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764586v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764789v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718929v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357415v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357410v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357433v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357427v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662507v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Durand-Lose" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776252v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN21012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03601171v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/QULSO-2421-7220-23842" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719073v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roug&#233; Jean-Louis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764791v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roug&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330617v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William N Havard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renauld Govain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059590v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330610v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William N. Havard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrita Hassamal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsina Alleesaib" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Florigny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fon Sing" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074823v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1852" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623051v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Gon&#231;alves Teixeira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302623v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Ferrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudel Pierre-Louis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoran Dong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Gon&#231;alves-Teixeira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575882v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Henri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625303v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072946v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Luis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Tavares" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521006v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nemo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537898v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Duchier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitjean" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627261v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Waszczuk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627260v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344976v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318792v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couillault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Muzerelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pelletier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075207v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102262v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lampitelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunelle Magnana Ekoukou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788164v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690399v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718940v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829514v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724847v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349444v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688643v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764643v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100252" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695331v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831414v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Boyer-Pelletier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048609v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Boyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764786v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Aurore" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016562v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319616v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295494v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Anais Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054934v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363662v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517865v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.11.7.89" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991736v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764586v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764789v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718929v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357415v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357410v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357433v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357427v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662507v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Durand-Lose" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776252v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN21012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03601171v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>