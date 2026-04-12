--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -603,261 +603,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convexity in ReLU Neural Networks: beyond ICNNs?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathurin Massias</w:t>
+                <w:t xml:space="preserve">Spatially Variant Ultrasound Image Restoration with Product Convolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gribonval</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong-Hung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10851-025-01253-x⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72 (9), pp.1235 - 1244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2025.3584533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877619v2</w:t>
+                <w:t xml:space="preserve">hal-05051035v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially Variant Ultrasound Image Restoration with Product Convolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Floquet</w:t>
+                <w:t xml:space="preserve">Convexity in ReLU Neural Networks: beyond ICNNs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathurin Massias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Kouamé</w:t>
+                <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 72 (9), pp.1235 - 1244. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 67 (4), pp.40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2025.3584533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10851-025-01253-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051035v3</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877619v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier Analysis of Interference Scanning Optical Probe Microscopy</w:t>
               </w:r>
@@ -928,620 +928,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969247v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Tuning of Denoising Algorithms Parameters without Ground Truth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Floquet</w:t>
+                <w:t xml:space="preserve">Surpassing light inhomogeneities in structured‐illumination microscopy with FlexSIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sayantan Dutta</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Denis Kouamé</w:t>
+                <w:t xml:space="preserve">Alejandro Nogueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSP.2024.3354554⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 296 (1), pp.94--106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmi.13344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344047v1</w:t>
+                <w:t xml:space="preserve">hal-04650218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of off-the-grid sparse spikes with over-parametrized projected gradient descent: theory and application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Traonmilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 40 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6420/ad33e4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surpassing light inhomogeneities in structured‐illumination microscopy with FlexSIM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Tuning of Denoising Algorithms Parameters without Ground Truth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayantan Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Leterrier</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong-Hung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 296 (1), pp.94--106. </w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31, pp.381 - 385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jmi.13344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2024.3354554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650218v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MLE is a reliable source: sharp performance guarantees for localization problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Munier</w:t>
+                <w:t xml:space="preserve">Sphere Refinement in Gap Safe Screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassio F. Dantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Weiss</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Févotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/ad0dbb⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, p. 608-612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2023.3277792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811028v2</w:t>
+                <w:t xml:space="preserve">hal-03891840v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sphere Refinement in Gap Safe Screening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cassio F. Dantas</w:t>
+                <w:t xml:space="preserve">The MLE is a reliable source: sharp performance guarantees for localization problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Févotte</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30, p. 608-612. </w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (1), pp.id.014001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LSP.2023.3277792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/ad0dbb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891840v2</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811028v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Joint-Diagonalization in Transform-Learning NMF</w:t>
               </w:r>
@@ -1761,51 +1761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding boundaries of Gap Safe screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassio F. Dantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1967,499 +1967,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03290069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Identifiability of Transform Learning for Non-negative Matrix Factorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sixin Zhang</w:t>
+                <w:t xml:space="preserve">Joint Angular Refinement and Reconstruction for Single-Particle Cryo-EM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Zehni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Févotte</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhizhen J. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Unser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSP.2020.3020431⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2020.2984313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02542653v5</w:t>
+                <w:t xml:space="preserve">hal-02516898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Optical Diffraction Tomography with Lippmann-Schwinger Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh-An Pham</w:t>
+                <w:t xml:space="preserve">On the Identifiability of Transform Learning for Non-negative Matrix Factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sixin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Févotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (1), pp.727-738. </w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.1555 - 1559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCI.2020.2969070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2020.3020431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457399v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542653v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights on the Optimality Conditions of the l2-l0 Minimization Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-Dimensional Optical Diffraction Tomography with Lippmann-Schwinger Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-An Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Aubert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ahmed Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joowon Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetri Psaltis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10851-019-00917-9⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (1), pp.727-738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCI.2020.2969070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144528v2</w:t>
+                <w:t xml:space="preserve">hal-02457399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Angular Refinement and Reconstruction for Single-Particle Cryo-EM</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Insights on the Optimality Conditions of the l2-l0 Minimization Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhizhen J. Zhao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Unser</w:t>
+                <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Special Issue on Memory of Mila Nikolova, 62, pp.808-824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIP.2020.2984313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10851-019-00917-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516898v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144528v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pocket Guide to Solve Inverse Problems with GlobalBioIm</w:t>
               </w:r>
@@ -2497,51 +2497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael T. Mccann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-An Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (10), pp.104006. </w:t>
@@ -2664,278 +2664,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometric axial resolution of fibronectin assembly units achieved with an efficient reconstruction approach for multi-angle-TIRF microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Sliding Frank-Wolfe Algorithm and its Application to Super-Resolution Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-36119-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/ab2a29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017844v1</w:t>
+                <w:t xml:space="preserve">hal-01921604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sliding Frank-Wolfe Algorithm and its Application to Super-Resolution Microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanometric axial resolution of fibronectin assembly units achieved with an efficient reconstruction approach for multi-angle-TIRF microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Soubies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Denoyelle</w:t>
+                <w:t xml:space="preserve">Agata Radwanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Duval</w:t>
+                <w:t xml:space="preserve">Dominique Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Peyré</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ellen van Obberghen-Schilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/ab2a29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-36119-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921604v1</w:t>
+                <w:t xml:space="preserve">hal-02017844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile reconstruction framework for diffraction tomography with intensity measurements and multiple scattering</w:t>
               </w:r>
@@ -2960,51 +2960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joowon Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3081,51 +3081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3289,51 +3289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (1), pp.490-494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3393,51 +3393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (3), pp. 1607-1639 (33 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3497,299 +3497,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithm unrolling for solving inverse problems in signal and image processing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abhijit Singh</w:t>
+                <w:t xml:space="preserve">How to improve expressivity of convex ReLU neural networks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathurin Massias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tan</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI4X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">GRETSI 2025 - XXXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391442v1</w:t>
+                <w:t xml:space="preserve">hal-05216923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to improve expressivity of convex ReLU neural networks?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathurin Massias</w:t>
+                <w:t xml:space="preserve">Algorithm unrolling for solving inverse problems in signal and image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhijit Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gribonval</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2025 - XXXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">AI4X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216923v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Weighted Least Squares Data Term for Poisson Image Deconvolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhijit Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Soubies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Hyderabad, India. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4206,451 +4206,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes de visualisation de non-identifiabilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Munier</w:t>
+                <w:t xml:space="preserve">Optical Diffraction Tomography Meets Fluorescence Localization Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-An Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Weiss</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Unser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Recherche et d'Etudes de Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">1st International Symposium on Computational Sensing (ISCS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138308v2</w:t>
+                <w:t xml:space="preserve">hal-04132428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAP-informed Unrolled Algorithms for Hyper-parameter Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Nguyen</w:t>
+                <w:t xml:space="preserve">Algorithmes de visualisation de non-identifiabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Chaux</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherche et d'Etudes de Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153083v1</w:t>
+                <w:t xml:space="preserve">hal-04138308v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Unrolling for Nonconvex Robust Principal Component Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">MAP-informed Unrolled Algorithms for Hyper-parameter Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Soubies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent y F Tan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MLSP 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MLSP55844.2023.10285962⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. pp.2160-2164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP49359.2023.10222154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160961v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Diffraction Tomography Meets Fluorescence Localization Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh-An Pham</w:t>
+                <w:t xml:space="preserve">Deep Unrolling for Nonconvex Robust Principal Component Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Z. C. Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Unser</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent y F Tan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Symposium on Computational Sensing (ISCS 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE MLSP 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Rome, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MLSP55844.2023.10285962⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132428v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIFFRACTION TOMOGRAPHY FROM SINGLE-MOLECULE LOCALIZATION MICROSCOPY: NUMERICAL FEASIBILITY</w:t>
               </w:r>
@@ -4839,51 +4839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safe screening for sparse regression with the Kullback-Leibler divergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassio F. Dantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4928,308 +4928,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147345v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User-friendly Building of Reconstruction Algorithms with GlobalBioIm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurène Donati</w:t>
+                <w:t xml:space="preserve">Adaptive Regularization for Three-dimensional Optical Diffraction Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-An Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetri Psaltis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Unser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative BioImaging Conference 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">, 2020 IEEE 16th International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Iowa City, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI45749.2020.9098523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02433452v1</w:t>
+                <w:t xml:space="preserve">hal-02444659v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Regularization for Three-dimensional Optical Diffraction Tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh-An Pham</w:t>
+                <w:t xml:space="preserve">User-friendly Building of Reconstruction Algorithms with GlobalBioIm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Demetri Psaltis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Unser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, 2020 IEEE 16th International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quantitative BioImaging Conference 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Oxford, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI45749.2020.9098523⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02444659v2</w:t>
+                <w:t xml:space="preserve">hal-02433452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sliding Frank-Wolfe Algorithm for the BLASSO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5293,51 +5293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPARS 2019 - Signal Processing with Adaptive Sparse Structured Representations - Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5356,416 +5356,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02263782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint density map and continuous angular refinement in cryo-electron microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mona Zehni</w:t>
+                <w:t xml:space="preserve">Improving 3D MA-TIRF Reconstruction with Deconvolution and Background Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Soubies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauréne Donati</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen van Obberghen-Schilling</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS&amp;T International Symposium on Electronic Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2019.13.COIMG-133⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Venise, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428184v1</w:t>
+                <w:t xml:space="preserve">hal-02017862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed-Form Expression of the Fourier Ring-Correlation for Single-Molecule Localization Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-An Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Unser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2019 - IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving 3D MA-TIRF Reconstruction with Deconvolution and Background Estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint density map and continuous angular refinement in cryo-electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Zehni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauréne Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhizhen Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Schaub</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Minh Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Venise, Italy. </w:t>
+              <w:t xml:space="preserve">IS&amp;T International Symposium on Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Burlingame, United States. pp.133-1-133-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2019.13.COIMG-133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017862v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inner-Loop Free ADMM for Cryo-EM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauréne Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5842,51 +5842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-An Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joowon Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6106,51 +6106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mccann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Donati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OSA Imaging and Applied Optics Congress on Computational Optical Sensing and Imaging (COSI'17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6201,51 +6201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Gretsi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6296,51 +6296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop ATLAS on mathematical and algorithmimcal approaches for high dimensional problems in data sciences. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GdR MaDICS, May 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6391,51 +6391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NCMIP 2016 - New Computational Methods for Inverse Problem </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Cachan, Apr 2016, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6473,77 +6473,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Multi-angle Tirf Microscope Calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Radwanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen van Obberghen-Schilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6588,468 +6588,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEL0: a continuous alternative to l0 penalty</w:t>
+                <w:t xml:space="preserve">Seuillage CEL0 pour la minimisation l2- l0 : comparaisons avec IHT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing with Adaptive Sparse Structured Representations (SPARS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque Gretsi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167192v1</w:t>
+                <w:t xml:space="preserve">hal-01169557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cells Detection Using Segmentation Competition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CEL0: a continuous alternative to l0 penalty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Descombes</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI - International Symposium on Biomedical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Signal Processing with Adaptive Sparse Structured Representations (SPARS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Cambridge, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113167v1</w:t>
+                <w:t xml:space="preserve">hal-01167192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L0-Optimization for Channel and DOA Sparse Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adilson Chinatto</w:t>
+                <w:t xml:space="preserve">Cells Detection Using Segmentation Competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Descombes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CAMSAP.2015.7383797⟩</w:t>
+              <w:t xml:space="preserve">ISBI - International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Brooklyn, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2015.7164090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212042v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seuillage CEL0 pour la minimisation l2- l0 : comparaisons avec IHT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L0-Optimization for Channel and DOA Sparse Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adilson Chinatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Junqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joâo M. T. Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Gretsi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Cancun, Mexico. pp.305-308, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMSAP.2015.7383797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169557v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D model with shape prior information for biological structures reconstruction using Multiple-Angle Total Internal Reflection Fluorescence Microscopy</w:t>
               </w:r>
@@ -7061,64 +7061,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI - International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Beijing, China. pp.608 - 611, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7178,64 +7178,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP - International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.2844 - 2848, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7295,51 +7295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Descombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPRAM - International Conference on Pattern Recognition Applications and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.97-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7521,51 +7521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Descombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Applications and Methods.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 318, Springer-Verlag, pp.153-170, 2015, Advances in Intelligent Systems and Computing, 978-3-319-12610-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7631,51 +7631,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerating Non-Negative and Bounded-Variable Linear Regression Algorithms with Safe Screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassio F. Dantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7809,51 +7809,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D6B977B0"/>
+    <w:nsid w:val="8E256B15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8040,51 +8040,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-soubies" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0571-6983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198702949" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05338351v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagneux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Massias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubies" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399073v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chirinos-Rodriguez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744486v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Munier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451909v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Essafri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Calatroni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-025-01527-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877619v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-025-01253-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051035v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Floquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong-Hung Pham" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3584533" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969247v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bacsa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2025.3603741" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344047v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayantan Dutta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2024.3354554" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220523v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean B&#233;nard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Traonmilin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad33e4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650218v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Nogueron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pelletier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leterrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13344" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811028v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad0dbb" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891840v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassio F. Dantas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2023.3277792" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481041v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixin Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2022.3188177" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047201v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilson Chinatto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M T Romano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2020.3042771" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147502v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290069v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-An Pham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Soulez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Unser" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2021.127290" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542653v5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2020.3020431" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457399v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ayoub" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joowon Lim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetri Psaltis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2020.2969070" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144528v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aubert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00917-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516898v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Zehni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Donati" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhen J. Zhao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2020.2984313" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162546v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Mccann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab2ae9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428166v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2018.2887136" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02017844v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Radwanska" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grall" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen van Obberghen-Schilling" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36119-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921604v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Denoyelle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duval" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab2a29" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01690828v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.002749" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267701v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1059333" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428165v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.021786" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267679v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1038384" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102492v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/151003714" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391442v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Singh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216923v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887464v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888144" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144957v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184157v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Essafri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114194v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771394v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP58920.2024.10734806" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138308v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153083v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nguyen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222154" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160961v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Z. C. Tan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent y F Tan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP55844.2023.10285962" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132428v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184774v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966135v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayan Aziznejad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147345v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433452v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444659v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI45749.2020.9098523" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012568v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02263782v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428184v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;ne Donati" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhen Zhao" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Do" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2019.13.COIMG-133" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048083v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sage" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02017862v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaub" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759103" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048101v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978525v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isbi.2018.8363802" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01443565v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gazagnes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950460" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632807v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mccann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560319v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358112v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349670v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257736v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493355" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01167192v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113167v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Poulain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7164090" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212042v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Junqueira" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#226;o M. T. Romano" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383797" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169557v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914998v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2014.6867944" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01037895v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025575" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733187v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubi&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753218v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088384v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12610-4_10" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564336v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-soubies" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0571-6983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198702949" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05338351v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagneux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Massias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubies" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399073v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chirinos-Rodriguez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744486v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Munier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451909v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Essafri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Calatroni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-025-01527-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051035v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Floquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong-Hung Pham" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3584533" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877619v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-025-01253-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969247v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bacsa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2025.3603741" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650218v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Nogueron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pelletier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leterrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13344" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220523v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean B&#233;nard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Traonmilin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad33e4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344047v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayantan Dutta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2024.3354554" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891840v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassio F. Dantas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2023.3277792" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811028v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad0dbb" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481041v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixin Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2022.3188177" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047201v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilson Chinatto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M T Romano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2020.3042771" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147502v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290069v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-An Pham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Soulez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Unser" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2021.127290" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516898v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Zehni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Donati" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhen J. Zhao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2020.2984313" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542653v5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2020.3020431" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457399v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ayoub" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joowon Lim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetri Psaltis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2020.2969070" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144528v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00917-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162546v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Mccann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab2ae9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428166v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2018.2887136" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921604v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Denoyelle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duval" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab2a29" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02017844v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Radwanska" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grall" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen van Obberghen-Schilling" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36119-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01690828v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.002749" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267701v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1059333" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428165v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.021786" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267679v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1038384" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102492v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/151003714" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216923v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391442v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Singh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887464v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888144" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144957v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184157v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Essafri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114194v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771394v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP58920.2024.10734806" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132428v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138308v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153083v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nguyen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222154" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160961v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Z. C. Tan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent y F Tan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP55844.2023.10285962" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184774v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966135v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayan Aziznejad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147345v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444659v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI45749.2020.9098523" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433452v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012568v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02263782v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02017862v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaub" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759103" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048083v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sage" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428184v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;ne Donati" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhen Zhao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Do" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2019.13.COIMG-133" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048101v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978525v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isbi.2018.8363802" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01443565v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gazagnes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950460" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632807v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mccann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560319v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358112v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349670v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257736v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493355" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169557v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01167192v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113167v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Poulain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7164090" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212042v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Junqueira" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#226;o M. T. Romano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383797" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914998v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2014.6867944" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01037895v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025575" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733187v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubi&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753218v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088384v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12610-4_10" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564336v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>