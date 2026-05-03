--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -404,460 +404,460 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jackpot: Approximating Uncertainty Domains with Adversarial Manifolds</w:t>
+                <w:t xml:space="preserve">Spatially Variant Ultrasound Image Restoration with Product Convolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanaël Munier</w:t>
+                <w:t xml:space="preserve">Arthur Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Weiss</w:t>
+                <w:t xml:space="preserve">Duong-Hung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72 (9), pp.1235 - 1244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2025.3584533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744486v2</w:t>
+                <w:t xml:space="preserve">hal-05051035v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact continuous relaxations of l0-regularized criteria with non-quadratic data terms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luca Calatroni</w:t>
+                <w:t xml:space="preserve">Convexity in ReLU Neural Networks: beyond ICNNs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathurin Massias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10898-025-01527-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 67 (4), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-025-01253-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04451909v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877619v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially Variant Ultrasound Image Restoration with Product Convolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Floquet</w:t>
+                <w:t xml:space="preserve">Jackpot: Approximating Uncertainty Domains with Adversarial Manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Kouamé</w:t>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (251), pp.1-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051035v3</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744486v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convexity in ReLU Neural Networks: beyond ICNNs?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathurin Massias</w:t>
+                <w:t xml:space="preserve">Exact continuous relaxations of l0-regularized criteria with non-quadratic data terms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Essafri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Calatroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 67 (4), pp.40. </w:t>
+              <w:t xml:space="preserve">Journal of Global Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10851-025-01253-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10898-025-01527-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877619v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier Analysis of Interference Scanning Optical Probe Microscopy</w:t>
               </w:r>
@@ -928,620 +928,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969247v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surpassing light inhomogeneities in structured‐illumination microscopy with FlexSIM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of off-the-grid sparse spikes with over-parametrized projected gradient descent: theory and application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Traonmilin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Aujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmi.13344⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/ad33e4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650218v1</w:t>
+                <w:t xml:space="preserve">hal-04220523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of off-the-grid sparse spikes with over-parametrized projected gradient descent: theory and application</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Aujol</w:t>
+                <w:t xml:space="preserve">Automatic Tuning of Denoising Algorithms Parameters without Ground Truth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayantan Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong-Hung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/ad33e4⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31, pp.381 - 385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2024.3354554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220523v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Tuning of Denoising Algorithms Parameters without Ground Truth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Floquet</w:t>
+                <w:t xml:space="preserve">Surpassing light inhomogeneities in structured‐illumination microscopy with FlexSIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Soubies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Nogueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sayantan Dutta</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Denis Kouamé</w:t>
+                <w:t xml:space="preserve">Christophe Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 31, pp.381 - 385. </w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 296 (1), pp.94--106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LSP.2024.3354554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jmi.13344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344047v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sphere Refinement in Gap Safe Screening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cassio F. Dantas</w:t>
+                <w:t xml:space="preserve">The MLE is a reliable source: sharp performance guarantees for localization problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Févotte</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSP.2023.3277792⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (1), pp.id.014001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/ad0dbb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03891840v2</w:t>
+                <w:t xml:space="preserve">hal-03811028v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MLE is a reliable source: sharp performance guarantees for localization problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Munier</w:t>
+                <w:t xml:space="preserve">Sphere Refinement in Gap Safe Screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassio F. Dantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Weiss</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Févotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 40 (1), pp.id.014001. </w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, p. 608-612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/ad0dbb⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2023.3277792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811028v2</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891840v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Joint-Diagonalization in Transform-Learning NMF</w:t>
               </w:r>
@@ -1761,51 +1761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding boundaries of Gap Safe screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassio F. Dantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1967,975 +1967,975 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03290069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Angular Refinement and Reconstruction for Single-Particle Cryo-EM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurène Donati</w:t>
+                <w:t xml:space="preserve">On the Identifiability of Transform Learning for Non-negative Matrix Factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sixin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Unser</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Févotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2020.2984313⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.1555 - 1559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2020.3020431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516898v1</w:t>
+                <w:t xml:space="preserve">hal-02542653v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Identifiability of Transform Learning for Non-negative Matrix Factorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sixin Zhang</w:t>
+                <w:t xml:space="preserve">Three-Dimensional Optical Diffraction Tomography with Lippmann-Schwinger Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-An Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joowon Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetri Psaltis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27, pp.1555 - 1559. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (1), pp.727-738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LSP.2020.3020431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCI.2020.2969070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02542653v5</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Optical Diffraction Tomography with Lippmann-Schwinger Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Insights on the Optimality Conditions of the l2-l0 Minimization Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Ayoub</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCI.2020.2969070⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Special Issue on Memory of Mila Nikolova, 62, pp.808-824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-019-00917-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02457399v1</w:t>
+                <w:t xml:space="preserve">hal-02144528v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights on the Optimality Conditions of the l2-l0 Minimization Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint Angular Refinement and Reconstruction for Single-Particle Cryo-EM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Zehni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Aubert</w:t>
+                <w:t xml:space="preserve">Zhizhen J. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Unser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Special Issue on Memory of Mila Nikolova, 62, pp.808-824. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10851-019-00917-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2020.2984313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144528v2</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pocket Guide to Solve Inverse Problems with GlobalBioIm</w:t>
+                <w:t xml:space="preserve">Computational Super-Sectioning for Single-Slice Structured-Illumination Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Unser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/ab2ae9⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (2), pp.240-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCI.2018.2887136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162546v1</w:t>
+                <w:t xml:space="preserve">hal-02428166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Super-Sectioning for Single-Slice Structured-Illumination Microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Sliding Frank-Wolfe Algorithm and its Application to Super-Resolution Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Unser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCI.2018.2887136⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/ab2a29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428166v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sliding Frank-Wolfe Algorithm and its Application to Super-Resolution Microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Duval</w:t>
+                <w:t xml:space="preserve">Nanometric axial resolution of fibronectin assembly units achieved with an efficient reconstruction approach for multi-angle-TIRF microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Peyré</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agata Radwanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen van Obberghen-Schilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/ab2a29⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-36119-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921604v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometric axial resolution of fibronectin assembly units achieved with an efficient reconstruction approach for multi-angle-TIRF microscopy</w:t>
+                <w:t xml:space="preserve">Pocket Guide to Solve Inverse Problems with GlobalBioIm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellen van Obberghen-Schilling</w:t>
+                <w:t xml:space="preserve">Michael T. Mccann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-An Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (10), pp.104006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-36119-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/ab2ae9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017844v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile reconstruction framework for diffraction tomography with intensity measurements and multiple scattering</w:t>
               </w:r>
@@ -2960,51 +2960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joowon Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3081,51 +3081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3289,51 +3289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (1), pp.490-494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3393,51 +3393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (3), pp. 1607-1639 (33 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3497,485 +3497,485 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to improve expressivity of convex ReLU neural networks?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathurin Massias</w:t>
+                <w:t xml:space="preserve">Learning Weighted Least Squares Data Term for Poisson Image Deconvolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhijit Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gribonval</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2025 - XXXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Hyderabad, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49660.2025.10888144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216923v1</w:t>
+                <w:t xml:space="preserve">hal-04887464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithm unrolling for solving inverse problems in signal and image processing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abhijit Singh</w:t>
+                <w:t xml:space="preserve">Jackpot 2.0 : variété d'incertitude pour les problèmes inverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tan</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI4X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391442v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Weighted Least Squares Data Term for Poisson Image Deconvolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abhijit Singh</w:t>
+                <w:t xml:space="preserve">How to improve expressivity of convex ReLU neural networks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathurin Massias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Chaux</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2025 - XXXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887464v1</w:t>
+                <w:t xml:space="preserve">hal-05216923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jackpot 2.0 : variété d'incertitude pour les problèmes inverses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Munier</w:t>
+                <w:t xml:space="preserve">Algorithm unrolling for solving inverse problems in signal and image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhijit Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Weiss</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">AI4X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05144957v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularization path via L0 Bregman relaxations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamed Essafri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Calatroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4026,51 +4026,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Box-constrained L0 Bregman relaxations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamed Essafri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Calatroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4121,51 +4121,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On L0 Bregman-Relaxations for Kullback-Leibler Sparse Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamed Essafri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Calatroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4206,684 +4206,684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Diffraction Tomography Meets Fluorescence Localization Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh-An Pham</w:t>
+                <w:t xml:space="preserve">Algorithmes de visualisation de non-identifiabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Unser</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Symposium on Computational Sensing (ISCS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherche et d'Etudes de Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132428v1</w:t>
+                <w:t xml:space="preserve">hal-04138308v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes de visualisation de non-identifiabilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Munier</w:t>
+                <w:t xml:space="preserve">MAP-informed Unrolled Algorithms for Hyper-parameter Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Weiss</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. pp.2160-2164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP49359.2023.10222154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138308v2</w:t>
+                <w:t xml:space="preserve">hal-04153083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAP-informed Unrolled Algorithms for Hyper-parameter Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Nguyen</w:t>
+                <w:t xml:space="preserve">Deep Unrolling for Nonconvex Robust Principal Component Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Z. C. Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Chaux</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent y F Tan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE MLSP 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Rome, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MLSP55844.2023.10285962⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP49359.2023.10222154⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04153083v1</w:t>
+                <w:t xml:space="preserve">hal-04160961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Unrolling for Nonconvex Robust Principal Component Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Chaux</w:t>
+                <w:t xml:space="preserve">Optical Diffraction Tomography Meets Fluorescence Localization Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-An Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent y F Tan</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Unser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MLSP 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Symposium on Computational Sensing (ISCS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MLSP55844.2023.10285962⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04160961v1</w:t>
+                <w:t xml:space="preserve">hal-04132428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIFFRACTION TOMOGRAPHY FROM SINGLE-MOLECULE LOCALIZATION MICROSCOPY: NUMERICAL FEASIBILITY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh-An Pham</w:t>
+                <w:t xml:space="preserve">Dictionary Learning with Statistical Sparsity in the Presence of Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shayan Aziznejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Unser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 18th International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Nice (Virtual), France</w:t>
+              <w:t xml:space="preserve">28th European Signal Processing Conference - EUSIPCO 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Amsterdam, Netherlands. pp.2026-2029</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184774v1</w:t>
+                <w:t xml:space="preserve">hal-02966135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dictionary Learning with Statistical Sparsity in the Presence of Noise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shayan Aziznejad</w:t>
+                <w:t xml:space="preserve">DIFFRACTION TOMOGRAPHY FROM SINGLE-MOLECULE LOCALIZATION MICROSCOPY: NUMERICAL FEASIBILITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-An Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Unser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Signal Processing Conference - EUSIPCO 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Amsterdam, Netherlands. pp.2026-2029</w:t>
+              <w:t xml:space="preserve">IEEE 18th International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Nice (Virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966135v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safe screening for sparse regression with the Kullback-Leibler divergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassio F. Dantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4928,308 +4928,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147345v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Regularization for Three-dimensional Optical Diffraction Tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh-An Pham</w:t>
+                <w:t xml:space="preserve">User-friendly Building of Reconstruction Algorithms with GlobalBioIm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Demetri Psaltis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Unser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, 2020 IEEE 16th International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quantitative BioImaging Conference 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Oxford, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02444659v2</w:t>
+                <w:t xml:space="preserve">hal-02433452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User-friendly Building of Reconstruction Algorithms with GlobalBioIm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurène Donati</w:t>
+                <w:t xml:space="preserve">Adaptive Regularization for Three-dimensional Optical Diffraction Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-An Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetri Psaltis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Unser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative BioImaging Conference 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">, 2020 IEEE 16th International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Iowa City, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI45749.2020.9098523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433452v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444659v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sliding Frank-Wolfe Algorithm for the BLASSO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5293,51 +5293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPARS 2019 - Signal Processing with Adaptive Sparse Structured Representations - Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5356,416 +5356,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02263782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving 3D MA-TIRF Reconstruction with Deconvolution and Background Estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Closed-Form Expression of the Fourier Ring-Correlation for Single-Molecule Localization Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-An Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Schaub</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ellen van Obberghen-Schilling</w:t>
+                <w:t xml:space="preserve">Daniel Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Unser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISBI 2019 - IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Venise, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017862v1</w:t>
+                <w:t xml:space="preserve">hal-02048083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-Form Expression of the Fourier Ring-Correlation for Single-Molecule Localization Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh-An Pham</w:t>
+                <w:t xml:space="preserve">Joint density map and continuous angular refinement in cryo-electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Zehni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauréne Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Sage</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zhizhen Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2019 - IEEE International Symposium on Biomedical Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IS&amp;T International Symposium on Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Burlingame, United States. pp.133-1-133-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2019.13.COIMG-133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048083v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint density map and continuous angular refinement in cryo-electron microscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving 3D MA-TIRF Reconstruction with Deconvolution and Background Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zhizhen Zhao</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Do</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen van Obberghen-Schilling</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS&amp;T International Symposium on Electronic Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Burlingame, United States. pp.133-1-133-5, </w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Venise, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2019.13.COIMG-133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428184v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inner-Loop Free ADMM for Cryo-EM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauréne Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5842,51 +5842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-An Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joowon Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6106,51 +6106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mccann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Donati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OSA Imaging and Applied Optics Congress on Computational Optical Sensing and Imaging (COSI'17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6201,51 +6201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Gretsi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6296,90 +6296,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop ATLAS on mathematical and algorithmimcal approaches for high dimensional problems in data sciences. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GdR MaDICS, May 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">NCMIP 2016 - New Computational Methods for Inverse Problem </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Cachan, Apr 2016, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358112v1</w:t>
+                <w:t xml:space="preserve">hal-01349670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some results on sparse L2-L0 reconstruction: Continuous Exact L0 penalties</w:t>
               </w:r>
@@ -6391,159 +6391,159 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NCMIP 2016 - New Computational Methods for Inverse Problem </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS Cachan, Apr 2016, Cachan, France</w:t>
+              <w:t xml:space="preserve">Workshop ATLAS on mathematical and algorithmimcal approaches for high dimensional problems in data sciences. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdR MaDICS, May 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349670v1</w:t>
+                <w:t xml:space="preserve">hal-01358112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Multi-angle Tirf Microscope Calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Radwanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen van Obberghen-Schilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6588,468 +6588,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seuillage CEL0 pour la minimisation l2- l0 : comparaisons avec IHT</w:t>
+                <w:t xml:space="preserve">CEL0: a continuous alternative to l0 penalty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Gretsi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.4</w:t>
+              <w:t xml:space="preserve">Signal Processing with Adaptive Sparse Structured Representations (SPARS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169557v1</w:t>
+                <w:t xml:space="preserve">hal-01167192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEL0: a continuous alternative to l0 penalty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cells Detection Using Segmentation Competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Aubert</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Descombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing with Adaptive Sparse Structured Representations (SPARS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISBI - International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Brooklyn, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2015.7164090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167192v1</w:t>
+                <w:t xml:space="preserve">hal-01113167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cells Detection Using Segmentation Competition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+                <w:t xml:space="preserve">L0-Optimization for Channel and DOA Sparse Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adilson Chinatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Junqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joâo M. T. Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI - International Symposium on Biomedical Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Cancun, Mexico. pp.305-308, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMSAP.2015.7383797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2015.7164090⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01113167v1</w:t>
+                <w:t xml:space="preserve">hal-01212042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L0-Optimization for Channel and DOA Sparse Estimation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seuillage CEL0 pour la minimisation l2- l0 : comparaisons avec IHT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque Gretsi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CAMSAP.2015.7383797⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01212042v1</w:t>
+                <w:t xml:space="preserve">hal-01169557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D model with shape prior information for biological structures reconstruction using Multiple-Angle Total Internal Reflection Fluorescence Microscopy</w:t>
               </w:r>
@@ -7061,64 +7061,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI - International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Beijing, China. pp.608 - 611, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7178,64 +7178,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP - International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.2844 - 2848, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7282,64 +7282,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D segmentation algorithm for ellipsoidal shapes. Application to nuclei extraction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Descombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPRAM - International Conference on Pattern Recognition Applications and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.97-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7396,77 +7396,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring instabilities of inverse problem solvers with low-dimensional manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alemdar Hasanov Hasanoğlu, Roman Novikov, Karel Van Bockstal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems: Modelling and Simulation. Extended Abstracts of the IPMS Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Birkhäuser Cham, 2025, 978-3-031-87212-9</w:t>
@@ -7508,64 +7508,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Cut Based Segmentation of Predefined Shapes: Applications to Biological Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Descombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Applications and Methods.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 318, Springer-Verlag, pp.153-170, 2015, Advances in Intelligent Systems and Computing, 978-3-319-12610-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7631,51 +7631,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerating Non-Negative and Bounded-Variable Linear Regression Algorithms with Safe Screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassio F. Dantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7809,51 +7809,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E256B15"/>
+    <w:nsid w:val="42AF0EFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8040,51 +8040,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-soubies" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0571-6983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198702949" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05338351v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagneux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Massias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubies" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399073v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chirinos-Rodriguez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744486v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Munier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451909v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Essafri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Calatroni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-025-01527-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051035v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Floquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong-Hung Pham" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3584533" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877619v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-025-01253-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969247v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bacsa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2025.3603741" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650218v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Nogueron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pelletier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leterrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13344" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220523v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean B&#233;nard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Traonmilin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad33e4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344047v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayantan Dutta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2024.3354554" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891840v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassio F. Dantas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2023.3277792" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811028v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad0dbb" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481041v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixin Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2022.3188177" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047201v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilson Chinatto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M T Romano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2020.3042771" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147502v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290069v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-An Pham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Soulez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Unser" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2021.127290" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516898v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Zehni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Donati" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhen J. Zhao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2020.2984313" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542653v5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2020.3020431" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457399v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ayoub" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joowon Lim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetri Psaltis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2020.2969070" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144528v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00917-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162546v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Mccann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab2ae9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428166v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2018.2887136" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921604v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Denoyelle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duval" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab2a29" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02017844v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Radwanska" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grall" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen van Obberghen-Schilling" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36119-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01690828v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.002749" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267701v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1059333" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428165v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.021786" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267679v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1038384" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102492v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/151003714" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216923v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391442v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Singh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887464v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888144" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144957v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184157v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Essafri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114194v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771394v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP58920.2024.10734806" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132428v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138308v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153083v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nguyen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222154" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160961v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Z. C. Tan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent y F Tan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP55844.2023.10285962" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184774v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966135v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayan Aziznejad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147345v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444659v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI45749.2020.9098523" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433452v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012568v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02263782v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02017862v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaub" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759103" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048083v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sage" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428184v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;ne Donati" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhen Zhao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Do" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2019.13.COIMG-133" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048101v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978525v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isbi.2018.8363802" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01443565v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gazagnes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950460" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632807v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mccann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560319v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358112v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349670v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257736v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493355" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169557v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01167192v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113167v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Poulain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7164090" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212042v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Junqueira" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#226;o M. T. Romano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383797" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914998v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2014.6867944" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01037895v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025575" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733187v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubi&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753218v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088384v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12610-4_10" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564336v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-soubies" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0571-6983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198702949" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05338351v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagneux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Massias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubies" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399073v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chirinos-Rodriguez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051035v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Floquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong-Hung Pham" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3584533" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877619v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-025-01253-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744486v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Munier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451909v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Essafri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Calatroni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-025-01527-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969247v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bacsa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2025.3603741" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220523v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean B&#233;nard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Traonmilin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad33e4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344047v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayantan Dutta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2024.3354554" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650218v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Nogueron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pelletier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leterrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13344" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811028v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad0dbb" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891840v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassio F. Dantas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2023.3277792" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481041v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixin Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2022.3188177" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047201v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilson Chinatto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M T Romano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2020.3042771" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147502v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290069v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-An Pham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Soulez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Unser" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2021.127290" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542653v5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2020.3020431" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457399v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ayoub" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joowon Lim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetri Psaltis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2020.2969070" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144528v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aubert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00917-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516898v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Zehni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Donati" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhen J. Zhao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2020.2984313" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428166v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2018.2887136" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921604v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Denoyelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duval" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab2a29" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02017844v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Radwanska" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grall" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen van Obberghen-Schilling" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36119-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162546v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Mccann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab2ae9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01690828v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.002749" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267701v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1059333" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428165v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.021786" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267679v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1038384" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102492v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/151003714" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887464v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Singh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888144" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144957v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216923v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391442v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184157v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Essafri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114194v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771394v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP58920.2024.10734806" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138308v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153083v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nguyen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222154" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160961v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Z. C. Tan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent y F Tan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP55844.2023.10285962" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132428v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966135v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayan Aziznejad" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184774v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147345v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433452v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444659v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI45749.2020.9098523" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012568v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02263782v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048083v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sage" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428184v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;ne Donati" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhen Zhao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Do" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2019.13.COIMG-133" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02017862v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaub" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759103" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048101v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978525v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isbi.2018.8363802" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01443565v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gazagnes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950460" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632807v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mccann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560319v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349670v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358112v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257736v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493355" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01167192v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113167v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Poulain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7164090" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212042v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Junqueira" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#226;o M. T. Romano" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383797" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169557v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914998v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2014.6867944" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01037895v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025575" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733187v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubi&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753218v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088384v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12610-4_10" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564336v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>