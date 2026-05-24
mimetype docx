--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,7754 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7702 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.49019607843px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Soubies </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de Recherche CNRS à l'IRIT.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuel-soubies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0571-6983</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198702949</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=OouTPC0AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximal Operators of Sorted Nonconvex Penalties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathurin Massias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization landscape of L0-Bregman relaxations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chirinos-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convexity in ReLU Neural Networks: beyond ICNNs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathurin Massias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67 (4), pp.40. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-025-01253-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877619v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially Variant Ultrasound Image Restoration with Product Convolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong-Hung Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Kouamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (9), pp.1235 - 1244. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2025.3584533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051035v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackpot: Approximating Uncertainty Domains with Adversarial Manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (251), pp.1-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744486v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact continuous relaxations of l0-regularized criteria with non-quadratic data terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Essafri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Calatroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-025-01527-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier Analysis of Interference Scanning Optical Probe Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Bacsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.1206 - 1216. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2025.3603741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969247v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Tuning of Denoising Algorithms Parameters without Ground Truth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayantan Dutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong-Hung Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Kouamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.381 - 385. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2024.3354554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of off-the-grid sparse spikes with over-parametrized projected gradient descent: theory and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Traonmilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (5), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6420/ad33e4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surpassing light inhomogeneities in structured‐illumination microscopy with FlexSIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Nogueron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 296 (1), pp.94--106. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmi.13344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MLE is a reliable source: sharp performance guarantees for localization problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (1), pp.id.014001. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6420/ad0dbb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811028v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphere Refinement in Gap Safe Screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassio F. Dantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, p. 608-612. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2023.3277792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891840v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Joint-Diagonalization in Transform-Learning NMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2022.3188177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direction-of-Arrival Estimation through Exact Continuous l20-Norm Relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adilson Chinatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Larzabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João M T Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Blanc-Féraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.16-20. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2020.3042771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding boundaries of Gap Safe screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassio F. Dantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (236), pp.1-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147502v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical diffraction tomography from single-molecule localization microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-An Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Unser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 499, pp.127290. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2021.127290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Identifiability of Transform Learning for Non-negative Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.1555 - 1559. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2020.3020431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542653v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Optical Diffraction Tomography with Lippmann-Schwinger Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-An Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joowon Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demetri Psaltis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (1), pp.727-738. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2020.2969070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights on the Optimality Conditions of the l2-l0 Minimization Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Blanc-Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Issue on Memory of Mila Nikolova, 62, pp.808-824. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-019-00917-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144528v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Angular Refinement and Reconstruction for Single-Particle Cryo-EM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Zehni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhizhen J. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Unser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2020.2984313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Super-Sectioning for Single-Slice Structured-Illumination Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Unser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.240-250. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2018.2887136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanometric axial resolution of fibronectin assembly units achieved with an efficient reconstruction approach for multi-angle-TIRF microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Radwanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Blanc-Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen van Obberghen-Schilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-36119-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sliding Frank-Wolfe Algorithm and its Application to Super-Resolution Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6420/ab2a29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pocket Guide to Solve Inverse Problems with GlobalBioIm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael T. Mccann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-An Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (10), pp.104006. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6420/ab2ae9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile reconstruction framework for diffraction tomography with intensity measurements and multiple scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-An Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joowon Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), pp.2749-2763. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.002749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01690828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified View of Exact Continuous Penalties for l2-l0 Minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Blanc-Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (3), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/16M1059333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267701v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient inversion of multiple-scattering model for optical diffraction tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-An Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Unser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (18), pp.21786. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.25.021786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERRATUM: A Continuous Exact l0 penalty (CEL0) for least squares regularized problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Blanc-Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.490-494. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/15M1038384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Continuous Exact l0 penalty (CEL0) for least squares regularized problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Blanc-Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (3), pp. 1607-1639 (33 p.). </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/151003714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102492v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Weighted Least Squares Data Term for Poisson Image Deconvolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Hyderabad, India. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49660.2025.10888144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackpot 2.0 : variété d'incertitude pour les problèmes inverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve expressivity of convex ReLU neural networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathurin Massias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2025 - XXXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithm unrolling for solving inverse problems in signal and image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI4X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularization path via L0 Bregman relaxations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mhamed Essafri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Calatroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Box-constrained L0 Bregman relaxations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mhamed Essafri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Calatroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Signal Processing (EURASIP), Sep 2025, Palerme (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On L0 Bregman-Relaxations for Kullback-Leibler Sparse Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mhamed Essafri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Calatroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2024 - IEEE 34th International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, London, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP58920.2024.10734806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes de visualisation de non-identifiabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Recherche et d'Etudes de Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138308v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAP-informed Unrolled Algorithms for Hyper-parameter Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. pp.2160-2164, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP49359.2023.10222154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Unrolling for Nonconvex Robust Principal Component Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Z. C. Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent y F Tan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MLSP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Rome, France. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP55844.2023.10285962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Diffraction Tomography Meets Fluorescence Localization Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-An Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Unser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Symposium on Computational Sensing (ISCS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary Learning with Statistical Sparsity in the Presence of Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shayan Aziznejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Unser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Signal Processing Conference - EUSIPCO 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Amsterdam, Netherlands. pp.2026-2029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIFFRACTION TOMOGRAPHY FROM SINGLE-MOLECULE LOCALIZATION MICROSCOPY: NUMERICAL FEASIBILITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-An Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Unser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 18th International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Nice (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe screening for sparse regression with the Kullback-Leibler divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassio F. Dantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto (virtual), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147345v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-friendly Building of Reconstruction Algorithms with GlobalBioIm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Unser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative BioImaging Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Regularization for Three-dimensional Optical Diffraction Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-An Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demetri Psaltis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Unser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, 2020 IEEE 16th International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Iowa City, United States. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI45749.2020.9098523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444659v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sliding Frank-Wolfe Algorithm for the BLASSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Signal Processing with Adaptative Sparse Structured Representations - SPARS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Local Minimizers of the CEL0 Relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Blanc-Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPARS 2019 - Signal Processing with Adaptive Sparse Structured Representations - Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving 3D MA-TIRF Reconstruction with Deconvolution and Background Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Blanc-Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen van Obberghen-Schilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Venise, Italy. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-Form Expression of the Fourier Ring-Correlation for Single-Molecule Localization Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-An Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Unser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2019 - IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint density map and continuous angular refinement in cryo-electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Zehni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauréne Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhizhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS&amp;T International Symposium on Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Burlingame, United States. pp.133-1-133-5, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2019.13.COIMG-133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner-Loop Free ADMM for Cryo-EM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauréne Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Unser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2019 - IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHASELESS DIFFRACTION TOMOGRAPHY WITH REGULARIZED BEAM PROPAGATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-An Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joowon Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/isbi.2018.8363802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High density molecule localization for super-resolution microscopy using CEL0 based sparse approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gazagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Blanc-Féraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2017 - IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Melbourne, Australia. pp.4, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2017.7950460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles relaxations continues pour le critère $l2-l0$ ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Blanc-Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Gretsi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GlobalBioIm: A Unifying Computational Framework for Solving Inverse Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Unser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mccann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Donati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Imaging and Applied Optics Congress on Computational Optical Sensing and Imaging (COSI'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01632807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some results on sparse L2-L0 reconstruction: Continuous Exact L0 penalties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Blanc-Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCMIP 2016 - New Computational Methods for Inverse Problem </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Cachan, Apr 2016, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some results on sparse L2-L0 reconstruction: Continuous Exact L0 penalties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Blanc-Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ATLAS on mathematical and algorithmimcal approaches for high dimensional problems in data sciences. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR MaDICS, May 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Multi-angle Tirf Microscope Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Radwanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen van Obberghen-Schilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Blanc-Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI - International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic. pp.4, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2016.7493355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEL0: a continuous alternative to l0 penalty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Blanc-Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing with Adaptive Sparse Structured Representations (SPARS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cells Detection Using Segmentation Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Descombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI - International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brooklyn, United States. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2015.7164090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L0-Optimization for Channel and DOA Sparse Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adilson Chinatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Junqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joâo M. T. Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Larzabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cancun, Mexico. pp.305-308, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMSAP.2015.7383797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seuillage CEL0 pour la minimisation l2- l0 : comparaisons avec IHT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Blanc-Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Gretsi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D model with shape prior information for biological structures reconstruction using Multiple-Angle Total Internal Reflection Fluorescence Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Blanc-Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI - International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Beijing, China. pp.608 - 611, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2014.6867944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse reconstruction from Multiple-Angle Total Internal Reflection Fluorescence Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Blanc-Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP - International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.2844 - 2848, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01037895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D segmentation algorithm for ellipsoidal shapes. Application to nuclei extraction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Descombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPRAM - International Conference on Pattern Recognition Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.97-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring instabilities of inverse problem solvers with low-dimensional manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alemdar Hasanov Hasanoğlu, Roman Novikov, Karel Van Bockstal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems: Modelling and Simulation. Extended Abstracts of the IPMS Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkhäuser Cham, 2025, 978-3-031-87212-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Cut Based Segmentation of Predefined Shapes: Applications to Biological Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Descombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Applications and Methods.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 318, Springer-Verlag, pp.153-170, 2015, Advances in Intelligent Systems and Computing, 978-3-319-12610-4. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12610-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Non-Negative and Bounded-Variable Linear Regression Algorithms with Safe Screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassio F. Dantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRIT - Institut de Recherche en Informatique de Toulouse. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564336v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId187"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7809,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42AF0EFF"/>
+    <w:nsid w:val="BA4C0945"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8040,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-soubies" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0571-6983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198702949" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05338351v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagneux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Massias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubies" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399073v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chirinos-Rodriguez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051035v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Floquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong-Hung Pham" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3584533" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877619v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-025-01253-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744486v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Munier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451909v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Essafri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Calatroni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-025-01527-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969247v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bacsa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2025.3603741" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220523v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean B&#233;nard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Traonmilin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad33e4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344047v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayantan Dutta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2024.3354554" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650218v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Nogueron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pelletier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leterrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13344" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811028v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad0dbb" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891840v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassio F. Dantas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2023.3277792" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481041v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixin Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2022.3188177" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047201v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilson Chinatto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M T Romano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2020.3042771" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147502v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290069v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-An Pham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Soulez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Unser" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2021.127290" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542653v5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2020.3020431" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457399v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ayoub" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joowon Lim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetri Psaltis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2020.2969070" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144528v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aubert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00917-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516898v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Zehni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Donati" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhen J. Zhao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2020.2984313" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428166v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2018.2887136" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921604v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Denoyelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duval" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab2a29" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02017844v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Radwanska" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grall" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen van Obberghen-Schilling" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36119-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162546v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Mccann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab2ae9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01690828v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.002749" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267701v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1059333" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428165v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.021786" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267679v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1038384" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102492v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/151003714" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887464v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Singh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888144" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144957v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216923v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391442v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184157v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Essafri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114194v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771394v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP58920.2024.10734806" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138308v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153083v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nguyen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222154" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160961v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Z. C. Tan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent y F Tan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP55844.2023.10285962" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132428v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966135v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayan Aziznejad" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184774v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147345v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433452v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444659v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI45749.2020.9098523" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012568v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02263782v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048083v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sage" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428184v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;ne Donati" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhen Zhao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Do" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2019.13.COIMG-133" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02017862v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaub" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759103" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048101v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978525v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isbi.2018.8363802" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01443565v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gazagnes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950460" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632807v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mccann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560319v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349670v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358112v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257736v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493355" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01167192v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113167v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Poulain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7164090" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212042v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Junqueira" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#226;o M. T. Romano" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383797" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169557v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914998v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2014.6867944" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01037895v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025575" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733187v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubi&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753218v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088384v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12610-4_10" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564336v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-soubies" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0571-6983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198702949" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=OouTPC0AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05338351v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagneux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Massias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubies" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399073v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chirinos-Rodriguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877619v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-025-01253-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051035v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Floquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong-Hung Pham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3584533" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744486v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Munier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451909v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Essafri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Calatroni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-025-01527-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969247v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bacsa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2025.3603741" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayantan Dutta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2024.3354554" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220523v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean B&#233;nard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Traonmilin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad33e4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650218v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Nogueron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pelletier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leterrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13344" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811028v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad0dbb" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891840v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassio F. Dantas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2023.3277792" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481041v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixin Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2022.3188177" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047201v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilson Chinatto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M T Romano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2020.3042771" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147502v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290069v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-An Pham" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Soulez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Unser" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2021.127290" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542653v5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2020.3020431" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457399v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ayoub" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joowon Lim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetri Psaltis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2020.2969070" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144528v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aubert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00917-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516898v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Zehni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Donati" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhen J. Zhao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2020.2984313" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428166v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2018.2887136" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02017844v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Radwanska" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grall" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen van Obberghen-Schilling" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36119-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Denoyelle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duval" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab2a29" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162546v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Mccann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab2ae9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01690828v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.002749" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267701v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1059333" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428165v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.021786" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267679v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1038384" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102492v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/151003714" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887464v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Singh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888144" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144957v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216923v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391442v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184157v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Essafri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114194v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771394v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP58920.2024.10734806" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138308v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153083v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nguyen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222154" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160961v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Z. C. Tan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent y F Tan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP55844.2023.10285962" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132428v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966135v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayan Aziznejad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184774v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147345v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433452v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444659v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI45749.2020.9098523" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012568v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02263782v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02017862v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaub" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759103" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048083v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sage" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428184v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;ne Donati" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhen Zhao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Do" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2019.13.COIMG-133" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048101v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978525v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isbi.2018.8363802" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01443565v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gazagnes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950460" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560319v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632807v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mccann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349670v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358112v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257736v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493355" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01167192v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113167v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Poulain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7164090" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212042v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Junqueira" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#226;o M. T. Romano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383797" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169557v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914998v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2014.6867944" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01037895v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025575" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733187v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubi&#232;s" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753218v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088384v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12610-4_10" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564336v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>