--- v0 (2026-03-19)
+++ v1 (2026-05-01)
@@ -1680,581 +1680,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00689580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kriging for Eddy-Current Testing Problems</w:t>
+                <w:t xml:space="preserve">Statistical Analysis of the Whole Body Absorption Depending on Anatomical Human Characteristics at the Frequency of 2.1 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandor Bilicz</w:t>
+                <w:t xml:space="preserve">Aimad El Habachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Conil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Hadjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lambert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.F. Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 46 (8), pp.3165--3168. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (7), pp.1875-1887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2043418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/55/7/006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00505001v1</w:t>
+                <w:t xml:space="preserve">hal-00464296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Analysis of the Whole Body Absorption Depending on Anatomical Human Characteristics at the Frequency of 2.1 GHz</w:t>
+                <w:t xml:space="preserve">Kriging for Eddy-Current Testing Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aimad El Habachi</w:t>
+                <w:t xml:space="preserve">Sandor Bilicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Conil</w:t>
+                <w:t xml:space="preserve">Szabolcs Gyimothy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhamid Hadjem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
+                <w:t xml:space="preserve">Jozsef Pavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.F. Wong</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 55 (7), pp.1875-1887. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (8), pp.3165--3168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/55/7/006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2043418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00464296v1</w:t>
+                <w:t xml:space="preserve">hal-00505001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of maximin and kriging prediction methods for eddy-current testing database generation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convergence properties of the expected improvement algorithm with fixed mean and covariance functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Szabolcs Gyimothy</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 255 (1), pp.012003. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 140 (11), pp.3088-3095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/255/1/012003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jspi.2010.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00561240v1</w:t>
+                <w:t xml:space="preserve">hal-00217562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence properties of the expected improvement algorithm with fixed mean and covariance functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combination of maximin and kriging prediction methods for eddy-current testing database generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandor Bilicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Bect</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szabolcs Gyimothy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 140 (11), pp.3088-3095. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 255 (1), pp.012003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jspi.2010.04.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/255/1/012003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00217562v1</w:t>
+                <w:t xml:space="preserve">hal-00561240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a 3D defect using the Expected Improvement algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandor Bilicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szabolcs Gyimothy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozsef Pavo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (4), pp.851--864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2876,325 +2876,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Gaussian Process for Large Datasets</w:t>
+                <w:t xml:space="preserve">Gaussian process interpolation with conformal prediction: methods and comparative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoang Van Do</w:t>
+                <w:t xml:space="preserve">Aurélien Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tran Quoc Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on ADVANCEs in ICT Infrastructures and Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, VNU, UEVE-PARIS-SACLAY, Feb 2024, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">LOD 2024, 10th International Conference on Machine Learning, Optimization, and Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Castiglione della Pescaia Grosseto Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723966v1</w:t>
+                <w:t xml:space="preserve">hal-04634707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-output Gaussian process for river water height estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scalable Gaussian Process for Large Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Van Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trung Kien Tran</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kaniav Kamary</w:t>
+                <w:t xml:space="preserve">Tran Quoc Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on ADVANCEs in ICT Infrastructures and Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VNU, UEVE-PARIS-SACLAY, Feb 2024, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723963v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian process interpolation with conformal prediction: methods and comparative analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-output Gaussian process for river water height estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Kien Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Long Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Pion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
+                <w:t xml:space="preserve">Kaniav Kamary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LOD 2024, 10th International Conference on Machine Learning, Optimization, and Data Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Castiglione della Pescaia Grosseto Italy, Italy</w:t>
+              <w:t xml:space="preserve">International Workshop on ADVANCEs in ICT Infrastructures and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VNU, UEVE-PARIS-SACLAY, Feb 2024, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634707v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Small Quantile Sets Using a Sequential Bayesian Strategy</w:t>
               </w:r>
@@ -3485,273 +3485,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing the risk of foodborne illness and analytical costs using a QMRA model for raw milk cheeses</w:t>
+                <w:t xml:space="preserve">Bayesian multi-objective optimization for stochastic simulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhasish Basak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Janushan Christy</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Tenenhaus-Aziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Predictive Modelling in Food (ICPMF12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">MASCOT-NUM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Le croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04371085v1</w:t>
+                <w:t xml:space="preserve">hal-04322680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian multi-objective optimization for stochastic simulators</w:t>
+                <w:t xml:space="preserve">Minimizing the risk of foodborne illness and analytical costs using a QMRA model for raw milk cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhasish Basak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Bect</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janushan Christy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Audiat-Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Sanaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASCOT-NUM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Le croisic, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Predictive Modelling in Food (ICPMF12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04322680v1</w:t>
+                <w:t xml:space="preserve">hal-04371085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kriging metamodels for 2D finite element simulations of the settlements induced by TBM excavation in urban areas</w:t>
               </w:r>
@@ -4241,481 +4241,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119528v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards new cross-validation-based estimators for Gaussian process regression: efficient adjoint computation of gradients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Petit</w:t>
+                <w:t xml:space="preserve">A Bayesian approach for the optimal integration of renewable energy sources in distribution networks over multi-year horizons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barracosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Dutrieux Baraffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52èmes Journées de Statistique de la SFdS (JdS 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Conference &amp; Exhibition on Electricity Distribution (CIRED 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online (initially planned in Geneva), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/icp.2021.1946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490981v2</w:t>
+                <w:t xml:space="preserve">hal-03158700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the quantification of discretization uncertainty: comparison of two paradigms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souleymane Zio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cannamela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Congress in Computational Mechanics and ECCOMAS Congress 2020 (WCCM-ECCOMAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Virtual conference, originally scheduled in Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23967/wccm-eccomas.2020.260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian approach for the optimal integration of renewable energy sources in distribution networks over multi-year horizons</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Dutrieux Baraffe</w:t>
+                <w:t xml:space="preserve">Towards new cross-validation-based estimators for Gaussian process regression: efficient adjoint computation of gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien da Veiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Feliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference &amp; Exhibition on Electricity Distribution (CIRED 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">52èmes Journées de Statistique de la SFdS (JdS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Nice, France. pp.633-638</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158700v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490981v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of the Pareto Active Learning method to multi-objective optimization for stochastic simulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barracosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dutrieux Baraffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4757,90 +4757,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of the Pareto Active Learning Method to Multi-Objective Optimization for Stochastic Simulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barracosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dutrieux Baraffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4882,90 +4882,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian multi-objective optimization with noisy evaluations using the Knowledge Gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barracosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Baraffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Malarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5001,234 +5001,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification d’expériences numériques en multi-fidélité, appliquée à la sécurité en ingénierie incendie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Stroh</w:t>
+                <w:t xml:space="preserve">Bayesian Subset Simulation Tutorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50èmes Journées de Statistique de la SFdS (JdS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification (SIAM UQ 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Garden Grove, Orange County, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097096v1</w:t>
+                <w:t xml:space="preserve">hal-02299402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Subset Simulation Tutorial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
+                <w:t xml:space="preserve">Planification d’expériences numériques en multi-fidélité, appliquée à la sécurité en ingénierie incendie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Stroh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Demeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification (SIAM UQ 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Garden Grove, Orange County, United States</w:t>
+              <w:t xml:space="preserve">50èmes Journées de Statistique de la SFdS (JdS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299402v1</w:t>
+                <w:t xml:space="preserve">hal-03097096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User preferences in Bayesian multi-objective optimization: the expected weighted hypervolume improvement criterion</w:t>
               </w:r>
@@ -6314,138 +6314,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian approach to constrained multi-objective optimization of expensive-to-evaluate functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Feliot</w:t>
+                <w:t xml:space="preserve">The Informational Approach to Global Optimization in presence of very noisy evaluation results. Application to the optimization of renewable energy integration strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Dutrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Aleksovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delille Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Global Optimization (WCGO 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Gainesville (Florida), United States</w:t>
+              <w:t xml:space="preserve">47èmes Journées de Statistique de la SFdS (JdS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322564v1</w:t>
+                <w:t xml:space="preserve">hal-01163565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian Approach to Constrained Multi-objective Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Feliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6464,201 +6494,171 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning and Intelligent Optimization: 9th International Conference, LION 9. Revised Selected Papers.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Lille, France. pp.256-261, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-19084-6_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Informational Approach to Global Optimization in presence of very noisy evaluation results. Application to the optimization of renewable energy integration strategies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivana Aleksovska</w:t>
+                <w:t xml:space="preserve">A Bayesian approach to constrained multi-objective optimization of expensive-to-evaluate functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Feliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47èmes Journées de Statistique de la SFdS (JdS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">World Congress on Global Optimization (WCGO 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Gainesville (Florida), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163565v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échantillonnage préférentiel et méta-modèles : méthodes bayésiennes optimale et défensive</w:t>
               </w:r>
@@ -7860,442 +7860,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical comparison of kriging-based sequential strategies for estimating a probability of failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ling Li</w:t>
+                <w:t xml:space="preserve">Robust Gaussian process-based global optimization using a fully Bayesian expected improvement criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Benassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Applications of Statistics and Probability Civil Engineering (ICASP'11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Learning and Intelligent Optimization (LION 5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Rome, Italy. pp.176-190, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-25566-3_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639430v1</w:t>
+                <w:t xml:space="preserve">hal-00607816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Gaussian process-based global optimization using a fully Bayesian expected improvement criterion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Benassi</w:t>
+                <w:t xml:space="preserve">A numerical comparison of kriging-based sequential strategies for estimating a probability of failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Learning and Intelligent Optimization (LION 5)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Applications of Statistics and Probability Civil Engineering (ICASP'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Zurich, Switzerland. CD-ROM Proceedings (7 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-25566-3_13⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00607816v1</w:t>
+                <w:t xml:space="preserve">hal-00639430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pointwise consistency of the kriging predictor with known mean and covariance functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plan d'expériences séquentiel appliqué à la dosimétrie numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimad El Habachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Conil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Hadjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop in Model-Oriented Design and Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15è Colloque International et Exposition sur la compatibilité Electromagnétique (CEM'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Limoges, France. CD-ROM Proceedings (2 p.)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00440827v1</w:t>
+                <w:t xml:space="preserve">hal-00524199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan d'expériences séquentiel appliqué à la dosimétrie numérique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pointwise consistency of the kriging predictor with known mean and covariance functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bect</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15è Colloque International et Exposition sur la compatibilité Electromagnétique (CEM'10)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Workshop in Model-Oriented Design and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Bertinoro, Italy. pp.221-228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-7908-2410-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524199v1</w:t>
+                <w:t xml:space="preserve">hal-00440827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d'un nouveau critère d'optimisation bayésienne</w:t>
               </w:r>
@@ -8370,588 +8370,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian experiment planning applied to numerical dosimetry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Gati</w:t>
+                <w:t xml:space="preserve">A numerical comparison of two sequential kriging-based algorithms to estimate a probability of failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Point meeting of the Biolelectromagnetics Society and the European Bioelectromagnetics Association (BioEM'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Séoul, North Korea. CD-ROM Proceedings (2 p.)</w:t>
+              <w:t xml:space="preserve">Uncertainty in Computer Models (UCM) 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524205v1</w:t>
+                <w:t xml:space="preserve">hal-00482541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional collocation stochastic method to evaluate the Whole Specific Absorption Rate for a given population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Bayesian experiment planning applied to numerical dosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimad El Habachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Hadjem</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdehamid Hadjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Gati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Point meeting of the Bioelectromagnetics Society and The European Bioelectromagnetics Association (BioEM'10)</w:t>
+              <w:t xml:space="preserve">Point meeting of the Biolelectromagnetics Society and the European Bioelectromagnetics Association (BioEM'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Séoul, North Korea. CD-ROM Proceedings (2 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524214v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical comparison of two sequential kriging-based algorithms to estimate a probability of failure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Bect</w:t>
+                <w:t xml:space="preserve">Multidimensional collocation stochastic method to evaluate the Whole Specific Absorption Rate for a given population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimad El Habachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Conil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Hadjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Uncertainty in Computer Models (UCM) 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">Point meeting of the Bioelectromagnetics Society and The European Bioelectromagnetics Association (BioEM'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Séoul, North Korea. CD-ROM Proceedings (2 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482541v1</w:t>
+                <w:t xml:space="preserve">hal-00524214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification séquentielle pour l'estimation de probabilités de défaillance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation d'un risque d'inondation fluviale par planification séquentielle d'expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ling Li</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Couplet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Pasanisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier "événements rares" du GdR MASCOT-NUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482518v1</w:t>
+                <w:t xml:space="preserve">inria-00494767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d'un risque d'inondation fluviale par planification séquentielle d'expériences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planification séquentielle pour l'estimation de probabilités de défaillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alberto Pasanisi</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
+              <w:t xml:space="preserve">Atelier "événements rares" du GdR MASCOT-NUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00494767v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ``Expected Improvement'' global optimization algorithm for the solution of eddy-current testing inverse problems</w:t>
               </w:r>
@@ -8963,51 +8963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bilicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gyimothy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9052,463 +9052,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Maximin and Kriging Prediction Methods for Eddy-Current Testing Database Generation</w:t>
+                <w:t xml:space="preserve">Identification des facteurs morphologiques impactant le Débit d'Absorption Spécifique du Corps Entier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandor Bilicz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Lambert</w:t>
+                <w:t xml:space="preserve">Aimad El Habachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Conil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdehamid Hadjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Electromagnetic Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Proccedings of the Aremif'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447736v1</w:t>
+                <w:t xml:space="preserve">hal-00422245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of factors influencing the Whole Body Absorption Rate using statistical analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdehamid Hadjem</w:t>
+                <w:t xml:space="preserve">A new database generation method combining maximin method and kriging prediction for eddy-current testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bilicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gyimothy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the The joint meeting of the Biolecetromagnetics Society and the European Bioelectromagnetics Association (BioEM'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Davos, Switzerland</w:t>
+              <w:t xml:space="preserve">14th International Workshop on Electromagnetic Non--Destructive Evaluation (ENDE'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Dayton, United States. pp.84-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00422239v1</w:t>
+                <w:t xml:space="preserve">hal-00365368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kriging for eddy-current testing problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A sequential Bayesian algorithm to estimate a probability of failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Lambert</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Conference on the Computation of Electromagnetic Fields (COMPUMAG'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil. pp.3--4</w:t>
+              <w:t xml:space="preserve">15th IFAC Symposium on System Identification, SYSID 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Saint-Malo, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00438557v2</w:t>
+                <w:t xml:space="preserve">hal-00368158v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy-current testing with the Expected Improvement optimization algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandor Bilicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozsef Pavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szabolcs Gyimothy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IFAC Symposium on System Identification, SYSID 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9527,342 +9488,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446202v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des facteurs morphologiques impactant le Débit d'Absorption Spécifique du Corps Entier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Identification of factors influencing the Whole Body Absorption Rate using statistical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimad El Habachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdehamid Hadjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proccedings of the Aremif'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the The joint meeting of the Biolecetromagnetics Society and the European Bioelectromagnetics Association (BioEM'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00422245v1</w:t>
+                <w:t xml:space="preserve">hal-00422239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new database generation method combining maximin method and kriging prediction for eddy-current testing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Combination of Maximin and Kriging Prediction Methods for Eddy-Current Testing Database Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandor Bilicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Gyimothy</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szabolcs Gyimothy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Workshop on Electromagnetic Non--Destructive Evaluation (ENDE'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Dayton, United States. pp.84-85</w:t>
+              <w:t xml:space="preserve">Workshop on Electromagnetic Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00365368v1</w:t>
+                <w:t xml:space="preserve">hal-00447736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sequential Bayesian algorithm to estimate a probability of failure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kriging for eddy-current testing problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandor Bilicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Bect</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szabolcs Gyimothy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozsef Pavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFAC Symposium on System Identification, SYSID 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Saint-Malo, France. 5 p</w:t>
+              <w:t xml:space="preserve">17th Conference on the Computation of Electromagnetic Fields (COMPUMAG'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil. pp.3--4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00368158v2</w:t>
+                <w:t xml:space="preserve">hal-00438557v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian optimization for parameter identification on a small simulation budget</w:t>
               </w:r>
@@ -9943,103 +9943,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse statistique de la puissance absorbée par le corps entier en radiofréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimad El Habachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Hadjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16è journées Nationales Microondes (JNM'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France. 4 p</w:t>
@@ -10068,90 +10068,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération et analyse optimale de bases de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandor Bilicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szabolcs Gyimothy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ième forum DIGITEO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10297,51 +10297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bilicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gyimothy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10386,191 +10386,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104089v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black-box identification and simulation of continuous-time nonlinear systems with random processes</w:t>
+                <w:t xml:space="preserve">Identification boîte noire et simulation de systèmes non-linéaires à temps continu par prédiction linéaire de processus aléatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC World Congress International Federation of Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp. 14391-14396</w:t>
+              <w:t xml:space="preserve">CIFA - Conférence Internationale Francophone d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.N.A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00270274v1</w:t>
+                <w:t xml:space="preserve">hal-00273818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification boîte noire et simulation de systèmes non-linéaires à temps continu par prédiction linéaire de processus aléatoires</w:t>
+                <w:t xml:space="preserve">Black-box identification and simulation of continuous-time nonlinear systems with random processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA - Conférence Internationale Francophone d'Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.N.A</w:t>
+              <w:t xml:space="preserve">17th IFAC World Congress International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp. 14391-14396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00273818v1</w:t>
+                <w:t xml:space="preserve">hal-00270274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of expensive-to-simulate parametric models using Kriging and Stepwise Uncertainty Reduction</w:t>
               </w:r>
@@ -11060,256 +11060,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00257724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la classification à vecteurs de support pour l'estimation de quantiles multidimensionnels extrêmes</w:t>
+                <w:t xml:space="preserve">Estimation of extreme values, with application to uncertain systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Piera-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Walter</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kielbasa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38èmes Journées de Statistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Clamart, France</w:t>
+              <w:t xml:space="preserve">Symposium on System Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Newcastle, Australia. pp.1027-1032</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00279071v1</w:t>
+                <w:t xml:space="preserve">hal-00257754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of extreme values, with application to uncertain systems</w:t>
+                <w:t xml:space="preserve">Application de la classification à vecteurs de support pour l'estimation de quantiles multidimensionnels extrêmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Piera-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Walter</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Kielbasa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on System Identification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Newcastle, Australia. pp.1027-1032</w:t>
+              <w:t xml:space="preserve">38èmes Journées de Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Clamart, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00257754v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating derivatives and integrals with Kriging</w:t>
               </w:r>
@@ -11409,51 +11409,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goal-oriented calibration of Gaussian Processes with conformal prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11504,51 +11504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian framework for calibrating Gaussian process predictive distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11603,51 +11603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of the calibration of predictive distributions from Gaussian process interpolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12128,51 +12128,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative risk assessment and optimization of process intervention parameters for French raw milk soft cheese</w:t>
+                <w:t xml:space="preserve">Bayesian multi-objective optimization for quantitative risk assessment in microbiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhasish Basak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
@@ -12207,97 +12207,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janushan Christy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF World Dairy Summit 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, New Delhi, India. </w:t>
+              <w:t xml:space="preserve">MASCOT-NUM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017197v1</w:t>
+                <w:t xml:space="preserve">hal-03715857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian multi-objective optimization for quantitative risk assessment in microbiology</w:t>
+                <w:t xml:space="preserve">Quantitative risk assessment and optimization of process intervention parameters for French raw milk soft cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhasish Basak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
@@ -12332,336 +12332,336 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janushan Christy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASCOT-NUM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France. </w:t>
+              <w:t xml:space="preserve">IDF World Dairy Summit 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, New Delhi, India. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715857v1</w:t>
+                <w:t xml:space="preserve">hal-04017197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian multi-objective optimization with noisy evaluations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Barracosa</w:t>
+                <w:t xml:space="preserve">Gaussian process model selection for computer experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Feliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MASCOT PhD student 2020 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Grenoble, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03022267v1</w:t>
+                <w:t xml:space="preserve">hal-03018559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian process model selection for computer experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Petit</w:t>
+                <w:t xml:space="preserve">Bayesian multi-objective optimization with noisy evaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barracosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Dutrieux Baraffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MASCOT PhD student 2020 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Grenoble, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03018559v1</w:t>
+                <w:t xml:space="preserve">hal-03022267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of multi-year planning strategies to better integrate renewable energies and new electricity uses in the distribution grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barracosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Baraffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12669,51 +12669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Malarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles du GdR MASCOT NUM (MASCOT NUM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Rueil-Malmaison, France. </w:t>
@@ -13245,90 +13245,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new database generation method combining maximin method and kriging prediction for eddy-current testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandor Bilicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szabolcs Gyimothy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electromagnetic Non--Destructive Evaluation (XIII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOS Press, pp.199--206, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13597,51 +13597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design-marginal calibration of Gaussian process predictive distributions: Bayesian and conformal approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13672,90 +13672,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian multi-objective optimization for stochastic simulators: an extension of the Pareto Active Learning method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barracosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dutrieux Baraffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14285,51 +14285,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B9B17A5"/>
+    <w:nsid w:val="036BCF17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14516,51 +14516,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-vazquez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6270-0166" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091535395" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/vazquez_e_2 " TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095513v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kratz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jehel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tatin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vazquez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2025.107650" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686949v4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bect" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03835704v7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ait Abdelmalek-Lomenech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabridon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2024.2394475" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04578958v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhasish Basak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janushan Christy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Audiat-Perrin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Sanaa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/fmj.5.109502" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04823814v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tenenhaus-Aziza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2024.100318" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03285513v5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Feliot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1444710" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02902333v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Stroh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Demeyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fischer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marquis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2021.1935324" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01568843v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2017.03.059" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207679v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-016-0427-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253706v4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1078276" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641108v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevalier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginsbourger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2013.860918" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00689580v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9241-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505001v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Bilicz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Gyimothy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Pavo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2043418" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00464296v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimad El Habachi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Conil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hadjem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Wong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/55/7/006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561240v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/255/1/012003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00217562v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2010.04.018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381468v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640910958964" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-Z6HXNJ96-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354262v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Villemonteix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Walter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-008-9354-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446227v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Egea" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Banga" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354656v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryan Sidorkiewicz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-008-9313-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278188v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/135/1/012100" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257729v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fleury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2005.861498" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723966v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Van Do" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Quoc Long" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723963v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Tran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Long Tran" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Keller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaniav Kamary" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04634707v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501097v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910458v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910443v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04371085v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04322680v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871627v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03591555v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03715755v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03694921v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03119528v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95470-3_9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02490981v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Veiga" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03096722v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Zio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cannamela" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.260" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03158700v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barracosa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Morin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dutrieux Baraffe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.1946" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03096610v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Fournel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03170038v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02475345v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Baraffe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Malarange" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03097096v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02299402v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01874519v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13709-0_45" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01569604v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377722v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Guennec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01590748v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03113483v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01569037v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01312988v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377732v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sueur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377761v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377795v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01322564v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170137v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19084-6_24" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163565v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dutrieux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delille Gauthier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163632v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis G&#233;rossier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mongellaz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01078397v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01057322v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Liu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mabille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00846747v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933660v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00846727v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00669170v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benassi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00715316v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690675v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00756461v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Georgin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ismail" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brusquet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00717195v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34413-8_24" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00643159v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00639430v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00607816v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25566-3_13" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440827v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2410-0" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00524199v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gati" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00482544v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00524205v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdehamid Hadjem" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00524214v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00482541v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00482518v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494767v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couplet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pasanisi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365339v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bilicz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gyimothy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pavo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447736v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00422239v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438557v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446202v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00422245v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365368v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00368158v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00368152v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00422283v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441759v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289568v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Germain-Renaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colling" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104089v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00270274v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vinet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00273818v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00252148v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2007.4434190" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00259278v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256148v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Piera-Martinez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216153v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257724v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279071v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257754v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kielbasa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369893v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299767v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alves" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306567v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alves" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299837v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191585v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04370899v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999654v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammed Achhab" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clouteau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Mesri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03694867v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04017197v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715857v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03022267v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03018559v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02481410v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01331171v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01323031v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103724v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490455v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stroh" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demeyer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fischer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813274303_0035" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504952v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01323028v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111516v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05400282v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03714535v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205120v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010199v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01266334v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03277561v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-vazquez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6270-0166" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091535395" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/vazquez_e_2 " TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095513v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kratz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jehel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tatin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vazquez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2025.107650" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686949v4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bect" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03835704v7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ait Abdelmalek-Lomenech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabridon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2024.2394475" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04578958v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhasish Basak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janushan Christy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Audiat-Perrin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Sanaa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/fmj.5.109502" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04823814v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tenenhaus-Aziza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2024.100318" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03285513v5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Feliot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1444710" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02902333v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Stroh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Demeyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fischer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marquis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2021.1935324" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01568843v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2017.03.059" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207679v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-016-0427-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253706v4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1078276" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641108v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevalier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginsbourger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2013.860918" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00689580v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9241-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00464296v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimad El Habachi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Conil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hadjem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Wong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/55/7/006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505001v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Bilicz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Gyimothy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Pavo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2043418" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00217562v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2010.04.018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561240v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/255/1/012003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381468v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640910958964" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-Z6HXNJ96-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354262v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Villemonteix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Walter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-008-9354-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446227v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Egea" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Banga" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354656v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryan Sidorkiewicz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-008-9313-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278188v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/135/1/012100" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257729v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fleury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2005.861498" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04634707v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pion" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723966v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Van Do" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Quoc Long" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723963v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Tran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Long Tran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Keller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaniav Kamary" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501097v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910458v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910443v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04322680v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04371085v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871627v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03591555v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03715755v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03694921v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03119528v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95470-3_9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03158700v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barracosa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Morin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dutrieux Baraffe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.1946" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03096722v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Zio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cannamela" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.260" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02490981v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Veiga" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03096610v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Fournel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03170038v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02475345v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Baraffe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Malarange" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02299402v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03097096v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01874519v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13709-0_45" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01569604v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377722v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Guennec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01590748v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03113483v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01569037v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01312988v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377732v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sueur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377761v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377795v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163565v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dutrieux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delille Gauthier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170137v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19084-6_24" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01322564v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163632v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis G&#233;rossier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mongellaz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01078397v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01057322v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Liu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mabille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00846747v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933660v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00846727v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00669170v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benassi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00715316v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690675v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00756461v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Georgin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ismail" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brusquet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00717195v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34413-8_24" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00643159v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00607816v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25566-3_13" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00639430v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00524199v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gati" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440827v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2410-0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00482544v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00482541v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00524205v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdehamid Hadjem" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00524214v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494767v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couplet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pasanisi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00482518v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365339v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bilicz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gyimothy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pavo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00422245v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365368v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00368158v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446202v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00422239v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447736v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438557v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00368152v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00422283v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441759v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289568v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Germain-Renaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colling" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104089v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00273818v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vinet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00270274v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00252148v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2007.4434190" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00259278v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256148v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Piera-Martinez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216153v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257724v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257754v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kielbasa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279071v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369893v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299767v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alves" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306567v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alves" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299837v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191585v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04370899v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999654v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammed Achhab" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clouteau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Mesri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03694867v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715857v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04017197v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03018559v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03022267v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02481410v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01331171v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01323031v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103724v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490455v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stroh" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demeyer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fischer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813274303_0035" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504952v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01323028v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111516v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05400282v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03714535v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205120v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010199v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01266334v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03277561v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>