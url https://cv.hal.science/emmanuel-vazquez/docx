--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -133,50 +133,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">vazquez_e_2 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=gyx2-dkAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -218,2647 +239,2647 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter influence analysis in a 3D TBM model via sensitivity analysis and GP metamodels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Tatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 189, pp.107650. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compgeo.2025.107650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095513v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxed Gaussian process interpolation: a goal-oriented approach to Bayesian optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 26, pp.1-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686949v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian sequential design of computer experiments for quantile set inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ait Abdelmalek-Lomenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 67 (1), pp.112-121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00401706.2024.2394475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835704v7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative risk assessment of Haemolytic and Uremic Syndrome (HUS) from consumption of raw milk soft cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhasish Basak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janushan Christy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Audiat-Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Sanaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Ecological Systems Modelling Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5, pp.e109502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/fmj.5.109502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04578958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipathogen quantitative risk assessment in raw milk soft cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhasish Basak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guillier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Janushan Christy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Tenenhaus-Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Risk Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27-28, pp.100318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mran.2024.100318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04823814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter selection in Gaussian process interpolation: An empirical study of selection criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Feliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (4), pp.1308-1328. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/21M1444710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285513v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential design of multi-fidelity computer experiments: maximizing the rate of stepwise uncertainty reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Stroh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Demeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 64 (2), pp.199-209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00401706.2021.1935324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902333v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing fire safety using complex numerical models with a Bayesian multi-fidelity approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Bayesian approach to constrained single- and multi-objective optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Feliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Global Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67 (1), pp.97-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10898-016-0427-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2017.03.059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01568843v2</w:t>
+                <w:t xml:space="preserve">hal-01207679v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian approach to constrained single- and multi-objective optimization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Bayesian subset simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (1), pp.762-786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/16M1078276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10898-016-0427-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01207679v3</w:t>
+                <w:t xml:space="preserve">hal-01253706v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian subset simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Assessing fire safety using complex numerical models with a Bayesian multi-fidelity approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Stroh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Demeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91, pp.1016-1025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2017.03.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/16M1078276⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01253706v4</w:t>
+                <w:t xml:space="preserve">hal-01568843v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast parallel kriging-based stepwise uncertainty reduction with application to the identification of an excursion set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ginsbourger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Picheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 56 (4), pp.455-465. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00401706.2013.860918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641108v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential design of computer experiments for the estimation of a probability of failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ginsbourger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Picheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (3), pp.773-793. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-011-9241-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00689580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Analysis of the Whole Body Absorption Depending on Anatomical Human Characteristics at the Frequency of 2.1 GHz</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Convergence properties of the expected improvement algorithm with fixed mean and covariance functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bect</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/55/7/006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 140 (11), pp.3088-3095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jspi.2010.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00464296v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00217562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kriging for Eddy-Current Testing Problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Combination of maximin and kriging prediction methods for eddy-current testing database generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandor Bilicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szabolcs Gyimothy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2043418⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 255 (1), pp.012003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/255/1/012003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00505001v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00561240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence properties of the expected improvement algorithm with fixed mean and covariance functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Statistical Analysis of the Whole Body Absorption Depending on Anatomical Human Characteristics at the Frequency of 2.1 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimad El Habachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Conil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Hadjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 140 (11), pp.3088-3095. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (7), pp.1875-1887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jspi.2010.04.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/55/7/006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00217562v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00464296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of maximin and kriging prediction methods for eddy-current testing database generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Kriging for Eddy-Current Testing Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandor Bilicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szabolcs Gyimothy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozsef Pavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Szabolcs Gyimothy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/255/1/012003⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (8), pp.3165--3168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2043418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00561240v1</w:t>
+                <w:t xml:space="preserve">hal-00505001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a 3D defect using the Expected Improvement algorithm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An informational approach to the global optimization of expensive-to-evaluate functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Villemonteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jozsef Pavo</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Global Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (4), pp.509-534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10898-008-9354-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/03321640910958964⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00381468v1</w:t>
+                <w:t xml:space="preserve">hal-00354262v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An informational approach to the global optimization of expensive-to-evaluate functions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Improved scatter search for the global optimization of computationally expensive dynamic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Egea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Walter</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Banga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Marti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Global Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 44 (4), pp.509-534. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 43 (2-3), pp.175-190</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354262v2</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved scatter search for the global optimization of computationally expensive dynamic models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Global optimization of expensive-to-evaluate functions: an empirical comparison of two sampling criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Villemonteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Marti</w:t>
+                <w:t xml:space="preserve">Maryan Sidorkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Global Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 43 (2-3), pp.175-190</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 43 (2-3), pp. 373-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10898-008-9313-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446227v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354656v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global optimization of expensive-to-evaluate functions: an empirical comparison of two sampling criteria</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Characterization of a 3D defect using the Expected Improvement algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandor Bilicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Walter</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szabolcs Gyimothy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozsef Pavo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 43 (2-3), pp. 373-389. </w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (4), pp.851--864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10898-008-9313-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/03321640910958964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354656v2</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00381468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global optimization based on noisy evaluations: an empirical study of two statistical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Villemonteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryan Sidorkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 135 (1), pp.012100. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/135/1/012100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00278188v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kriging for indirect measurement, with application to flow measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vol.55 (N°1), pp.343-349. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIM.2005.861498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00257729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2868,8524 +2889,8524 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussian process interpolation with conformal prediction: methods and comparative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LOD 2024, 10th International Conference on Machine Learning, Optimization, and Data Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Castiglione della Pescaia Grosseto Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable Gaussian Process for Large Datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Van Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran Quoc Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on ADVANCEs in ICT Infrastructures and Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VNU, UEVE-PARIS-SACLAY, Feb 2024, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-output Gaussian process for river water height estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Kien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Long Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merlin Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaniav Kamary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on ADVANCEs in ICT Infrastructures and Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VNU, UEVE-PARIS-SACLAY, Feb 2024, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Small Quantile Sets Using a Sequential Bayesian Strategy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A stepwise uncertainty reduction strategy for the estimation of small quantile sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ait Abdelmalek-Lomenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification (UQ24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">MASCOT-NUM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501097v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stepwise uncertainty reduction strategy for the estimation of small quantile sets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Estimation of Small Quantile Sets Using a Sequential Bayesian Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ait Abdelmalek-Lomenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASCOT-NUM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Hyères, France</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification (UQ24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910458v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Learning of (small) Quantile Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ait Abdelmalek-Lomenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAMOURAI (workshop of the SAMOURAI ANR project)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Paris Institut Henri Poincaré, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian multi-objective optimization for stochastic simulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhasish Basak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Tenenhaus-Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MASCOT-NUM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Le croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing the risk of foodborne illness and analytical costs using a QMRA model for raw milk cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhasish Basak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janushan Christy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Audiat-Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Sanaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Predictive Modelling in Food (ICPMF12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kriging metamodels for 2D finite element simulations of the settlements induced by TBM excavation in urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Tatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français du Génie Civil 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Génie Civil, May 2023, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of bounded monotone functions: Revisiting the nonsequential case, with a focus on unbiased Monte Carlo (randomized) methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhasish Basak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53èmes Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591555v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxed Gaussian process interpolation: a goal-oriented approach to Bayesian optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MASCOT-NUM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability-based inversion: Stepwise uncertainty reduction strategies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ait Abdelmalek-Lomenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification (UQ22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical issues in maximum likelihood parameter estimation for Gaussian process interpolation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Bayesian approach for the optimal integration of renewable energy sources in distribution networks over multi-year horizons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barracosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Dutrieux Baraffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on machine Learning, Optimization and Data science (LOD 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Conference &amp; Exhibition on Electricity Distribution (CIRED 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online (initially planned in Geneva), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/icp.2021.1946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-95470-3_9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03119528v2</w:t>
+                <w:t xml:space="preserve">hal-03158700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian approach for the optimal integration of renewable energy sources in distribution networks over multi-year horizons</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards new cross-validation-based estimators for Gaussian process regression: efficient adjoint computation of gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sébastien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien da Veiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Feliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference &amp; Exhibition on Electricity Distribution (CIRED 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">52èmes Journées de Statistique de la SFdS (JdS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Nice, France. pp.633-638</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/icp.2021.1946⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03158700v1</w:t>
+                <w:t xml:space="preserve">hal-02490981v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the quantification of discretization uncertainty: comparison of two paradigms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souleymane Zio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cannamela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Congress in Computational Mechanics and ECCOMAS Congress 2020 (WCCM-ECCOMAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Virtual conference, originally scheduled in Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23967/wccm-eccomas.2020.260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards new cross-validation-based estimators for Gaussian process regression: efficient adjoint computation of gradients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Extension of the Pareto Active Learning method to multi-objective optimization for stochastic simulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barracosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Dutrieux Baraffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52èmes Journées de Statistique de la SFdS (JdS 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Nice, France. pp.633-638</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering (CSE21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Virtual Conference originally scheduled in Fort Worth, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490981v2</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03096610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the Pareto Active Learning method to multi-objective optimization for stochastic simulators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extension of the Pareto Active Learning Method to Multi-Objective Optimization for Stochastic Simulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barracosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Dutrieux Baraffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Barracosa</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Juliette Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering (CSE21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Virtual Conference originally scheduled in Fort Worth, Texas, United States</w:t>
+              <w:t xml:space="preserve">MASCOT-NUM Workshop on Stochastic Simulators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03096610v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the Pareto Active Learning Method to Multi-Objective Optimization for Stochastic Simulators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Barracosa</w:t>
+                <w:t xml:space="preserve">Numerical issues in maximum likelihood parameter estimation for Gaussian process interpolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhasish Basak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sébastien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASCOT-NUM Workshop on Stochastic Simulators</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on machine Learning, Optimization and Data science (LOD 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Grasmere, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-95470-3_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03170038v1</w:t>
+                <w:t xml:space="preserve">hal-03119528v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian multi-objective optimization with noisy evaluations using the Knowledge Gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barracosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Baraffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Barracosa</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Juliette Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Malarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PGMO Days 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Subset Simulation Tutorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification (SIAM UQ 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Garden Grove, Orange County, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification d’expériences numériques en multi-fidélité, appliquée à la sécurité en ingénierie incendie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Stroh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Demeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50èmes Journées de Statistique de la SFdS (JdS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User preferences in Bayesian multi-objective optimization: the expected weighted hypervolume improvement criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Feliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning, Optimization, and Data Science. 4th International Conference (LOD 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Volterra, Italy. pp.533-544, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-13709-0_45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential design of experiment on a stochastic multi-fidelity simulator to estimate a probability of exceeding a threshold</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Design of a commercial aircraft environment control system using Bayesian optimization techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Feliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du GdR MASCOT NUM (MASCOT NUM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">EngOpt 2016, 5th International Conference on Engineering Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Iguassu Falls, Brazil. pp.400-409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569604v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a commercial aircraft environment control system using Bayesian optimization techniques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Integrating hyper-parameter uncertainties in a multi-fidelity Bayesian model for the estimation of a probability of failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Stroh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Demeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EngOpt 2016, 5th International Conference on Engineering Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Iguassu Falls, Brazil. pp.400-409</w:t>
+              <w:t xml:space="preserve">11th International Conference on Advanced Mathematical and Computational Tools in Metrology and Testing (AMTCM 2017) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377722v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating hyper-parameter uncertainties in a multi-fidelity Bayesian model for the estimation of a probability of failure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">User preferences in Bayesian multi-objective optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Feliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Advanced Mathematical and Computational Tools in Metrology and Testing (AMTCM 2017) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">PGMO Days 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590748v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User preferences in Bayesian multi-objective optimization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sequential design of experiments to estimate a probability of exceeding a threshold in a multi-fidelity stochastic simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Stroh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Demeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMO Days 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">61th World Statistics Congress of the International Statistical Institute (ISI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113483v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential design of experiments to estimate a probability of exceeding a threshold in a multi-fidelity stochastic simulator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Sequential design of experiment on a stochastic multi-fidelity simulator to estimate a probability of exceeding a threshold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Stroh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Demeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fischer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61th World Statistics Congress of the International Statistical Institute (ISI 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Journées annuelles du GdR MASCOT NUM (MASCOT NUM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569037v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian process modeling for stochastic multi-fidelity simulators, with application to fire safety</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Planification et analyse d’expériences numériques, appliquées à la sécurité en ingénierie incendie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Stroh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Demeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48èmes Journées de Statistique de la SFdS (JdS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">21èmes journées du GDR Feux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Cadarache, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312988v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bias and Variance in the Bayesian Subset Simulation Algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Gaussian process modeling for stochastic multi-fidelity simulators, with application to fire safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Stroh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Demeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 SIAM Conference on Uncertainty Quantification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">48èmes Journées de Statistique de la SFdS (JdS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377732v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BMOO: a Bayesian Multi-Objective Optimization algorithm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Bias and Variance in the Bayesian Subset Simulation Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du GdR MASCOT NUM (MASCOT NUM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2016 SIAM Conference on Uncertainty Quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377761v1</w:t>
+                <w:t xml:space="preserve">hal-01377732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification et analyse d’expériences numériques, appliquées à la sécurité en ingénierie incendie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">BMOO: a Bayesian Multi-Objective Optimization algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Feliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes journées du GDR Feux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Cadarache, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles du GdR MASCOT NUM (MASCOT NUM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377795v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Informational Approach to Global Optimization in presence of very noisy evaluation results. Application to the optimization of renewable energy integration strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dutrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Aleksovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delille Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47èmes Journées de Statistique de la SFdS (JdS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian Approach to Constrained Multi-objective Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Feliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning and Intelligent Optimization: 9th International Conference, LION 9. Revised Selected Papers.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Lille, France. pp.256-261, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-19084-6_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian approach to constrained multi-objective optimization of expensive-to-evaluate functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Feliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Global Optimization (WCGO 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Gainesville (Florida), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échantillonnage préférentiel et méta-modèles : méthodes bayésiennes optimale et défensive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gérossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mongellaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47èmes Journées de Statistique de la SFdS (JdS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian subset simulation approach to constrained global optimization of expensive-to-evaluate black-box functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Feliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PGMO-COPI’14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078397v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification et réduction de l'incertitude concernant les propriétés de monotonie d'un code de calcul coûteux à évaluer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shijie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46èmes Journées de Statistique de la SFdS (JdS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Rennes, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche bayésienne pour l'estimation d'indices de Sobol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Bayes-optimal importance sampling for computer experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JdS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Toulouse, France. CD-ROM Proceedings (6 p.)</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Simulation (IWS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846747v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayes-optimal importance sampling for computer experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Fully Bayesian approach for the estimation of (first-order) Sobol indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Simulation (IWS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">7th International Conference on Sensitivity Analysis of Model Output (MASCOT-SAMO 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933660v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Bayesian approach for the estimation of (first-order) Sobol indices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Approche bayésienne pour l'estimation d'indices de Sobol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Sensitivity Analysis of Model Output (MASCOT-SAMO 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Nice, France</w:t>
+              <w:t xml:space="preserve">JdS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. CD-ROM Proceedings (6 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846727v1</w:t>
+                <w:t xml:space="preserve">hal-00846747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation bayésienne par méthodes SMC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Bayesian Subset Simulation: a kriging-based subset simulation algorithm for the estimation of small probabilities of failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du GdR MASCOT-NUM (MASCOT-NUM'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Bruyères-le-Châtel France</w:t>
+              <w:t xml:space="preserve">11th International Probabilistic Assessment and Management Conference (PSAM11) and The Annual European Safety and Reliability Conference (ESREL 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. CD-ROM Proceedings (10 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669170v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Subset Simulation: a kriging-based subset simulation algorithm for the estimation of small probabilities of failure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Optimisation bayésienne par méthodes SMC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Benassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Probabilistic Assessment and Management Conference (PSAM11) and The Annual European Safety and Reliability Conference (ESREL 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. CD-ROM Proceedings (10 p.)</w:t>
+              <w:t xml:space="preserve">Journées annuelles du GdR MASCOT-NUM (MASCOT-NUM'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Bruyères-le-Châtel France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715316v1</w:t>
+                <w:t xml:space="preserve">hal-00669170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation bayésienne par méthodes SMC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Benassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44èmes journées de Statistique (JdS 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Bruxelles, Belgique. CD-ROM Proceedings (6 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00690675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nonparametric model for sensors used in a dynamic context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Georgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Brusquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on Analysis of Dynamic Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00756461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian optimization using sequential Monte Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Benassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Learning and Intelligent Optimization (LION6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Paris, France. pp.339-342, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34413-8_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00717195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential search based on Kriging: convergence analysis of some algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Robust Gaussian process-based global optimization using a fully Bayesian expected improvement criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Benassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th World Statistics Congress of the International Statistical Institute</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Learning and Intelligent Optimization (LION 5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Rome, Italy. pp.176-190, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-25566-3_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643159v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Gaussian process-based global optimization using a fully Bayesian expected improvement criterion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A numerical comparison of kriging-based sequential strategies for estimating a probability of failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Learning and Intelligent Optimization (LION 5)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th International Conference on Applications of Statistics and Probability Civil Engineering (ICASP'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Zurich, Switzerland. CD-ROM Proceedings (7 p.)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00607816v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical comparison of kriging-based sequential strategies for estimating a probability of failure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sequential search based on Kriging: convergence analysis of some algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Applications of Statistics and Probability Civil Engineering (ICASP'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Zurich, Switzerland. CD-ROM Proceedings (7 p.)</w:t>
+              <w:t xml:space="preserve">58th World Statistics Congress of the International Statistical Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Dublin, Ireland. (10 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639430v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan d'expériences séquentiel appliqué à la dosimétrie numérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Bayesian experiment planning applied to numerical dosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimad El Habachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdehamid Hadjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Gati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15è Colloque International et Exposition sur la compatibilité Electromagnétique (CEM'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Limoges, France. CD-ROM Proceedings (2 p.)</w:t>
+              <w:t xml:space="preserve">Point meeting of the Biolelectromagnetics Society and the European Bioelectromagnetics Association (BioEM'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Séoul, North Korea. CD-ROM Proceedings (2 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524199v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pointwise consistency of the kriging predictor with known mean and covariance functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A numerical comparison of two sequential kriging-based algorithms to estimate a probability of failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop in Model-Oriented Design and Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Uncertainty in Computer Models (UCM) 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Sheffield, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440827v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d'un nouveau critère d'optimisation bayésienne</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multidimensional collocation stochastic method to evaluate the Whole Specific Absorption Rate for a given population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimad El Habachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Conil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Hadjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du GdR MASCOT-NUM (MASCOT-NUM'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Avignon, France</w:t>
+              <w:t xml:space="preserve">Point meeting of the Bioelectromagnetics Society and The European Bioelectromagnetics Association (BioEM'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Séoul, North Korea. CD-ROM Proceedings (2 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482544v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical comparison of two sequential kriging-based algorithms to estimate a probability of failure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Évaluation d'un risque d'inondation fluviale par planification séquentielle d'expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Couplet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Pasanisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Uncertainty in Computer Models (UCM) 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482541v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00494767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian experiment planning applied to numerical dosimetry</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Planification séquentielle pour l'estimation de probabilités de défaillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Point meeting of the Biolelectromagnetics Society and the European Bioelectromagnetics Association (BioEM'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Séoul, North Korea. CD-ROM Proceedings (2 p.)</w:t>
+              <w:t xml:space="preserve">Atelier "événements rares" du GdR MASCOT-NUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524205v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional collocation stochastic method to evaluate the Whole Specific Absorption Rate for a given population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Plan d'expériences séquentiel appliqué à la dosimétrie numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimad El Habachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Hadjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Point meeting of the Bioelectromagnetics Society and The European Bioelectromagnetics Association (BioEM'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Séoul, North Korea. CD-ROM Proceedings (2 p.)</w:t>
+              <w:t xml:space="preserve">15è Colloque International et Exposition sur la compatibilité Electromagnétique (CEM'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Limoges, France. CD-ROM Proceedings (2 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524214v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d'un risque d'inondation fluviale par planification séquentielle d'expériences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Pointwise consistency of the kriging predictor with known mean and covariance functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Workshop in Model-Oriented Design and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Bertinoro, Italy. pp.221-228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-7908-2410-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00494767v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification séquentielle pour l'estimation de probabilités de défaillance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Étude d'un nouveau critère d'optimisation bayésienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Benassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier "événements rares" du GdR MASCOT-NUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles du GdR MASCOT-NUM (MASCOT-NUM'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482518v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ``Expected Improvement'' global optimization algorithm for the solution of eddy-current testing inverse problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Identification des facteurs morphologiques impactant le Débit d'Absorption Spécifique du Corps Entier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimad El Habachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Conil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdehamid Hadjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Workshop on Electromagnetic Non-Destructive Evaluation (ENDE'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Dayton, United States. pp.144-145</w:t>
+              <w:t xml:space="preserve">Proccedings of the Aremif'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365339v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des facteurs morphologiques impactant le Débit d'Absorption Spécifique du Corps Entier</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A new database generation method combining maximin method and kriging prediction for eddy-current testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bilicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gyimothy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proccedings of the Aremif'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">14th International Workshop on Electromagnetic Non--Destructive Evaluation (ENDE'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Dayton, United States. pp.84-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422245v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new database generation method combining maximin method and kriging prediction for eddy-current testing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A sequential Bayesian algorithm to estimate a probability of failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Gyimothy</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Workshop on Electromagnetic Non--Destructive Evaluation (ENDE'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Dayton, United States. pp.84-85</w:t>
+              <w:t xml:space="preserve">15th IFAC Symposium on System Identification, SYSID 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Saint-Malo, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00365368v1</w:t>
+                <w:t xml:space="preserve">hal-00368158v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sequential Bayesian algorithm to estimate a probability of failure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Identification of factors influencing the Whole Body Absorption Rate using statistical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimad El Habachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Conil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdehamid Hadjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFAC Symposium on System Identification, SYSID 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Saint-Malo, France. 5 p</w:t>
+              <w:t xml:space="preserve">Proceedings of the The joint meeting of the Biolecetromagnetics Society and the European Bioelectromagnetics Association (BioEM'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00368158v2</w:t>
+                <w:t xml:space="preserve">hal-00422239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy-current testing with the Expected Improvement optimization algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Combination of Maximin and Kriging Prediction Methods for Eddy-Current Testing Database Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandor Bilicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szabolcs Gyimothy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFAC Symposium on System Identification, SYSID 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Workshop on Electromagnetic Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446202v2</w:t>
+                <w:t xml:space="preserve">hal-00447736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of factors influencing the Whole Body Absorption Rate using statistical analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Eddy-current testing with the Expected Improvement optimization algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandor Bilicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozsef Pavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szabolcs Gyimothy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the The joint meeting of the Biolecetromagnetics Society and the European Bioelectromagnetics Association (BioEM'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Davos, Switzerland</w:t>
+              <w:t xml:space="preserve">15th IFAC Symposium on System Identification, SYSID 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00422239v1</w:t>
+                <w:t xml:space="preserve">hal-00446202v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Maximin and Kriging Prediction Methods for Eddy-Current Testing Database Generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Kriging for eddy-current testing problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandor Bilicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szabolcs Gyimothy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozsef Pavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Szabolcs Gyimothy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Electromagnetic Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">17th Conference on the Computation of Electromagnetic Fields (COMPUMAG'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil. pp.3--4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447736v1</w:t>
+                <w:t xml:space="preserve">hal-00438557v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kriging for eddy-current testing problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Bayesian optimization for parameter identification on a small simulation budget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Villemonteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Lambert</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Conference on the Computation of Electromagnetic Fields (COMPUMAG'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil. pp.3--4</w:t>
+              <w:t xml:space="preserve">15th IFAC Symposium on System Identification, SYSID 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Saint-Malo, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00438557v2</w:t>
+                <w:t xml:space="preserve">hal-00368152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian optimization for parameter identification on a small simulation budget</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Analyse statistique de la puissance absorbée par le corps entier en radiofréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimad El Habachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Conil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Hadjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFAC Symposium on System Identification, SYSID 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Saint-Malo, France. 6 p</w:t>
+              <w:t xml:space="preserve">16è journées Nationales Microondes (JNM'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00368152v1</w:t>
+                <w:t xml:space="preserve">hal-00422283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse statistique de la puissance absorbée par le corps entier en radiofréquence</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Génération et analyse optimale de bases de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandor Bilicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szabolcs Gyimothy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16è journées Nationales Microondes (JNM'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. 4 p</w:t>
+              <w:t xml:space="preserve">2ième forum DIGITEO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00422283v1</w:t>
+                <w:t xml:space="preserve">hal-00441759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération et analyse optimale de bases de données</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The ``Expected Improvement'' global optimization algorithm for the solution of eddy-current testing inverse problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bilicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gyimothy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pavo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ième forum DIGITEO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">14th International Workshop on Electromagnetic Non-Destructive Evaluation (ENDE'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Dayton, United States. pp.144-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00441759v1</w:t>
+                <w:t xml:space="preserve">hal-00365339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a statistical model of EGEE load</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Identification boîte noire et simulation de systèmes non-linéaires à temps continu par prédiction linéaire de processus aléatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Colling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd EGEE User Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGEE-II project, Feb 2008, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">CIFA - Conférence Internationale Francophone d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.N.A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00289568v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00273818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a 3D defect using the Expected Improvement algorithm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Black-box identification and simulation of continuous-time nonlinear systems with random processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Pavo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IGTE - Symposium on Numerical Field Calculation in Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Graz, Austria</w:t>
+              <w:t xml:space="preserve">17th IFAC World Congress International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp. 14391-14396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104089v2</w:t>
+                <w:t xml:space="preserve">hal-00270274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification boîte noire et simulation de systèmes non-linéaires à temps continu par prédiction linéaire de processus aléatoires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Characterization of a 3D defect using the Expected Improvement algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bilicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gyimothy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pavo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA - Conférence Internationale Francophone d'Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.N.A</w:t>
+              <w:t xml:space="preserve">13th IGTE - Symposium on Numerical Field Calculation in Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00273818v1</w:t>
+                <w:t xml:space="preserve">hal-01104089v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black-box identification and simulation of continuous-time nonlinear systems with random processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Towards a statistical model of EGEE load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Germain-Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Colling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC World Congress International Federation of Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp. 14391-14396</w:t>
+              <w:t xml:space="preserve">3rd EGEE User Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGEE-II project, Feb 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00270274v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00289568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of expensive-to-simulate parametric models using Kriging and Stepwise Uncertainty Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Villemonteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, New Orleans, United States. pp.5505-5510, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2007.4434190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00252148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved scatter search for the global optimization of computationally expensive dynamic models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Egea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Banga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Marti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Global Optimization : Method and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Myconos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00259278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du volume des ensembles d'excursion d'un processus Gaussien par Krigeage intrinsèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Piera-Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Journée de Statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Angers, France. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00256148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RKHS classification for multivariate extreme-value analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Piera-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IASC 07 - Statistics for Data Mining, Learning and Knowledge Extraction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Portugal. pp.NA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00216153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient-based IAGO strategy for the global optimization of expensive-to-evaluate functions and application to intake-port design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Villemonteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryan Sidorkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Global Optimization : Method and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Myconos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00257724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of extreme values, with application to uncertain systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Piera-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kielbasa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on System Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Newcastle, Australia. pp.1027-1032</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00257754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la classification à vecteurs de support pour l'estimation de quantiles multidimensionnels extrêmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Piera-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38èmes Journées de Statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Clamart, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00279071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating derivatives and integrals with Kriging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 44th Conference on Decision and Control &amp; European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, European Union. pp 8156-8161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11395,1703 +11416,1703 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goal-oriented calibration of Gaussian Processes with conformal prediction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">A Bayesian framework for calibrating Gaussian process predictive distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Khuong An Nguyen, Zhiyuan Luo, Harris Papadopoulos, Tuwe Löfström, Lars Carlsson and Henrik Boström. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Calibrating prediction uncertainty : statistics and machine learning perspectives" (RCLW02)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Isaac Newton Institute for Mathematical Sciences, Cambdridge, United Kingdom. </w:t>
+              <w:t xml:space="preserve">Conformal and Probabilistic Prediction with Applications (COPA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Royal Holloway, London, United Kingdom. Proceedings of Machine Learning Research, 266, pp.748-750</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05299767v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian framework for calibrating Gaussian process predictive distributions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Goal-oriented calibration of Gaussian Processes with conformal prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conformal and Probabilistic Prediction with Applications (COPA 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Royal Holloway, London, United Kingdom. Proceedings of Machine Learning Research, 266, pp.748-750</w:t>
+              <w:t xml:space="preserve">Workshop "Calibrating prediction uncertainty : statistics and machine learning perspectives" (RCLW02)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Isaac Newton Institute for Mathematical Sciences, Cambdridge, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306567v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of the calibration of predictive distributions from Gaussian process interpolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MASCOT-NUM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Hyères, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing TBM Parameters through Surface Settlement Monitoring Using Surrogate Modelling Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Tatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhD day, june 2023, Palaiseau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of (small) reliable sets using a sequential Bayesian strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ait Abdelmalek-Lomenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MASCOT-NUM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Le croisic, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MINERVE - Un jumeau numérique pour gérer l'infrastructure ferroviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhammed Achhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R El Mesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Jumeaux Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Gif-sur-Yvette, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Bayesian inversion of black-box functions in presence of uncertainties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Bayesian multi-objective optimization for quantitative risk assessment in microbiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhasish Basak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Tenenhaus-Aziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janushan Christy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MASCOT-NUM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694867v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian multi-objective optimization for quantitative risk assessment in microbiology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Quantitative risk assessment and optimization of process intervention parameters for French raw milk soft cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhasish Basak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Tenenhaus-Aziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janushan Christy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASCOT-NUM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France. </w:t>
+              <w:t xml:space="preserve">IDF World Dairy Summit 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, New Delhi, India. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715857v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative risk assessment and optimization of process intervention parameters for French raw milk soft cheese</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sequential Bayesian inversion of black-box functions in presence of uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ait Abdelmalek-Lomenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF World Dairy Summit 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, New Delhi, India. </w:t>
+              <w:t xml:space="preserve">MASCOT-NUM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017197v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussian process model selection for computer experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Feliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MASCOT PhD student 2020 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Grenoble, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian multi-objective optimization with noisy evaluations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barracosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Dutrieux Baraffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Barracosa</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Juliette Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MASCOT PhD student 2020 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Grenoble, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of multi-year planning strategies to better integrate renewable energies and new electricity uses in the distribution grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barracosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Baraffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Malarange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles du GdR MASCOT NUM (MASCOT NUM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Rueil-Malmaison, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and analysis of multi-level numerical experiments, with application to fire safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Stroh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Demeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles du GdR MASCOT NUM (MASCOT NUM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian approach to constrained multi-objective optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Feliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles du GdR MASCOT NUM (MASCOT NUM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Saint-Etienne, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty quantification and reduction for the monotonicity properties of expensive-to-evaluate computer models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shijie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Uncertainty in Computer Models 2014 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13101,267 +13122,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating hyper-parameter uncertainties in a multi-fidelity Bayesian model for the estimation of a probability of failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Stroh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Demeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Mathematical and Computational Tools in Metrology and Testing XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 89, WORLD SCIENTIFIC, pp.349-356, 2018, Series on Advances in Mathematics for Applied Sciences, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789813274303_0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new database generation method combining maximin method and kriging prediction for eddy-current testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandor Bilicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szabolcs Gyimothy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electromagnetic Non--Destructive Evaluation (XIII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOS Press, pp.199--206, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13371,117 +13392,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian multi-objective optimization with constraints: Application to the design of a commercial aircraft environment control system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Feliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13491,415 +13512,415 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Active Learning of (small) Quantile Sets through Expected Estimator Modification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ait Abdelmalek-Lomenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111516v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design-marginal calibration of Gaussian process predictive distributions: Bayesian and conformal approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian multi-objective optimization for stochastic simulators: an extension of the Pareto Active Learning method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barracosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Dutrieux Baraffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Barracosa</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Juliette Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714535v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global optimization of expensive-to-evaluate functions: an empirical comparison of two sampling criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Villemonteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryan Sidorkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00205120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13909,100 +13930,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation comportementale de systèmes non-linéaires multivariables par méthodes à noyaux et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université Paris Sud - Paris XI, 2005. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00010199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14012,91 +14033,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential search strategies based on kriging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computation [stat.CO]. Université Paris-Sud, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01266334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14106,118 +14127,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. CEA-EDF-INRIA Numerical analysis Summer school 2017. Design and optimization under uncertainty of large-scale numerical models., Université Pierre et Marie Curie (Paris VI), Paris, France. 2017, pp.224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId264"/>
+      <w:footerReference w:type="default" r:id="rId265"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14285,51 +14306,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="036BCF17"/>
+    <w:nsid w:val="9B1C34ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14516,51 +14537,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-vazquez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6270-0166" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091535395" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/vazquez_e_2 " TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095513v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kratz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jehel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tatin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vazquez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2025.107650" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686949v4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bect" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03835704v7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ait Abdelmalek-Lomenech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabridon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2024.2394475" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04578958v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhasish Basak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janushan Christy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Audiat-Perrin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Sanaa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/fmj.5.109502" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04823814v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tenenhaus-Aziza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2024.100318" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03285513v5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Feliot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1444710" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02902333v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Stroh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Demeyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fischer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marquis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2021.1935324" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01568843v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2017.03.059" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207679v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-016-0427-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253706v4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1078276" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641108v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevalier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginsbourger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2013.860918" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00689580v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9241-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00464296v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimad El Habachi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Conil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hadjem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Wong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/55/7/006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505001v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Bilicz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Gyimothy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Pavo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2043418" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00217562v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2010.04.018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561240v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/255/1/012003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381468v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640910958964" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-Z6HXNJ96-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354262v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Villemonteix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Walter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-008-9354-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446227v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Egea" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Banga" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354656v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryan Sidorkiewicz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-008-9313-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278188v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/135/1/012100" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257729v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fleury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2005.861498" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04634707v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pion" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723966v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Van Do" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Quoc Long" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723963v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Tran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Long Tran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Keller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaniav Kamary" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501097v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910458v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910443v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04322680v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04371085v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871627v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03591555v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03715755v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03694921v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03119528v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95470-3_9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03158700v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barracosa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Morin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dutrieux Baraffe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.1946" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03096722v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Zio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cannamela" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.260" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02490981v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Veiga" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03096610v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Fournel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03170038v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02475345v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Baraffe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Malarange" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02299402v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03097096v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01874519v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13709-0_45" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01569604v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377722v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Guennec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01590748v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03113483v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01569037v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01312988v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377732v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sueur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377761v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377795v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163565v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dutrieux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delille Gauthier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170137v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19084-6_24" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01322564v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163632v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis G&#233;rossier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mongellaz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01078397v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01057322v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Liu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mabille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00846747v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933660v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00846727v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00669170v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benassi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00715316v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690675v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00756461v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Georgin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ismail" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brusquet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00717195v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34413-8_24" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00643159v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00607816v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25566-3_13" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00639430v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00524199v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gati" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440827v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2410-0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00482544v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00482541v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00524205v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdehamid Hadjem" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00524214v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494767v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couplet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pasanisi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00482518v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365339v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bilicz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gyimothy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pavo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00422245v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365368v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00368158v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446202v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00422239v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447736v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438557v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00368152v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00422283v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441759v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289568v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Germain-Renaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colling" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104089v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00273818v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vinet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00270274v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00252148v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2007.4434190" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00259278v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256148v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Piera-Martinez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216153v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257724v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257754v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kielbasa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279071v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369893v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299767v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alves" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306567v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alves" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299837v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191585v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04370899v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999654v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammed Achhab" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clouteau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Mesri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03694867v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715857v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04017197v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03018559v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03022267v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02481410v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01331171v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01323031v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103724v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490455v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stroh" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demeyer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fischer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813274303_0035" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504952v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01323028v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111516v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05400282v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03714535v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205120v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010199v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01266334v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03277561v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-vazquez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6270-0166" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091535395" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/vazquez_e_2 " TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=gyx2-dkAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095513v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kratz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jehel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tatin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vazquez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2025.107650" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686949v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bect" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03835704v7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ait Abdelmalek-Lomenech" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabridon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2024.2394475" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04578958v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhasish Basak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janushan Christy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Audiat-Perrin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Sanaa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/fmj.5.109502" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04823814v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tenenhaus-Aziza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2024.100318" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03285513v5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Feliot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1444710" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02902333v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Stroh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Demeyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fischer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marquis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2021.1935324" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207679v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-016-0427-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253706v4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1078276" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01568843v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2017.03.059" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641108v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevalier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginsbourger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2013.860918" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00689580v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9241-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00217562v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2010.04.018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561240v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Bilicz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Gyimothy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/255/1/012003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00464296v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimad El Habachi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Conil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hadjem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Wong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/55/7/006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505001v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Pavo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2043418" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354262v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Villemonteix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Walter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-008-9354-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446227v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Egea" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Banga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354656v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryan Sidorkiewicz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-008-9313-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381468v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640910958964" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-Z6HXNJ96-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278188v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/135/1/012100" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257729v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fleury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2005.861498" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04634707v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pion" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723966v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Van Do" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Quoc Long" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723963v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Tran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Long Tran" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Keller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaniav Kamary" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910458v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501097v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910443v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04322680v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04371085v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871627v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03591555v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03715755v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03694921v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03158700v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barracosa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Morin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dutrieux Baraffe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.1946" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02490981v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Veiga" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03096722v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Zio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cannamela" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.260" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03096610v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Fournel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03170038v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03119528v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95470-3_9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02475345v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Baraffe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Malarange" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02299402v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03097096v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01874519v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13709-0_45" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377722v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Guennec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01590748v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03113483v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01569037v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01569604v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377795v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01312988v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377732v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sueur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377761v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163565v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dutrieux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delille Gauthier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170137v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19084-6_24" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01322564v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163632v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis G&#233;rossier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mongellaz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01078397v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01057322v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Liu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mabille" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933660v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00846727v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00846747v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00715316v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00669170v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benassi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690675v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00756461v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Georgin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ismail" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brusquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00717195v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34413-8_24" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00607816v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25566-3_13" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00639430v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00643159v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00524205v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdehamid Hadjem" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gati" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00482541v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00524214v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494767v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couplet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pasanisi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00482518v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00524199v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440827v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2410-0" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00482544v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00422245v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365368v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bilicz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gyimothy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00368158v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00422239v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447736v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446202v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438557v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00368152v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00422283v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441759v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365339v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pavo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00273818v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vinet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00270274v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104089v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289568v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Germain-Renaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colling" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00252148v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2007.4434190" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00259278v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256148v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Piera-Martinez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216153v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257724v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257754v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kielbasa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279071v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369893v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306567v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alves" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299767v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alves" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299837v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191585v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04370899v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999654v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammed Achhab" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clouteau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Mesri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715857v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04017197v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03694867v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03018559v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03022267v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02481410v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01331171v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01323031v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103724v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490455v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stroh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demeyer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fischer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813274303_0035" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504952v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01323028v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111516v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05400282v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03714535v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205120v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010199v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01266334v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03277561v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>