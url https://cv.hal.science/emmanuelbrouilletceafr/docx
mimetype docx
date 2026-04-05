--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (75)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (73)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -632,9337 +632,9073 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal multimodal MRI characterization of a knock-in mouse model of Huntington’s disease reveals early gray and white matter alterations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extreme conservation of the poly-glutamine tract in huntingtin is related to neurodevelopmental functions: the “better” may become the “enemy of the good” in the course of evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddac036⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (2), pp.266-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41418-021-00927-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246453v1</w:t>
+                <w:t xml:space="preserve">hal-04312713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered activity-regulated H3K9 acetylation at TGF-beta signaling genes during egocentric memory in Huntington’s disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles Decraene</w:t>
+                <w:t xml:space="preserve">Longitudinal multimodal MRI characterization of a knock-in mouse model of Huntington’s disease reveals early gray and white matter alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Célestine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Palombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dhenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pneurobio.2022.102363⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddac036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312650v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03787296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive astrocytes promote proteostasis in Huntington's disease through the JAK2-STAT3 pathway</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Derbois</w:t>
+                <w:t xml:space="preserve">Longitudinal multimodal MRI characterization of a knock-in mouse model of Huntington’s disease reveals early gray and white matter alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Célestine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Palombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dhenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awac068/6550082⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (21), pp.3581-3596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddac036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03872742v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal multimodal MRI characterization of a knock-in mouse model of Huntington’s disease reveals early gray and white matter alterations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Humbert</w:t>
+                <w:t xml:space="preserve">Altered activity-regulated H3K9 acetylation at TGF-beta signaling genes during egocentric memory in Huntington’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alcalá-Vida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Decraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddac036⟩</w:t>
+              <w:t xml:space="preserve">Progress in Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 219, pp.102363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pneurobio.2022.102363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312686v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered activity-regulated H3K9 acetylation at TGF-beta signaling genes during egocentric memory in Huntington’s disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles Decraene</w:t>
+                <w:t xml:space="preserve">Precision machine learning to understand micro-RNA regulation in neurodegenerative diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Mégret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloé Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maialen Arrieta Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Thanh-Yen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pneurobio.2022.102363⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, pp.914830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnmol.2022.914830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850389v1</w:t>
+                <w:t xml:space="preserve">hal-04312610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal multimodal MRI characterization of a knock-in mouse model of Huntington’s disease reveals early gray and white matter alterations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Humbert</w:t>
+                <w:t xml:space="preserve">Time-Course of Alterations in the Endocannabinoid System after Viral-Mediated Overexpression of α-Synuclein in the Rat Brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis-Pierre Bemelmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Joséphine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Declan P Mckernan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddac036⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (2), pp.507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27020507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03787296v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme conservation of the poly-glutamine tract in huntingtin is related to neurodevelopmental functions: the “better” may become the “enemy of the good” in the course of evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Longitudinal multimodal MRI characterization of a knock-in mouse model of Huntington’s disease reveals early gray and white matter alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Célestine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Palombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dhenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41418-021-00927-4⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (21), pp.3581-3596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddac036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312713v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision machine learning to understand micro-RNA regulation in neurodegenerative diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thi-Thanh-Yen Nguyen</w:t>
+                <w:t xml:space="preserve">Reactive astrocytes promote proteostasis in Huntington's disease through the JAK2-STAT3 pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurene Abjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Ben Haim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Riquelme-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gipchtein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Derbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnmol.2022.914830⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awac068/6550082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312610v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03872742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Course of Alterations in the Endocannabinoid System after Viral-Mediated Overexpression of α-Synuclein in the Rat Brain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis-Pierre Bemelmans</w:t>
+                <w:t xml:space="preserve">THY-Tau22 mouse model accumulates more tauopathy at late stage of the disease in response to microglia deactivation through TREM2 deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vautheny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Duwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennaëlle Aurégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Joséphine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Declan P Mckernan</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 155, pp.105398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2021.105398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules27020507⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04419946v1</w:t>
+                <w:t xml:space="preserve">inserm-03366724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Small Molecule Alpha-Synuclein Aggregator, FN075, Enhances Alpha-Synuclein Pathology in Subclinical AAV Rat Models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jörgen Ådén</w:t>
+                <w:t xml:space="preserve">SCA7 Mouse Cerebellar Pathology Reveals Preferential Downregulation of Key Purkinje Cell-Identity Genes and Shared Disease Signature with SCA1 and SCA2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Niewiadomska-Cimicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fredrik Almqvist</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis-Pierre Bemelmans</w:t>
+                <w:t xml:space="preserve">Frédéric Doussau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Keime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom11111685⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (22), pp.4910-4936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1882-20.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444836v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuronal tau species transfer to astrocytes and induce their loss according to tau aggregation state</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Broad Influence of Mutant Ataxin-3 on the Proteome of the Adult Brain, Young Neurons, and Axons Reveals Central Molecular Processes and Biomarkers in SCA3/MJD Using Knock-In Mouse Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie D’orange</w:t>
+                <w:t xml:space="preserve">Kalina Wiatr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Augustin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gwénaelle Aurégan</w:t>
+                <w:t xml:space="preserve">Łukasz Marczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awab011⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnmol.2021.658339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03385148v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete spatial characterisation of N-glycosylation upon striatal neuroinflammation in the rodent brain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Small Molecule Alpha-Synuclein Aggregator, FN075, Enhances Alpha-Synuclein Pathology in Subclinical AAV Rat Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew G Cairns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Lúcia Rebelo</w:t>
+                <w:t xml:space="preserve">Jörgen Ådén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Gubinelli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
+                <w:t xml:space="preserve">Fredrik Almqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis-Pierre Bemelmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12974-021-02163-6⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.1685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom11111685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04470933v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCA7 Mouse Cerebellar Pathology Reveals Preferential Downregulation of Key Purkinje Cell-Identity Genes and Shared Disease Signature with SCA1 and SCA2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Niewiadomska-Cimicka</w:t>
+                <w:t xml:space="preserve">Neuronal tau species transfer to astrocytes and induce their loss according to tau aggregation state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasie Maté de Gérando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie D’orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Doussau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Perot</w:t>
+                <w:t xml:space="preserve">Emma Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Joséphine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Celine Keime</w:t>
+                <w:t xml:space="preserve">Gwénaelle Aurégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 41 (22), pp.4910-4936. </w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (4), pp.1167-1182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1882-20.2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/brain/awab011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378998v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03385148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broad Influence of Mutant Ataxin-3 on the Proteome of the Adult Brain, Young Neurons, and Axons Reveals Central Molecular Processes and Biomarkers in SCA3/MJD Using Knock-In Mouse Model</w:t>
+                <w:t xml:space="preserve">Complete spatial characterisation of N-glycosylation upon striatal neuroinflammation in the rodent brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalina Wiatr</w:t>
+                <w:t xml:space="preserve">Ana Lúcia Rebelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Łukasz Marczak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Pérot</w:t>
+                <w:t xml:space="preserve">Francesco Gubinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Roost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnmol.2021.658339⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (1), pp.116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12974-021-02163-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246406v1</w:t>
+                <w:t xml:space="preserve">cea-04470933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THY-Tau22 mouse model accumulates more tauopathy at late stage of the disease in response to microglia deactivation through TREM2 deficiency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Hérard</w:t>
+                <w:t xml:space="preserve">The C-Terminal Domain of LRRK2 with the G2019S Substitution Increases Mutant A53T α-Synuclein Toxicity in Dopaminergic Neurons In Vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Cresto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Gubinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Roost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (13), pp.6760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22136760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2021.105398⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-03366724v1</w:t>
+                <w:t xml:space="preserve">hal-03452142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The C-Terminal Domain of LRRK2 with the G2019S Substitution Increases Mutant A53T α-Synuclein Toxicity in Dopaminergic Neurons In Vivo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The C-terminal domain of LRRK2 with the G2019S mutation is sufficient to produce neurodegeneration of dopaminergic neurons in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Cresto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Cresto</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camille Gardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Gubinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pauline Roost</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 134, pp. 104614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2019.104614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22136760⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03452142v1</w:t>
+                <w:t xml:space="preserve">hal-04476988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The C-terminal domain of LRRK2 with the G2019S mutation is sufficient to produce neurodegeneration of dopaminergic neurons in vivo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elsa Diguet</w:t>
+                <w:t xml:space="preserve">Complex roles for reactive astrocytes in the triple transgenic mouse model of Alzheimer disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Ceyzériat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Saint-Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 90, pp.135-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2020.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2019.104614⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03043360v1</w:t>
+                <w:t xml:space="preserve">cea-03023752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The C-terminal domain of LRRK2 with the G2019S mutation is sufficient to produce neurodegeneration of dopaminergic neurons in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Cresto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Cresto</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camille Gardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Gubinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 134, pp. 104614. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+              <w:t xml:space="preserve">, 2020, 134, pp.104614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nbd.2019.104614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04476988v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex roles for reactive astrocytes in the triple transgenic mouse model of Alzheimer disease.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Petit</w:t>
+                <w:t xml:space="preserve">Complementarity of gluCEST and $^1$H‐MRS for the study of mouse models of Huntington's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie de Longprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Trovero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (7), pp.e4301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.4301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2020.02.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-03023752v1</w:t>
+                <w:t xml:space="preserve">hal-03043297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iatrogenic transmission of Alzheimer's disease: Evidence based on experimental inoculation of Alzheimer's brains into a primate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">James Koch</w:t>
+                <w:t xml:space="preserve">Impairment of Glycolysis-Derived l-Serine Production in Astrocytes Contributes to Cognitive Deficits in Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Le Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Maugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Veran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Jégo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/alz.042957⟩</w:t>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (3), pp.503-517.e8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2020.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453400v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989009v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementarity of gluCEST and $^1$H‐MRS for the study of mouse models of Huntington's disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Valette</w:t>
+                <w:t xml:space="preserve">Iatrogenic transmission of Alzheimer's disease: Evidence based on experimental inoculation of Alzheimer's brains into a primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dhenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐sophie Herard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nbm.4301⟩</w:t>
+              <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (S2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/alz.042957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043297v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impairment of Glycolysis-Derived l-Serine Production in Astrocytes Contributes to Cognitive Deficits in Alzheimer’s Disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Encephalopathy induced by Alzheimer brain inoculation in a non-human primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Le Douce</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Jégo</w:t>
+                <w:t xml:space="preserve">Suzanne Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James E Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-019-0771-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmet.2020.02.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02989009v2</w:t>
+                <w:t xml:space="preserve">hal-02391937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encephalopathy induced by Alzheimer brain inoculation in a non-human primate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What is gained or ‘lost in translation’ in Huntington’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Merienne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 142 (10), pp.2900-2902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awz274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40478-019-0771-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02391937v1</w:t>
+                <w:t xml:space="preserve">hal-03058364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is gained or ‘lost in translation’ in Huntington’s disease</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diffusion-weighted magnetic resonance spectroscopy enables cell-specific monitoring of astrocyte reactivity $in\ vivo$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Ligneul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Palombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Hernández-Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Angeles Carrillo-de Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 191, pp.457-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2019.02.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awz274⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03058364v1</w:t>
+                <w:t xml:space="preserve">cea-02155405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion-weighted magnetic resonance spectroscopy enables cell-specific monitoring of astrocyte reactivity $in\ vivo$</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Flament</w:t>
+                <w:t xml:space="preserve">Optogenetic Tractography for anatomo-functional characterization of cortico-subcortical neural circuits in non-human primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Senova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Dauguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H J Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G P Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.3362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-21486-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2019.02.046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02155405v1</w:t>
+                <w:t xml:space="preserve">hal-04474162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The striatal kinase DCLK3 produces neuroprotection against mutant huntingtin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Francelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie de Longprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Angeles Carrillo-de Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 141 (5), pp.1434-1454. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/brain/awy057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optogenetic Tractography for anatomo-functional characterization of cortico-subcortical neural circuits in non-human primates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G P Dugué</w:t>
+                <w:t xml:space="preserve">The unlikely partnership between LRRK 2 and α‐synuclein in Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Cresto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Gubinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐claude Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Liot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (3), pp.339-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.14182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-21486-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04474162v1</w:t>
+                <w:t xml:space="preserve">hal-04476987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unlikely partnership between LRRK 2 and α‐synuclein in Parkinson's disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Liot</w:t>
+                <w:t xml:space="preserve">Modulation of astrocyte reactivity improves functional deficits in mouse models of Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Ceyzériat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Ben Haim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.1047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-018-0606-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ejn.14182⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04476987v1</w:t>
+                <w:t xml:space="preserve">hal-02074082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiating tangle formation reduces acute toxicity of soluble tau species in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie D’orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Auregan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Cheramy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Gaudin-Guérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 141 (2), pp.535-549. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/brain/awx342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02074052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of astrocyte reactivity improves functional deficits in mouse models of Alzheimer’s disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy defects in Huntington's disease: Why “in vivo” evidence matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Liot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 483, pp.1084 - 1095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2016.09.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40478-018-0606-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02074082v1</w:t>
+                <w:t xml:space="preserve">cea-01752431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy defects in Huntington's disease: Why “in vivo” evidence matters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Flament</w:t>
+                <w:t xml:space="preserve">Contribution of neuroepigenetics to Huntington’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Francelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Outeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Merienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2016.09.065⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2017.00017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04476989v1</w:t>
+                <w:t xml:space="preserve">cea-01751739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging and spectroscopic approaches to probe brain energy metabolism dysregulation in neurodegenerative diseases</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Altered enhancer transcription underlies Huntington’s disease striatal transcriptional signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Keime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie de Longprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0271678X17697989⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (Article number: 42875), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep42875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539753v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01751880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Neuroepigenetics to Huntington’s Disease</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coupling of D2R Short but not D2R Long receptor isoform to the Rho/ROCK signaling pathway renders striatal neurons vulnerable to mutant huntingtin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Caboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galan-Rodriguez Beatriz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Elodie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel ; Déglon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betuing Sandrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2017.00017⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (1), pp.198-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.13415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01751739v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Neuroepigenetics to Huntington’s Disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tiago Outeiro</w:t>
+                <w:t xml:space="preserve">Imaging and spectroscopic approaches to probe brain energy metabolism dysregulation in neurodegenerative diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bonvento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mochel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Merienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2017.00017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (6), pp.1927-1943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0271678X17697989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060269v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy defects in Huntington's disease: Why “in vivo” evidence matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Liot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 483, pp.1084 - 1095. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 483 (4), pp.1084-1095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2016.09.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2016.09.065⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01752431v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered enhancer transcription underlies Huntington’s disease striatal transcriptional signature</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lotz</w:t>
+                <w:t xml:space="preserve">In vivo imaging of brain glutamate defects in a knock-in mouse model of Huntington's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Francelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Angeles Carrillo-de Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie de Longprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gipchtein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep42875⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139, pp.53-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01751880v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02397809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of D2R Short but not D2R Long receptor isoform to the Rho/ROCK signaling pathway renders striatal neurons vulnerable to mutant huntingtin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Betuing Sandrine</w:t>
+                <w:t xml:space="preserve">New paradigm to assess brain cell morphology by diffusion-weighted MR spectroscopy in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Palombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Ligneul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Najac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Le Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejn.13415⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (24), pp.6671-6676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1504327113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365878v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02155309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a “metabolically inactive” inorganic phosphate pool in adenosine triphosphate synthase reaction using localized 31P saturation transfer magnetic resonance spectroscopy in the rat brain at 11.7 T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (9), pp.1513-1518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0271678X16657095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02155315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New paradigm to assess brain cell morphology by diffusion-weighted MR spectroscopy in vivo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Flament</w:t>
+                <w:t xml:space="preserve">Coupling of D2R Short but not D2R Long receptor isoform to the Rho/ROCK signaling pathway renders striatal neurons vulnerable to mutant huntingtin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Galan-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Déglon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Betuing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1504327113⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.198-206 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.13415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02155309v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo imaging of brain glutamate defects in a knock-in mouse model of Huntington's disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pauline Gipchtein</w:t>
+                <w:t xml:space="preserve">Synaptic scaling up in medium spiny neurons of aged BACHD mice: A slow-progression model of Huntington's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Gubellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Merienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Boussicault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.06.023⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86, pp.131-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2015.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02397809v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of D2R Short but not D2R Long receptor isoform to the Rho/ROCK signaling pathway renders striatal neurons vulnerable to mutant huntingtin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Betuing</w:t>
+                <w:t xml:space="preserve">Age-associated evolution of plasmatic amyloid in mouse lemur primates: relationship with intracellular amyloid deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olène Dorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Malgorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Epelbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejn.13415⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (1), pp.149-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2014.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396567v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02291873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synaptic scaling up in medium spiny neurons of aged BACHD mice: A slow-progression model of Huntington's disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Petit</w:t>
+                <w:t xml:space="preserve">The Neuroprotective Agent CNTF Decreases Neuronal Metabolites in the Rat Striatum: An $in\ Vivo$ Multimodal Magnetic Resonance Imaging Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Angeles Carrillo-de Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bramoullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Ben Haim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Guillermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2015.10.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (6), pp.917-921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/jcbfm.2015.48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03584029v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02168367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Striatal long noncoding RNA Abhd11os is neuroprotective against an N-terminal fragment of mutant huntingtin in vivo.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">The striatal long noncoding RNA Abhd11os is neuroprotective against an N-terminal fragment of mutant huntingtin in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Francelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Bernay</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.1601.e7-16. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+              <w:t xml:space="preserve">, 2015, 36 (3), pp.1601.e7-1601.e16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2014.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465910v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-associated evolution of plasmatic amyloid in mouse lemur primates: relationship with intracellular amyloid deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Epelbaum</w:t>
+                <w:t xml:space="preserve">Striatal long noncoding RNA Abhd11os is neuroprotective against an N-terminal fragment of mutant huntingtin in vivo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Francelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Galvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 36 (1), pp.149-156. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2014.07.017⟩</w:t>
+              <w:t xml:space="preserve">, 2015, pp.1601.e7-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2014.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02291873v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Neuroprotective Agent CNTF Decreases Neuronal Metabolites in the Rat Striatum: An $in\ Vivo$ Multimodal Magnetic Resonance Imaging Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Guillermier</w:t>
+                <w:t xml:space="preserve">Impaired brain energy metabolism in the BACHD mouse model of Huntington's disease: critical role of astrocyte-neuron interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Boussicault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Calingasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Malgorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 35 (6), pp.917-921. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/jcbfm.2015.48⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 34 (9), pp.1500-1510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/jcbfm.2014.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02168367v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The striatal long noncoding RNA Abhd11os is neuroprotective against an N-terminal fragment of mutant huntingtin in vivo</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurie Galvan</w:t>
+                <w:t xml:space="preserve">SET translocation is associated with increase in caspase cleaved amyloid precursor protein in CA1 of Alzheimer and Down syndrome patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Facchinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Contremoulins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Bernay</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Déglon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2014.11.014⟩</w:t>
+              <w:t xml:space="preserve">Neurobiol Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (5), pp.958-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2013.08.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459770v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SET translocation is associated with increase in caspase cleaved amyloid precursor protein in CA1 of Alzheimer and Down syndrome patients.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Possible involvement of self-defense mechanisms in the preferential vulnerability of the striatum in Huntington's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Francelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Galvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiol Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2013.08.039⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2014.00295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00946234v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible involvement of self-defense mechanisms in the preferential vulnerability of the striatum in Huntington's disease</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">IRC-082451, a novel multitargeting molecule, reduces L-DOPA-induced dyskinesias in MPTP Parkinsonian primates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Aron Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Spinnewyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Malgorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncel.2014.00295⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.e52680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0052680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459873v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00857944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired brain energy metabolism in the BACHD mouse model of Huntington's disease: critical role of astrocyte-neuron interactions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">A role of mitochondrial complex II defects in genetic models of Huntington's disease expressing N-terminal fragments of mutant huntingtin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Damiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Malgorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilena d'Aurelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/jcbfm.2014.110⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (19), pp.3869-3882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddt242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545792v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRC-082451, a novel multitargeting molecule, reduces L-DOPA-induced dyskinesias in MPTP Parkinsonian primates.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Malgorn</w:t>
+                <w:t xml:space="preserve">Ectosomes: a new mechanism for non-exosomal secretion of tau protein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bégard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Caillierez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (1), pp.e52680. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0052680⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 9 (6), pp.e100760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0100760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00857944v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01181185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ectosomes: a new mechanism for non-exosomal secretion of tau protein.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Delattre</w:t>
+                <w:t xml:space="preserve">Capucin does not modify the toxicity of a mutant Huntingtin fragment in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Galvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nad'A Lepejová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Malgorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Guillermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0100760⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (8), pp.1845.e5-1845.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2012.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01181185v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A role of mitochondrial complex II defects in genetic models of Huntington's disease expressing N-terminal fragments of mutant huntingtin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Nrf2 pathway as a potential therapeutic target for Huntington disease. A commentary on “Triterpenoids CDDO-ethyl amide and CDDO-trifluoroethyl amide improve the behavioral phenotype and brain pathology in a transgenic mouse model of Huntington disease”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Escartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddt242⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (2), pp.144-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2010.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459752v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02168439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucin does not modify the toxicity of a mutant Huntingtin fragment in vivo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Mitochondria in Huntington's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Damiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Déglon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2012.01.009⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1802 (1), pp.52-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2009.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02459764v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondria in Huntington's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Damiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Déglon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 1802 (1), pp.52-61. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+              <w:t xml:space="preserve">, 2009, 1802 (1), pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbadis.2009.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459756v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nrf2 pathway as a potential therapeutic target for Huntington disease. A commentary on “Triterpenoids CDDO-ethyl amide and CDDO-trifluoroethyl amide improve the behavioral phenotype and brain pathology in a transgenic mouse model of Huntington disease”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Normal Aging Modulates the Neurotoxicity of Mutant Huntingtin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Escartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2010.04.009⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (2), pp.e4637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0004637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">cea-02168439v1</w:t>
+                <w:t xml:space="preserve">cea-02290598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering new bioactive neuropeptides in the striatum secretome using in vivo microdialysis and versatile proteomics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vilém Guryca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Emadali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8 (5), pp.946-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/mcp.M800501-MCP200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00410894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normal Aging Modulates the Neurotoxicity of Mutant Huntingtin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bizat</w:t>
+                <w:t xml:space="preserve">Dopamine Gene Therapy for Parkinson’s Disease in a Nonhuman Primate Without Associated Dyskinesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béchir Jarraya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Scott Ralph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bonvento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.3000130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0004637⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02290598v1</w:t>
+                <w:t xml:space="preserve">hal-03978589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondria in Huntington's disease</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantitative gene expression profiling of mouse brain regions reveals differential transcripts conserved in human and affected in disease models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Caudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Dossat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2009.07.012⟩</w:t>
+              <w:t xml:space="preserve">Physiological Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (2), pp.170-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00125.2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00543005v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00275419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopamine Gene Therapy for Parkinson’s Disease in a Nonhuman Primate Without Associated Dyskinesia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IGF-1 exacerbates the neurotoxicity of the mitochondrial inhibitor 3NP in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Escartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis-Pierre Bemelmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hantraye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scitranslmed.3000130⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 425 (3), pp.167-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2007.08.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03978589v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02290618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative gene expression profiling of mouse brain regions reveals differential transcripts conserved in human and affected in disease models.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Dossat</w:t>
+                <w:t xml:space="preserve">Haloperidol protects striatal neurons from dysfunction induced by mutated huntingtin in vivo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Deyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Betuing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00125.2007⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29 (1), pp.22-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2007.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00275419v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00181915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haloperidol protects striatal neurons from dysfunction induced by mutated huntingtin in vivo.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Betuing</w:t>
+                <w:t xml:space="preserve">Activation of Astrocytes by CNTF Induces Metabolic Plasticity and Increases Resistance to Metabolic Insults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Escartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delzescaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2007.07.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (27), pp.7094-7104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0174-07.2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00181915v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02290623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of Astrocytes by CNTF Induces Metabolic Plasticity and Increases Resistance to Metabolic Insults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Brain mitochondrial defects amplify intracellular [Ca2+] rise and neurodegeneration but not Ca2+ entry during NMDA receptor activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Jacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Trioulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cosker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Escartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Delzescaux</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0174-07.2007⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20(7), pp.1021-1023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.05-5085fje⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02290623v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00103460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IGF-1 exacerbates the neurotoxicity of the mitochondrial inhibitor 3NP in rats</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hantraye</w:t>
+                <w:t xml:space="preserve">CA150 expression delays striatal cell death in overexpression and knock-in conditions for mutant huntingtin neurotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Arango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Holbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dania Zala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2007.08.031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26 (17), pp.4649 - 4659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.5409-05.2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02290618v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CA150 expression delays striatal cell death in overexpression and knock-in conditions for mutant huntingtin neurotoxicity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dania Zala</w:t>
+                <w:t xml:space="preserve">Insulin growth factor-1 protects against excitotoxicity in the rat striatum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Escartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis-Pierre Bemelmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hantraye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.5409-05.2006⟩</w:t>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 15 (14), pp.2251-2254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00001756-200410050-00022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666883v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02290615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain mitochondrial defects amplify intracellular [Ca2+] rise and neurodegeneration but not Ca2+ entry during NMDA receptor activation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+                <w:t xml:space="preserve">Calpain is a major cell death effector in selective striatal degeneration induced $in\ vivo$ by 3-nitropropionate: implications for Huntington's disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Hermel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Jacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bizat</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Créminon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 23 (12), pp.5020-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00103460v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02290630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin growth factor-1 protects against excitotoxicity in the rat striatum</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">$In\ Vivo$ Calpain/Caspase Cross-talk during 3-Nitropropionic Acid-induced Striatal Degeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Hermel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Jacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Créminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/00001756-200410050-00022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 278 (44), pp.43245-43253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M305057200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02290615v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02290633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$In\ Vivo$ Calpain/Caspase Cross-talk during 3-Nitropropionic Acid-induced Striatal Degeneration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Créminon</w:t>
+                <w:t xml:space="preserve">The Mitochondrial Toxin 3-Nitropropionic Acid Induces Striatal Neurodegeneration via a c-Jun N-Terminal Kinase/c-Jun Module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Vanhoutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (6), pp.2174-2184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.22-06-02174.2002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M305057200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02290633v1</w:t>
+                <w:t xml:space="preserve">hal-02372666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calpain is a major cell death effector in selective striatal degeneration induced $in\ vivo$ by 3-nitropropionate: implications for Huntington's disease.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Créminon</w:t>
+                <w:t xml:space="preserve">Corticostriatopallidal Neuroprotection by Adenovirus-Mediated Ciliary Neurotrophic Factor Gene Transfer in a Rat Model of Progressive Striatal Degeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mittoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ouary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Monville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lisovoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 23 (12), pp.5020-30</w:t>
+              <w:t xml:space="preserve">, 2002, 22 (11), pp.4478-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02290630v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02290628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mitochondrial Toxin 3-Nitropropionic Acid Induces Striatal Neurodegeneration via a c-Jun N-Terminal Kinase/c-Jun Module</w:t>
-[...190 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perseverative behavior underlying attentional set-shifting deficits in rats chronically treated with the neurotoxin 3-nitropropionic acid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Poyot</w:t>
-[...51 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Nicole El Massioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ouary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole El Massioui</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Chéruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hantraye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 172 (1), pp.172-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/exnr.2001.7766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01467542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9972,147 +9708,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex roles for reactive astrocytes in the triple transgenic mouse model of Alzheimer disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Ceyzériat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Guillemaud</w:t>
+                <w:t xml:space="preserve">Thomas Saint-Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Ceyzériat</w:t>
+                <w:t xml:space="preserve">Karine Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Saint-Georges</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fanny Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02392438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10122,168 +9858,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The newly identified striatal marker Doublecortin-like kinase 3 (Dclk3) may be a molecular determinant of striatal vulnerability in Huntington’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Francelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Galvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Francelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurie Galvan</w:t>
+                <w:t xml:space="preserve">G. Liot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M de Chaldée d'Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFN 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, SAN DIEGO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId335"/>
+      <w:footerReference w:type="default" r:id="rId333"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10430,51 +10166,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04938607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Longprez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gaillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Decraene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Keime" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf042" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400325v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste P&#233;rot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Niewiadomska-Cimicka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brouillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Trottier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296790" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312671v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Abjean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ben Haim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Riquelme-Perez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gipchtein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derbois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac068" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312700v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duwat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;al" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vautheny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Aur&#233;gan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Jos&#233;phine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2023.106116" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246453v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina C&#233;lestine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Palombo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dhenain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Humbert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddac036" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312650v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alcal&#225;-Vida" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lotz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brul&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Seguin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2022.102363" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03872742v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac068/6550082" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850389v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787296v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312713v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-021-00927-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312610v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile M&#233;gret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Mendoza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Arrieta Lobo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thanh-Yen Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2022.914830" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419946v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Kelly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis-Pierre Bemelmans" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan P Mckernan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27020507" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444836v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew G Cairns" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rgen &#197;d&#233;n" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Almqvist" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11111685" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03385148v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasie Mat&#233; de G&#233;rando" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie D&#8217;orange" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Augustin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Aur&#233;gan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awab011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04470933v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#250;cia Rebelo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gubinelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roost" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-021-02163-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378998v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doussau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1882-20.2021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246406v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Wiatr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Marczak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2021.658339" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366724v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie H&#233;rard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2021.105398" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452142v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cresto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gardier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22136760" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043360v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Diguet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2019.104614" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476988v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03023752v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Guillemaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Ceyz&#233;riat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Saint-Georges" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cambon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Petit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2020.02.010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453400v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lam" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gary" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Herard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Koch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.042957" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043297v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my P&#233;pin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Trovero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Valette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4301" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989009v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Douce" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Maugard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veran" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Matos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick J&#233;go" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.02.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391937v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Herard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Koch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-019-0771-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058364v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Merienne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz274" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02155405v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ligneul" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Hern&#225;ndez-Garz&#243;n" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angeles Carrillo-de Sauvage" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.02.046" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074093v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Galvan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Francelle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awy057" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474162v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Senova" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Poupon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dauguet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J Stewart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G P Dugu&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21486-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476987v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claude Gaillard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Liot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14182" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02074052v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Auregan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Cheramy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gaudin-Gu&#233;rif" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lieger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awx342" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074082v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denizot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Pommier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-018-0606-1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476989v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2016.09.065" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09RP3GMB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01539753v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonvento" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mochel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X17697989" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01751739v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Outeiro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00017" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060269v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01752431v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01751880v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gras" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Anthony" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42875" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365878v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Caboche" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galan-Rodriguez Beatriz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Elodie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel ; D&#233;glon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betuing Sandrine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13415" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02155315v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tiret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X16657095" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02155309v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Najac" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1504327113" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02397809v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.06.023" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01396567v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Galan-Rodriguez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole D&#233;glon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Betuing" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584029v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rocher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gubellini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merienne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Boussicault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2015.10.016" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14VLN5HG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465910v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2014.11.014" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02291873v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Roy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cardoso" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ol&#232;ne Dorieux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Malgorn" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Epelbaum" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2014.07.017" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02168367v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bramoull&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guillermier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2015.48" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459770v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946234v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Facchinetti" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dorard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Contremoulins" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2013.08.039" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FX0P42B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459873v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2014.00295" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545792v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Calingasan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2014.110" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00857944v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Aron Badin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Spinnewyn" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052680" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181185v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dujardin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine B&#233;gard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Caillierez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Lachaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Delattre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100760" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459752v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Damiano" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena d'Aurelio" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddt242" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459764v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad'A Lepejov&#225;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2012.01.009" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74PJDBZQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459756v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2009.07.012" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02168439v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Escartin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2010.04.009" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RXVNF08-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410894v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vil&#233;m Guryca" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Emadali" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M800501-MCP200" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290598v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bizat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004637" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543005v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978589v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Jarraya" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boulet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scott Ralph" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.3000130" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275419v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brochier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caudy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dossat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00125.2007" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181915v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charvin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roze" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perrin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deyts" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2007.07.028" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290623v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Pierre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Colin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delzescaux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0174-07.2007" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290618v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hantraye" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2007.08.031" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666883v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Arango" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holbert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Zala" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Pearson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5409-05.2006" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103460v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jacquard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Trioulier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cosker" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.05-5085fje" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290615v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200410050-00022" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290633v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hermel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cr&#233;minon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M305057200" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290630v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372666v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vanhoutte" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pag&#232;s" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Besson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.22-06-02174.2002" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290628v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mittoux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ouary" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monville" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lisovoski" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poyot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467542v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole El Massioui" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ouary" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ch&#233;ruel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/exnr.2001.7766" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSQ465Q5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02392438v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534692v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Francelle" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Gaillard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Liot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Chald&#233;e d'Abbas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04938607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Longprez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gaillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Decraene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Keime" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf042" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400325v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste P&#233;rot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Niewiadomska-Cimicka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brouillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Trottier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296790" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312671v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Abjean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ben Haim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Riquelme-Perez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gipchtein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derbois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac068" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312700v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duwat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;al" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vautheny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Aur&#233;gan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Jos&#233;phine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2023.106116" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312713v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-021-00927-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787296v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina C&#233;lestine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Palombo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dhenain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Humbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddac036" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850389v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alcal&#225;-Vida" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lotz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brul&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Seguin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2022.102363" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312610v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile M&#233;gret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Mendoza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Arrieta Lobo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thanh-Yen Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2022.914830" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419946v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Kelly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis-Pierre Bemelmans" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan P Mckernan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27020507" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246453v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03872742v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac068/6550082" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366724v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie H&#233;rard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2021.105398" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378998v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doussau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1882-20.2021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246406v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Wiatr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Marczak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2021.658339" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444836v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew G Cairns" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rgen &#197;d&#233;n" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Almqvist" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11111685" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03385148v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasie Mat&#233; de G&#233;rando" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie D&#8217;orange" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Augustin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Aur&#233;gan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awab011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04470933v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#250;cia Rebelo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gubinelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roost" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-021-02163-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452142v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cresto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gardier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22136760" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476988v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Diguet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2019.104614" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03023752v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Guillemaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Ceyz&#233;riat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Saint-Georges" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cambon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Petit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2020.02.010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043360v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043297v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my P&#233;pin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Trovero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Valette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4301" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989009v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Douce" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Maugard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Matos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick J&#233;go" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.02.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453400v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gary" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Herard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Koch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.042957" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391937v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Herard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Koch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-019-0771-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058364v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Merienne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz274" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02155405v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ligneul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Hern&#225;ndez-Garz&#243;n" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angeles Carrillo-de Sauvage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.02.046" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474162v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Senova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Poupon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dauguet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J Stewart" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G P Dugu&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21486-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074093v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Galvan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Francelle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awy057" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476987v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claude Gaillard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Liot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14182" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074082v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denizot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Pommier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-018-0606-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02074052v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Auregan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Cheramy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gaudin-Gu&#233;rif" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lieger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awx342" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01752431v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2016.09.065" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09RP3GMB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01751739v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Outeiro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00017" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01751880v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gras" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Anthony" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42875" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365878v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Caboche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galan-Rodriguez Beatriz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Elodie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel ; D&#233;glon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betuing Sandrine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13415" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01539753v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonvento" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mochel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X17697989" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476989v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02397809v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.06.023" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02155309v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Najac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1504327113" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02155315v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tiret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X16657095" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01396567v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Galan-Rodriguez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole D&#233;glon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Betuing" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584029v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rocher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gubellini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merienne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Boussicault" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2015.10.016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14VLN5HG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02291873v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Roy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cardoso" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ol&#232;ne Dorieux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Malgorn" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Epelbaum" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2014.07.017" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02168367v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bramoull&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guillermier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2015.48" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459770v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2014.11.014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465910v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545792v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Calingasan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2014.110" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946234v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Facchinetti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dorard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Contremoulins" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2013.08.039" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FX0P42B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459873v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2014.00295" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00857944v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Aron Badin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Spinnewyn" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052680" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459752v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Damiano" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena d'Aurelio" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddt242" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181185v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dujardin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine B&#233;gard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Caillierez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Lachaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Delattre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100760" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459764v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad'A Lepejov&#225;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2012.01.009" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74PJDBZQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02168439v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Escartin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2010.04.009" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RXVNF08-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459756v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2009.07.012" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543005v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290598v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bizat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004637" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410894v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vil&#233;m Guryca" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Emadali" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M800501-MCP200" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978589v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Jarraya" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boulet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scott Ralph" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.3000130" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275419v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brochier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caudy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dossat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00125.2007" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290618v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hantraye" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2007.08.031" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181915v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charvin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roze" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perrin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deyts" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2007.07.028" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290623v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Pierre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Colin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delzescaux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0174-07.2007" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103460v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jacquard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Trioulier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cosker" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.05-5085fje" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666883v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Arango" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holbert" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Zala" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Pearson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5409-05.2006" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290615v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200410050-00022" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290630v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hermel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cr&#233;minon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290633v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M305057200" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372666v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vanhoutte" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pag&#232;s" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Besson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.22-06-02174.2002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290628v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mittoux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ouary" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monville" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lisovoski" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poyot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467542v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole El Massioui" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ouary" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ch&#233;ruel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/exnr.2001.7766" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSQ465Q5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02392438v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534692v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Francelle" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Gaillard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Liot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Chald&#233;e d'Abbas" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>