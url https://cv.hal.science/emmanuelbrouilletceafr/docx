--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (73)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -632,507 +632,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme conservation of the poly-glutamine tract in huntingtin is related to neurodevelopmental functions: the “better” may become the “enemy of the good” in the course of evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Altered activity-regulated H3K9 acetylation at TGF-beta signaling genes during egocentric memory in Huntington’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alcalá-Vida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Decraene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41418-021-00927-4⟩</w:t>
+              <w:t xml:space="preserve">Progress in Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 219, pp.102363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pneurobio.2022.102363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312713v1</w:t>
+                <w:t xml:space="preserve">hal-03850389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal multimodal MRI characterization of a knock-in mouse model of Huntington’s disease reveals early gray and white matter alterations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Célestine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Palombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dhenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Molecular Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/hmg/ddac036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal multimodal MRI characterization of a knock-in mouse model of Huntington’s disease reveals early gray and white matter alterations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Célestine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Palombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dhenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Molecular Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (21), pp.3581-3596. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/hmg/ddac036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered activity-regulated H3K9 acetylation at TGF-beta signaling genes during egocentric memory in Huntington’s disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extreme conservation of the poly-glutamine tract in huntingtin is related to neurodevelopmental functions: the “better” may become the “enemy of the good” in the course of evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neurobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 219, pp.102363. </w:t>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (2), pp.266-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pneurobio.2022.102363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41418-021-00927-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850389v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision machine learning to understand micro-RNA regulation in neurodegenerative diseases</w:t>
               </w:r>
@@ -1403,117 +1403,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal multimodal MRI characterization of a knock-in mouse model of Huntington’s disease reveals early gray and white matter alterations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Célestine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Palombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dhenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Molecular Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (21), pp.3581-3596. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/hmg/ddac036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246453v1</w:t>
@@ -1652,831 +1652,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03872742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THY-Tau22 mouse model accumulates more tauopathy at late stage of the disease in response to microglia deactivation through TREM2 deficiency</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complete spatial characterisation of N-glycosylation upon striatal neuroinflammation in the rodent brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Hérard</w:t>
+                <w:t xml:space="preserve">Ana Lúcia Rebelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Gubinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Roost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2021.105398⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (1), pp.116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12974-021-02163-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03366724v1</w:t>
+                <w:t xml:space="preserve">cea-04470933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCA7 Mouse Cerebellar Pathology Reveals Preferential Downregulation of Key Purkinje Cell-Identity Genes and Shared Disease Signature with SCA1 and SCA2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Celine Keime</w:t>
+                <w:t xml:space="preserve">Broad Influence of Mutant Ataxin-3 on the Proteome of the Adult Brain, Young Neurons, and Axons Reveals Central Molecular Processes and Biomarkers in SCA3/MJD Using Knock-In Mouse Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalina Wiatr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Łukasz Marczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnmol.2021.658339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1882-20.2021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03378998v1</w:t>
+                <w:t xml:space="preserve">hal-04246406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broad Influence of Mutant Ataxin-3 on the Proteome of the Adult Brain, Young Neurons, and Axons Reveals Central Molecular Processes and Biomarkers in SCA3/MJD Using Knock-In Mouse Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Flament</w:t>
+                <w:t xml:space="preserve">SCA7 Mouse Cerebellar Pathology Reveals Preferential Downregulation of Key Purkinje Cell-Identity Genes and Shared Disease Signature with SCA1 and SCA2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Niewiadomska-Cimicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Doussau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Keime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (22), pp.4910-4936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1882-20.2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnmol.2021.658339⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04246406v1</w:t>
+                <w:t xml:space="preserve">hal-03378998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Small Molecule Alpha-Synuclein Aggregator, FN075, Enhances Alpha-Synuclein Pathology in Subclinical AAV Rat Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew G Cairns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörgen Ådén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredrik Almqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis-Pierre Bemelmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (11), pp.1685. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/biom11111685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuronal tau species transfer to astrocytes and induce their loss according to tau aggregation state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasie Maté de Gérando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie D’orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Joséphine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaelle Aurégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (4), pp.1167-1182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/brain/awab011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03385148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete spatial characterisation of N-glycosylation upon striatal neuroinflammation in the rodent brain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pauline Roost</w:t>
+                <w:t xml:space="preserve">THY-Tau22 mouse model accumulates more tauopathy at late stage of the disease in response to microglia deactivation through TREM2 deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vautheny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Duwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennaëlle Aurégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Joséphine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Jan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (1), pp.116. </w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 155, pp.105398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12974-021-02163-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2021.105398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04470933v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03366724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The C-Terminal Domain of LRRK2 with the G2019S Substitution Increases Mutant A53T α-Synuclein Toxicity in Dopaminergic Neurons In Vivo</w:t>
               </w:r>
@@ -2501,64 +2501,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Gubinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Roost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (13), pp.6760. </w:t>
@@ -2635,51 +2635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Gubinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2903,51 +2903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Gubinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3126,338 +3126,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impairment of Glycolysis-Derived l-Serine Production in Astrocytes Contributes to Cognitive Deficits in Alzheimer’s Disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iatrogenic transmission of Alzheimer's disease: Evidence based on experimental inoculation of Alzheimer's brains into a primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dhenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Le Douce</w:t>
+                <w:t xml:space="preserve">Suzanne Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Maugard</w:t>
+                <w:t xml:space="preserve">Charlotte Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Veran</w:t>
+                <w:t xml:space="preserve">Anne‐sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Matos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Jégo</w:t>
+                <w:t xml:space="preserve">James Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmet.2020.02.004⟩</w:t>
+              <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (S2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/alz.042957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989009v2</w:t>
+                <w:t xml:space="preserve">hal-03453400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iatrogenic transmission of Alzheimer's disease: Evidence based on experimental inoculation of Alzheimer's brains into a primate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Dhenain</w:t>
+                <w:t xml:space="preserve">Impairment of Glycolysis-Derived l-Serine Production in Astrocytes Contributes to Cognitive Deficits in Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Le Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Lam</w:t>
+                <w:t xml:space="preserve">Marianne Maugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Gary</w:t>
+                <w:t xml:space="preserve">Julien Veran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐sophie Herard</w:t>
+                <w:t xml:space="preserve">Marco Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Koch</w:t>
+                <w:t xml:space="preserve">Pierrick Jégo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (S2), </w:t>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (3), pp.503-517.e8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/alz.042957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2020.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453400v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989009v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encephalopathy induced by Alzheimer brain inoculation in a non-human primate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3638,51 +3638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion-weighted magnetic resonance spectroscopy enables cell-specific monitoring of astrocyte reactivity $in\ vivo$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Ligneul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Palombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Hernández-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3753,295 +3753,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02155405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optogenetic Tractography for anatomo-functional characterization of cortico-subcortical neural circuits in non-human primates</w:t>
+                <w:t xml:space="preserve">The striatal kinase DCLK3 produces neuroprotection against mutant huntingtin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Senova</w:t>
+                <w:t xml:space="preserve">Laurie Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Poupon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G P Dugué</w:t>
+                <w:t xml:space="preserve">Laetitia Francelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie de Longprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Angeles Carrillo-de Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-21486-8⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 141 (5), pp.1434-1454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awy057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474162v1</w:t>
+                <w:t xml:space="preserve">hal-02074093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The striatal kinase DCLK3 produces neuroprotection against mutant huntingtin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optogenetic Tractography for anatomo-functional characterization of cortico-subcortical neural circuits in non-human primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Senova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Dauguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Galvan</w:t>
+                <w:t xml:space="preserve">H J Stewart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Francelle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maria-Angeles Carrillo-de Sauvage</w:t>
+                <w:t xml:space="preserve">G P Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 141 (5), pp.1434-1454. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.3362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awy057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-21486-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074093v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The unlikely partnership between LRRK 2 and α‐synuclein in Parkinson's disease</w:t>
               </w:r>
@@ -4053,51 +4053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Cresto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Gubinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐claude Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4213,51 +4213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (1), pp.1047. </w:t>
@@ -4295,51 +4295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiating tangle formation reduces acute toxicity of soluble tau species in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie D’orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Auregan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4565,1069 +4565,1081 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01752431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of neuroepigenetics to Huntington’s disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Altered enhancer transcription underlies Huntington’s disease striatal transcriptional signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Keime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie de Longprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2017.00017⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (Article number: 42875), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep42875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01751739v1</w:t>
+                <w:t xml:space="preserve">cea-01751880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered enhancer transcription underlies Huntington’s disease striatal transcriptional signature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Keime</w:t>
+                <w:t xml:space="preserve">Contribution of neuroepigenetics to Huntington’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Francelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Anthony</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tiago Outeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Merienne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (Article number: 42875), </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep42875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2017.00017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01751880v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01751739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of D2R Short but not D2R Long receptor isoform to the Rho/ROCK signaling pathway renders striatal neurons vulnerable to mutant huntingtin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy defects in Huntington's disease: Why “in vivo” evidence matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Liot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejn.13415⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 483 (4), pp.1084-1095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2016.09.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365878v1</w:t>
+                <w:t xml:space="preserve">hal-04476989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging and spectroscopic approaches to probe brain energy metabolism dysregulation in neurodegenerative diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bonvento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Mochel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37 (6), pp.1927-1943. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0271678X17697989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy defects in Huntington's disease: Why “in vivo” evidence matters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Liot</w:t>
+                <w:t xml:space="preserve">Evidence for a “metabolically inactive” inorganic phosphate pool in adenosine triphosphate synthase reaction using localized 31P saturation transfer magnetic resonance spectroscopy in the rat brain at 11.7 T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Tiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Valette</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2016.09.065⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (9), pp.1513-1518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0271678X16657095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04476989v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02155315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo imaging of brain glutamate defects in a knock-in mouse model of Huntington's disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pauline Gipchtein</w:t>
+                <w:t xml:space="preserve">New paradigm to assess brain cell morphology by diffusion-weighted MR spectroscopy in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Palombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Ligneul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Najac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Le Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.06.023⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (24), pp.6671-6676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1504327113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02397809v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02155309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New paradigm to assess brain cell morphology by diffusion-weighted MR spectroscopy in vivo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Flament</w:t>
+                <w:t xml:space="preserve">In vivo imaging of brain glutamate defects in a knock-in mouse model of Huntington's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Francelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Angeles Carrillo-de Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie de Longprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gipchtein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1504327113⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139, pp.53-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02155309v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02397809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a “metabolically inactive” inorganic phosphate pool in adenosine triphosphate synthase reaction using localized 31P saturation transfer magnetic resonance spectroscopy in the rat brain at 11.7 T</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synaptic scaling up in medium spiny neurons of aged BACHD mice: A slow-progression model of Huntington's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Gubellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Merienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Boussicault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86, pp.131-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2015.10.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0271678X16657095⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02155315v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of D2R Short but not D2R Long receptor isoform to the Rho/ROCK signaling pathway renders striatal neurons vulnerable to mutant huntingtin</w:t>
               </w:r>
@@ -5690,4015 +5702,3869 @@
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Betuing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, pp.198-206 </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+              <w:t xml:space="preserve">, 2016, 45 (1), pp.198-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ejn.13415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synaptic scaling up in medium spiny neurons of aged BACHD mice: A slow-progression model of Huntington's disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Rocher</w:t>
+                <w:t xml:space="preserve">The Neuroprotective Agent CNTF Decreases Neuronal Metabolites in the Rat Striatum: An $in\ Vivo$ Multimodal Magnetic Resonance Imaging Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Angeles Carrillo-de Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Gubellini</w:t>
+                <w:t xml:space="preserve">Yann Bramoullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Ben Haim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Merienne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fanny Petit</w:t>
+                <w:t xml:space="preserve">Martine Guillermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2015.10.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (6), pp.917-921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/jcbfm.2015.48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03584029v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02168367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-associated evolution of plasmatic amyloid in mouse lemur primates: relationship with intracellular amyloid deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maggie Roy</w:t>
+                <w:t xml:space="preserve">Olène Dorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Cardoso</w:t>
+                <w:t xml:space="preserve">Carole Malgorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Epelbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 36 (1), pp.149-156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2014.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02291873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Neuroprotective Agent CNTF Decreases Neuronal Metabolites in the Rat Striatum: An $in\ Vivo$ Multimodal Magnetic Resonance Imaging Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Guillermier</w:t>
+                <w:t xml:space="preserve">The striatal long noncoding RNA Abhd11os is neuroprotective against an N-terminal fragment of mutant huntingtin in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Francelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Galvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/jcbfm.2015.48⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (3), pp.1601.e7-1601.e16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2014.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02168367v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The striatal long noncoding RNA Abhd11os is neuroprotective against an N-terminal fragment of mutant huntingtin in vivo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Striatal long noncoding RNA Abhd11os is neuroprotective against an N-terminal fragment of mutant huntingtin in vivo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Francelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Bernay</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 36 (3), pp.1601.e7-1601.e16. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+              <w:t xml:space="preserve">, 2015, pp.1601.e7-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2014.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459770v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Striatal long noncoding RNA Abhd11os is neuroprotective against an N-terminal fragment of mutant huntingtin in vivo.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Gaillard</w:t>
+                <w:t xml:space="preserve">Impaired brain energy metabolism in the BACHD mouse model of Huntington's disease: critical role of astrocyte-neuron interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Boussicault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Calingasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Bernay</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Malgorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2014.11.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (9), pp.1500-1510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/jcbfm.2014.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465910v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired brain energy metabolism in the BACHD mouse model of Huntington's disease: critical role of astrocyte-neuron interactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Malgorn</w:t>
+                <w:t xml:space="preserve">SET translocation is associated with increase in caspase cleaved amyloid precursor protein in CA1 of Alzheimer and Down syndrome patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Facchinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Contremoulins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Déglon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurobiol Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (5), pp.958-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2013.08.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/jcbfm.2014.110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01545792v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SET translocation is associated with increase in caspase cleaved amyloid precursor protein in CA1 of Alzheimer and Down syndrome patients.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Possible involvement of self-defense mechanisms in the preferential vulnerability of the striatum in Huntington's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Francelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Galvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiol Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2013.08.039⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2014.00295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946234v1</w:t>
+                <w:t xml:space="preserve">hal-02459873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible involvement of self-defense mechanisms in the preferential vulnerability of the striatum in Huntington's disease</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">IRC-082451, a novel multitargeting molecule, reduces L-DOPA-induced dyskinesias in MPTP Parkinsonian primates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Aron Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Spinnewyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Malgorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncel.2014.00295⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.e52680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0052680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459873v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00857944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRC-082451, a novel multitargeting molecule, reduces L-DOPA-induced dyskinesias in MPTP Parkinsonian primates.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">A role of mitochondrial complex II defects in genetic models of Huntington's disease expressing N-terminal fragments of mutant huntingtin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Damiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Malgorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilena d'Aurelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0052680⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (19), pp.3869-3882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddt242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00857944v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A role of mitochondrial complex II defects in genetic models of Huntington's disease expressing N-terminal fragments of mutant huntingtin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ectosomes: a new mechanism for non-exosomal secretion of tau protein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bégard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Damiano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carole Malgorn</w:t>
+                <w:t xml:space="preserve">Raphaëlle Caillierez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilena d'Aurelio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurie Galvan</w:t>
+                <w:t xml:space="preserve">Cédrick Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddt242⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (6), pp.e100760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0100760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459752v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01181185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ectosomes: a new mechanism for non-exosomal secretion of tau protein.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Dujardin</w:t>
+                <w:t xml:space="preserve">Capucin does not modify the toxicity of a mutant Huntingtin fragment in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Bégard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lucie Delattre</w:t>
+                <w:t xml:space="preserve">Nad'A Lepejová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Malgorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Guillermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0100760⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (8), pp.1845.e5-1845.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2012.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01181185v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucin does not modify the toxicity of a mutant Huntingtin fragment in vivo</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Nrf2 pathway as a potential therapeutic target for Huntington disease. A commentary on “Triterpenoids CDDO-ethyl amide and CDDO-trifluoroethyl amide improve the behavioral phenotype and brain pathology in a transgenic mouse model of Huntington disease”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Escartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2012.01.009⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (2), pp.144-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2010.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459764v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02168439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nrf2 pathway as a potential therapeutic target for Huntington disease. A commentary on “Triterpenoids CDDO-ethyl amide and CDDO-trifluoroethyl amide improve the behavioral phenotype and brain pathology in a transgenic mouse model of Huntington disease”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Escartin</w:t>
+                <w:t xml:space="preserve">Mitochondria in Huntington's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Damiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Galvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Déglon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2010.04.009⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1802 (1), pp.52-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2009.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-02168439v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondria in Huntington's disease</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Discovering new bioactive neuropeptides in the striatum secretome using in vivo microdialysis and versatile proteomics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilém Guryca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Emadali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2009.07.012⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (5), pp.946-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M800501-MCP200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459756v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00410894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondria in Huntington's disease</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Normal Aging Modulates the Neurotoxicity of Mutant Huntingtin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Escartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (2), pp.e4637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0004637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2009.07.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00543005v1</w:t>
+                <w:t xml:space="preserve">cea-02290598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normal Aging Modulates the Neurotoxicity of Mutant Huntingtin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mitochondria in Huntington's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Damiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Galvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Déglon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0004637⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1802 (1), pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2009.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02290598v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering new bioactive neuropeptides in the striatum secretome using in vivo microdialysis and versatile proteomics.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Gaillard</w:t>
+                <w:t xml:space="preserve">Dopamine Gene Therapy for Parkinson’s Disease in a Nonhuman Primate Without Associated Dyskinesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béchir Jarraya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vilém Guryca</w:t>
+                <w:t xml:space="preserve">Sabrina Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouk Emadali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lauriane Kuhn</w:t>
+                <w:t xml:space="preserve">G. Scott Ralph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bonvento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/mcp.M800501-MCP200⟩</w:t>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.3000130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00410894v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopamine Gene Therapy for Parkinson’s Disease in a Nonhuman Primate Without Associated Dyskinesia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative gene expression profiling of mouse brain regions reveals differential transcripts conserved in human and affected in disease models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béchir Jarraya</w:t>
+                <w:t xml:space="preserve">Nicolas Caudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Boulet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bonvento</w:t>
+                <w:t xml:space="preserve">Carole Dossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scitranslmed.3000130⟩</w:t>
+              <w:t xml:space="preserve">Physiological Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (2), pp.170-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00125.2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03978589v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00275419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative gene expression profiling of mouse brain regions reveals differential transcripts conserved in human and affected in disease models.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activation of Astrocytes by CNTF Induces Metabolic Plasticity and Increases Resistance to Metabolic Insults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Escartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Brochier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elsa Diguet</w:t>
+                <w:t xml:space="preserve">Angélique Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Caudy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Dossat</w:t>
+                <w:t xml:space="preserve">Thierry Delzescaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00125.2007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (27), pp.7094-7104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0174-07.2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00275419v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02290623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IGF-1 exacerbates the neurotoxicity of the mitochondrial inhibitor 3NP in rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Escartin</w:t>
+                <w:t xml:space="preserve">Haloperidol protects striatal neurons from dysfunction induced by mutated huntingtin in vivo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Boyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis-Pierre Bemelmans</w:t>
+                <w:t xml:space="preserve">Emmanuel Roze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Hantraye</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Deyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Betuing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2007.08.031⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29 (1), pp.22-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2007.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02290618v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00181915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haloperidol protects striatal neurons from dysfunction induced by mutated huntingtin in vivo.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Charvin</w:t>
+                <w:t xml:space="preserve">IGF-1 exacerbates the neurotoxicity of the mitochondrial inhibitor 3NP in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Escartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Roze</w:t>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis-Pierre Bemelmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Perrin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Hantraye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2007.07.028⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 425 (3), pp.167-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2007.08.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00181915v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02290618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of Astrocytes by CNTF Induces Metabolic Plasticity and Increases Resistance to Metabolic Insults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Brain mitochondrial defects amplify intracellular [Ca2+] rise and neurodegeneration but not Ca2+ entry during NMDA receptor activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Jacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Trioulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cosker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Escartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Delzescaux</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0174-07.2007⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20(7), pp.1021-1023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.05-5085fje⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02290623v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00103460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain mitochondrial defects amplify intracellular [Ca2+] rise and neurodegeneration but not Ca2+ entry during NMDA receptor activation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CA150 expression delays striatal cell death in overexpression and knock-in conditions for mutant huntingtin neurotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Arango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Jacquard</w:t>
+                <w:t xml:space="preserve">Sébastien Holbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yael Trioulier</w:t>
+                <w:t xml:space="preserve">Dania Zala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Cosker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bizat</w:t>
+                <w:t xml:space="preserve">James Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 20(7), pp.1021-1023. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26 (17), pp.4649 - 4659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.05-5085fje⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.5409-05.2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00103460v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CA150 expression delays striatal cell death in overexpression and knock-in conditions for mutant huntingtin neurotoxicity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dania Zala</w:t>
+                <w:t xml:space="preserve">Insulin growth factor-1 protects against excitotoxicity in the rat striatum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Escartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis-Pierre Bemelmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hantraye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.5409-05.2006⟩</w:t>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 15 (14), pp.2251-2254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00001756-200410050-00022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666883v1</w:t>
+                <w:t xml:space="preserve">cea-02290615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin growth factor-1 protects against excitotoxicity in the rat striatum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">Calpain is a major cell death effector in selective striatal degeneration induced $in\ vivo$ by 3-nitropropionate: implications for Huntington's disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Hermel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Jacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Créminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 23 (12), pp.5020-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02290615v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02290630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calpain is a major cell death effector in selective striatal degeneration induced $in\ vivo$ by 3-nitropropionate: implications for Huntington's disease.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">$In\ Vivo$ Calpain/Caspase Cross-talk during 3-Nitropropionic Acid-induced Striatal Degeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Hermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Jacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Créminon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 278 (44), pp.43245-43253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M305057200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02290630v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02290633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$In\ Vivo$ Calpain/Caspase Cross-talk during 3-Nitropropionic Acid-induced Striatal Degeneration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bizat</w:t>
+                <w:t xml:space="preserve">The Mitochondrial Toxin 3-Nitropropionic Acid Induces Striatal Neurodegeneration via a c-Jun N-Terminal Kinase/c-Jun Module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Hermel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carine Jacquard</w:t>
+                <w:t xml:space="preserve">Peter Vanhoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Créminon</w:t>
+                <w:t xml:space="preserve">Christiane Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 278 (44), pp.43245-43253. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (6), pp.2174-2184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M305057200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.22-06-02174.2002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02290633v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mitochondrial Toxin 3-Nitropropionic Acid Induces Striatal Neurodegeneration via a c-Jun N-Terminal Kinase/c-Jun Module</w:t>
+                <w:t xml:space="preserve">Corticostriatopallidal Neuroprotection by Adenovirus-Mediated Ciliary Neurotrophic Factor Gene Transfer in a Rat Model of Progressive Striatal Degeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Garcia</w:t>
+                <w:t xml:space="preserve">Vincent Mittoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Vanhoutte</w:t>
+                <w:t xml:space="preserve">Stephane Ouary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Pagès</w:t>
+                <w:t xml:space="preserve">Christelle Monville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jo Besson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
+                <w:t xml:space="preserve">Fabrice Lisovoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 22 (6), pp.2174-2184. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 22 (11), pp.4478-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372666v1</w:t>
+                <w:t xml:space="preserve">cea-02290628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corticostriatopallidal Neuroprotection by Adenovirus-Mediated Ciliary Neurotrophic Factor Gene Transfer in a Rat Model of Progressive Striatal Degeneration</w:t>
+                <w:t xml:space="preserve">Perseverative behavior underlying attentional set-shifting deficits in rats chronically treated with the neurotoxin 3-nitropropionic acid.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Mittoux</w:t>
+                <w:t xml:space="preserve">Nicole El Massioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Ouary</w:t>
+                <w:t xml:space="preserve">Stéphane Ouary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Monville</w:t>
-[...123 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Chéruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hantraye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 172 (1), pp.172-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/exnr.2001.7766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01467542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9708,51 +9574,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex roles for reactive astrocytes in the triple transgenic mouse model of Alzheimer disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9804,51 +9670,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02392438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9858,168 +9724,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The newly identified striatal marker Doublecortin-like kinase 3 (Dclk3) may be a molecular determinant of striatal vulnerability in Huntington’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Francelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Liot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M de Chaldée d'Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFN 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, SAN DIEGO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId333"/>
+      <w:footerReference w:type="default" r:id="rId327"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10166,51 +10032,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04938607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Longprez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gaillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Decraene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Keime" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf042" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400325v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste P&#233;rot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Niewiadomska-Cimicka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brouillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Trottier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296790" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312671v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Abjean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ben Haim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Riquelme-Perez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gipchtein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derbois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac068" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312700v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duwat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;al" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vautheny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Aur&#233;gan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Jos&#233;phine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2023.106116" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312713v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-021-00927-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787296v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina C&#233;lestine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Palombo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dhenain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Humbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddac036" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850389v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alcal&#225;-Vida" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lotz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brul&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Seguin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2022.102363" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312610v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile M&#233;gret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Mendoza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Arrieta Lobo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thanh-Yen Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2022.914830" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419946v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Kelly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis-Pierre Bemelmans" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan P Mckernan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27020507" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246453v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03872742v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac068/6550082" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366724v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie H&#233;rard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2021.105398" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378998v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doussau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1882-20.2021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246406v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Wiatr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Marczak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2021.658339" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444836v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew G Cairns" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rgen &#197;d&#233;n" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Almqvist" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11111685" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03385148v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasie Mat&#233; de G&#233;rando" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie D&#8217;orange" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Augustin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Aur&#233;gan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awab011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04470933v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#250;cia Rebelo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gubinelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roost" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-021-02163-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452142v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cresto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gardier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22136760" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476988v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Diguet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2019.104614" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03023752v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Guillemaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Ceyz&#233;riat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Saint-Georges" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cambon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Petit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2020.02.010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043360v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043297v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my P&#233;pin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Trovero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Valette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4301" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989009v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Douce" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Maugard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Matos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick J&#233;go" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.02.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453400v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gary" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Herard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Koch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.042957" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391937v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Herard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Koch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-019-0771-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058364v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Merienne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz274" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02155405v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ligneul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Hern&#225;ndez-Garz&#243;n" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angeles Carrillo-de Sauvage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.02.046" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474162v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Senova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Poupon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dauguet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J Stewart" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G P Dugu&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21486-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074093v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Galvan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Francelle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awy057" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476987v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claude Gaillard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Liot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14182" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074082v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denizot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Pommier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-018-0606-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02074052v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Auregan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Cheramy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gaudin-Gu&#233;rif" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lieger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awx342" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01752431v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2016.09.065" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09RP3GMB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01751739v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Outeiro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00017" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01751880v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gras" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Anthony" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42875" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365878v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Caboche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galan-Rodriguez Beatriz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Elodie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel ; D&#233;glon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betuing Sandrine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13415" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01539753v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonvento" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mochel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X17697989" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476989v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02397809v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.06.023" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02155309v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Najac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1504327113" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02155315v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tiret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X16657095" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01396567v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Galan-Rodriguez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole D&#233;glon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Betuing" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584029v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rocher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gubellini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merienne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Boussicault" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2015.10.016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14VLN5HG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02291873v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Roy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cardoso" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ol&#232;ne Dorieux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Malgorn" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Epelbaum" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2014.07.017" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02168367v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bramoull&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guillermier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2015.48" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459770v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2014.11.014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465910v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545792v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Calingasan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2014.110" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946234v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Facchinetti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dorard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Contremoulins" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2013.08.039" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FX0P42B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459873v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2014.00295" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00857944v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Aron Badin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Spinnewyn" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052680" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459752v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Damiano" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena d'Aurelio" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddt242" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181185v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dujardin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine B&#233;gard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Caillierez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Lachaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Delattre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100760" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459764v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad'A Lepejov&#225;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2012.01.009" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74PJDBZQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02168439v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Escartin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2010.04.009" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RXVNF08-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459756v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2009.07.012" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543005v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290598v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bizat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004637" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410894v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vil&#233;m Guryca" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Emadali" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M800501-MCP200" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978589v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Jarraya" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boulet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scott Ralph" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.3000130" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275419v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brochier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caudy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dossat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00125.2007" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290618v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hantraye" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2007.08.031" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181915v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charvin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roze" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perrin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deyts" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2007.07.028" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290623v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Pierre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Colin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delzescaux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0174-07.2007" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103460v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jacquard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Trioulier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cosker" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.05-5085fje" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666883v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Arango" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holbert" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Zala" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Pearson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5409-05.2006" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290615v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200410050-00022" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290630v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hermel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cr&#233;minon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290633v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M305057200" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372666v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vanhoutte" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pag&#232;s" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Besson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.22-06-02174.2002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290628v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mittoux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ouary" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monville" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lisovoski" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poyot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467542v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole El Massioui" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ouary" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ch&#233;ruel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/exnr.2001.7766" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSQ465Q5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02392438v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534692v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Francelle" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Gaillard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Liot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Chald&#233;e d'Abbas" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04938607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Longprez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gaillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Decraene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Keime" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf042" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400325v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste P&#233;rot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Niewiadomska-Cimicka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brouillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Trottier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296790" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312671v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Abjean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ben Haim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Riquelme-Perez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gipchtein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derbois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac068" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312700v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duwat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;al" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vautheny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Aur&#233;gan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Jos&#233;phine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2023.106116" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850389v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alcal&#225;-Vida" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lotz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brul&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Seguin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2022.102363" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787296v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina C&#233;lestine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Palombo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dhenain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Humbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddac036" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312686v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-021-00927-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312610v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile M&#233;gret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Mendoza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Arrieta Lobo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thanh-Yen Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2022.914830" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419946v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Kelly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis-Pierre Bemelmans" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan P Mckernan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27020507" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246453v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03872742v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac068/6550082" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04470933v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#250;cia Rebelo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gubinelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roost" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-021-02163-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246406v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Wiatr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Marczak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2021.658339" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378998v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doussau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1882-20.2021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444836v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew G Cairns" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rgen &#197;d&#233;n" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Almqvist" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11111685" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03385148v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasie Mat&#233; de G&#233;rando" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie D&#8217;orange" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Augustin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Aur&#233;gan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awab011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366724v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie H&#233;rard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2021.105398" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452142v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cresto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gardier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22136760" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476988v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Diguet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2019.104614" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03023752v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Guillemaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Ceyz&#233;riat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Saint-Georges" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cambon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Petit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2020.02.010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043360v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043297v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my P&#233;pin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Trovero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Valette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4301" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453400v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gary" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Herard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Koch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.042957" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989009v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Douce" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Maugard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veran" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Matos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick J&#233;go" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.02.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391937v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Herard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Koch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-019-0771-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058364v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Merienne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz274" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02155405v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ligneul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Hern&#225;ndez-Garz&#243;n" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angeles Carrillo-de Sauvage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.02.046" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074093v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Galvan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Francelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awy057" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474162v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Senova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Poupon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dauguet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J Stewart" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G P Dugu&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21486-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476987v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claude Gaillard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Liot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14182" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074082v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denizot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Pommier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-018-0606-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02074052v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Auregan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Cheramy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gaudin-Gu&#233;rif" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lieger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awx342" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01752431v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2016.09.065" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09RP3GMB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01751880v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gras" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Anthony" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42875" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01751739v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Outeiro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00017" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476989v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01539753v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonvento" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mochel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X17697989" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02155315v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tiret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X16657095" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02155309v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Najac" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1504327113" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02397809v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.06.023" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584029v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rocher" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gubellini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merienne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Boussicault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2015.10.016" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14VLN5HG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01396567v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Galan-Rodriguez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole D&#233;glon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Betuing" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13415" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02168367v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bramoull&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guillermier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2015.48" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02291873v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Roy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cardoso" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ol&#232;ne Dorieux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Malgorn" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Epelbaum" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2014.07.017" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459770v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2014.11.014" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465910v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545792v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Calingasan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2014.110" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946234v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Facchinetti" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dorard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Contremoulins" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2013.08.039" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FX0P42B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459873v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2014.00295" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00857944v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Aron Badin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Spinnewyn" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052680" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459752v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Damiano" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena d'Aurelio" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddt242" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181185v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dujardin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine B&#233;gard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Caillierez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Lachaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Delattre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100760" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459764v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad'A Lepejov&#225;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2012.01.009" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74PJDBZQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02168439v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Escartin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2010.04.009" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RXVNF08-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459756v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2009.07.012" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410894v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vil&#233;m Guryca" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Emadali" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M800501-MCP200" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290598v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bizat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004637" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543005v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978589v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Jarraya" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boulet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scott Ralph" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.3000130" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275419v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brochier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caudy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dossat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00125.2007" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290623v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Pierre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Colin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delzescaux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0174-07.2007" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181915v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charvin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roze" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perrin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deyts" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2007.07.028" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290618v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hantraye" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2007.08.031" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103460v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jacquard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Trioulier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cosker" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.05-5085fje" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666883v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Arango" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holbert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Zala" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Pearson" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5409-05.2006" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290615v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200410050-00022" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290630v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hermel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cr&#233;minon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290633v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M305057200" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372666v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vanhoutte" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pag&#232;s" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Besson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.22-06-02174.2002" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290628v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mittoux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ouary" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monville" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lisovoski" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poyot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467542v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole El Massioui" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ouary" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ch&#233;ruel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/exnr.2001.7766" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSQ465Q5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02392438v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534692v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Francelle" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Gaillard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Liot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Chald&#233;e d'Abbas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>