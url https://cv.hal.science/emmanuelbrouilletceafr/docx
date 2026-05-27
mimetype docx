--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -632,1479 +632,1479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered activity-regulated H3K9 acetylation at TGF-beta signaling genes during egocentric memory in Huntington’s disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal multimodal MRI characterization of a knock-in mouse model of Huntington’s disease reveals early gray and white matter alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Alcalá-Vida</w:t>
+                <w:t xml:space="preserve">Marina Célestine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Lotz</w:t>
+                <w:t xml:space="preserve">Marco Palombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Brulé</w:t>
+                <w:t xml:space="preserve">Marc Dhenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Seguin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Decraene</w:t>
+                <w:t xml:space="preserve">Sandrine Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neurobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 219, pp.102363. </w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (21), pp.3581-3596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pneurobio.2022.102363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddac036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850389v1</w:t>
+                <w:t xml:space="preserve">hal-04246453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal multimodal MRI characterization of a knock-in mouse model of Huntington’s disease reveals early gray and white matter alterations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Humbert</w:t>
+                <w:t xml:space="preserve">Reactive astrocytes promote proteostasis in Huntington's disease through the JAK2-STAT3 pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurene Abjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Ben Haim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Riquelme-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gipchtein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Derbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddac036⟩</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awac068/6550082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03787296v1</w:t>
+                <w:t xml:space="preserve">cea-03872742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal multimodal MRI characterization of a knock-in mouse model of Huntington’s disease reveals early gray and white matter alterations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Célestine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Palombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dhenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Molecular Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 31 (21), pp.3581-3596. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/hmg/ddac036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312686v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03787296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme conservation of the poly-glutamine tract in huntingtin is related to neurodevelopmental functions: the “better” may become the “enemy of the good” in the course of evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Altered activity-regulated H3K9 acetylation at TGF-beta signaling genes during egocentric memory in Huntington’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alcalá-Vida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Decraene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (2), pp.266-268. </w:t>
+              <w:t xml:space="preserve">Progress in Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 219, pp.102363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41418-021-00927-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pneurobio.2022.102363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312713v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision machine learning to understand micro-RNA regulation in neurodegenerative diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thi-Thanh-Yen Nguyen</w:t>
+                <w:t xml:space="preserve">Longitudinal multimodal MRI characterization of a knock-in mouse model of Huntington’s disease reveals early gray and white matter alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Célestine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Palombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dhenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnmol.2022.914830⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (21), pp.3581-3596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddac036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312610v1</w:t>
+                <w:t xml:space="preserve">hal-04312686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Course of Alterations in the Endocannabinoid System after Viral-Mediated Overexpression of α-Synuclein in the Rat Brain</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extreme conservation of the poly-glutamine tract in huntingtin is related to neurodevelopmental functions: the “better” may become the “enemy of the good” in the course of evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27020507⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (2), pp.266-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41418-021-00927-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04419946v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal multimodal MRI characterization of a knock-in mouse model of Huntington’s disease reveals early gray and white matter alterations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Humbert</w:t>
+                <w:t xml:space="preserve">Precision machine learning to understand micro-RNA regulation in neurodegenerative diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Mégret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloé Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maialen Arrieta Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Thanh-Yen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddac036⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, pp.914830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnmol.2022.914830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246453v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive astrocytes promote proteostasis in Huntington's disease through the JAK2-STAT3 pathway</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Derbois</w:t>
+                <w:t xml:space="preserve">Time-Course of Alterations in the Endocannabinoid System after Viral-Mediated Overexpression of α-Synuclein in the Rat Brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis-Pierre Bemelmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Joséphine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Declan P Mckernan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (2), pp.507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awac068/6550082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules27020507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">cea-03872742v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete spatial characterisation of N-glycosylation upon striatal neuroinflammation in the rodent brain</w:t>
+                <w:t xml:space="preserve">Broad Influence of Mutant Ataxin-3 on the Proteome of the Adult Brain, Young Neurons, and Axons Reveals Central Molecular Processes and Biomarkers in SCA3/MJD Using Knock-In Mouse Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Lúcia Rebelo</w:t>
+                <w:t xml:space="preserve">Kalina Wiatr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Gubinelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Jan</w:t>
+                <w:t xml:space="preserve">Łukasz Marczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12974-021-02163-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnmol.2021.658339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04470933v1</w:t>
+                <w:t xml:space="preserve">hal-04246406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broad Influence of Mutant Ataxin-3 on the Proteome of the Adult Brain, Young Neurons, and Axons Reveals Central Molecular Processes and Biomarkers in SCA3/MJD Using Knock-In Mouse Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Flament</w:t>
+                <w:t xml:space="preserve">SCA7 Mouse Cerebellar Pathology Reveals Preferential Downregulation of Key Purkinje Cell-Identity Genes and Shared Disease Signature with SCA1 and SCA2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Niewiadomska-Cimicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Doussau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Keime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnmol.2021.658339⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (22), pp.4910-4936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1882-20.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246406v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCA7 Mouse Cerebellar Pathology Reveals Preferential Downregulation of Key Purkinje Cell-Identity Genes and Shared Disease Signature with SCA1 and SCA2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Niewiadomska-Cimicka</w:t>
+                <w:t xml:space="preserve">Complete spatial characterisation of N-glycosylation upon striatal neuroinflammation in the rodent brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lúcia Rebelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Gubinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Doussau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Perot</w:t>
+                <w:t xml:space="preserve">Pauline Roost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Celine Keime</w:t>
+                <w:t xml:space="preserve">Caroline Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 41 (22), pp.4910-4936. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (1), pp.116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1882-20.2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12974-021-02163-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378998v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04470933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Small Molecule Alpha-Synuclein Aggregator, FN075, Enhances Alpha-Synuclein Pathology in Subclinical AAV Rat Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew G Cairns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2112,51 +2112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörgen Ådén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredrik Almqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis-Pierre Bemelmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (11), pp.1685. </w:t>
@@ -2501,64 +2501,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Gubinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Roost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (13), pp.6760. </w:t>
@@ -2635,51 +2635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Gubinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2903,51 +2903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Gubinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2992,295 +2992,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementarity of gluCEST and $^1$H‐MRS for the study of mouse models of Huntington's disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iatrogenic transmission of Alzheimer's disease: Evidence based on experimental inoculation of Alzheimer's brains into a primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dhenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Pépin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie de Longprez</w:t>
+                <w:t xml:space="preserve">Suzanne Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Trovero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
+                <w:t xml:space="preserve">Charlotte Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Valette</w:t>
+                <w:t xml:space="preserve">Anne‐sophie Herard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nbm.4301⟩</w:t>
+              <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (S2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/alz.042957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043297v1</w:t>
+                <w:t xml:space="preserve">hal-03453400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iatrogenic transmission of Alzheimer's disease: Evidence based on experimental inoculation of Alzheimer's brains into a primate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complementarity of gluCEST and $^1$H‐MRS for the study of mouse models of Huntington's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Gary</w:t>
+                <w:t xml:space="preserve">Jérémy Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie de Longprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐sophie Herard</w:t>
+                <w:t xml:space="preserve">Fabrice Trovero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Koch</w:t>
+                <w:t xml:space="preserve">Julien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (S2), </w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (7), pp.e4301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/alz.042957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nbm.4301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453400v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impairment of Glycolysis-Derived l-Serine Production in Astrocytes Contributes to Cognitive Deficits in Alzheimer’s Disease</w:t>
               </w:r>
@@ -3400,64 +3400,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encephalopathy induced by Alzheimer brain inoculation in a non-human primate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3638,51 +3638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion-weighted magnetic resonance spectroscopy enables cell-specific monitoring of astrocyte reactivity $in\ vivo$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Ligneul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Palombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Hernández-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3753,295 +3753,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02155405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The striatal kinase DCLK3 produces neuroprotection against mutant huntingtin</w:t>
+                <w:t xml:space="preserve">Optogenetic Tractography for anatomo-functional characterization of cortico-subcortical neural circuits in non-human primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Galvan</w:t>
+                <w:t xml:space="preserve">S Senova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Francelle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maria-Angeles Carrillo-de Sauvage</w:t>
+                <w:t xml:space="preserve">C Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Dauguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H J Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G P Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awy057⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.3362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-21486-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074093v1</w:t>
+                <w:t xml:space="preserve">hal-04474162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optogenetic Tractography for anatomo-functional characterization of cortico-subcortical neural circuits in non-human primates</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The striatal kinase DCLK3 produces neuroprotection against mutant huntingtin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H J Stewart</w:t>
+                <w:t xml:space="preserve">Laurie Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G P Dugué</w:t>
+                <w:t xml:space="preserve">Laetitia Francelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie de Longprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Angeles Carrillo-de Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.3362. </w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 141 (5), pp.1434-1454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-21486-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/brain/awy057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474162v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The unlikely partnership between LRRK 2 and α‐synuclein in Parkinson's disease</w:t>
               </w:r>
@@ -4053,51 +4053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Cresto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Gubinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐claude Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4155,973 +4155,973 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of astrocyte reactivity improves functional deficits in mouse models of Alzheimer’s disease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucile Ben Haim</w:t>
+                <w:t xml:space="preserve">Potentiating tangle formation reduces acute toxicity of soluble tau species in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie D’orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Denizot</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Auregan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan Pommier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Matos</w:t>
+                <w:t xml:space="preserve">Dimitri Cheramy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Gaudin-Guérif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40478-018-0606-1⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 141 (2), pp.535-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awx342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074082v1</w:t>
+                <w:t xml:space="preserve">cea-02074052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiating tangle formation reduces acute toxicity of soluble tau species in the rat</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Cheramy</w:t>
+                <w:t xml:space="preserve">Modulation of astrocyte reactivity improves functional deficits in mouse models of Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Ceyzériat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Ben Haim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Gaudin-Guérif</w:t>
+                <w:t xml:space="preserve">Audrey Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Lieger</w:t>
+                <w:t xml:space="preserve">Dylan Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 141 (2), pp.535-549. </w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.1047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awx342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40478-018-0606-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02074052v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy defects in Huntington's disease: Why “in vivo” evidence matters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Imaging and spectroscopic approaches to probe brain energy metabolism dysregulation in neurodegenerative diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bonvento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mochel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2016.09.065⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (6), pp.1927-1943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0271678X17697989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01752431v1</w:t>
+                <w:t xml:space="preserve">hal-01539753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered enhancer transcription underlies Huntington’s disease striatal transcriptional signature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy defects in Huntington's disease: Why “in vivo” evidence matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Liot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep42875⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 483 (4), pp.1084-1095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2016.09.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01751880v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of neuroepigenetics to Huntington’s disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tiago Outeiro</w:t>
+                <w:t xml:space="preserve">Energy defects in Huntington's disease: Why “in vivo” evidence matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Liot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Merienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2017.00017⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 483, pp.1084 - 1095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2016.09.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01751739v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01752431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy defects in Huntington's disease: Why “in vivo” evidence matters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Flament</w:t>
+                <w:t xml:space="preserve">Contribution of neuroepigenetics to Huntington’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Francelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Outeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Merienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2016.09.065⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2017.00017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04476989v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01751739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging and spectroscopic approaches to probe brain energy metabolism dysregulation in neurodegenerative diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Altered enhancer transcription underlies Huntington’s disease striatal transcriptional signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Bonvento</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Flament</w:t>
+                <w:t xml:space="preserve">Céline Keime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Mochel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie de Longprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 37 (6), pp.1927-1943. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (Article number: 42875), </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0271678X17697989⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep42875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539753v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01751880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a “metabolically inactive” inorganic phosphate pool in adenosine triphosphate synthase reaction using localized 31P saturation transfer magnetic resonance spectroscopy in the rat brain at 11.7 T</w:t>
               </w:r>
@@ -5133,51 +5133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (9), pp.1513-1518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5211,51 +5211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New paradigm to assess brain cell morphology by diffusion-weighted MR spectroscopy in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Palombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Ligneul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5345,64 +5345,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo imaging of brain glutamate defects in a knock-in mouse model of Huntington's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Francelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Angeles Carrillo-de Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5473,1227 +5473,1227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02397809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synaptic scaling up in medium spiny neurons of aged BACHD mice: A slow-progression model of Huntington's disease</w:t>
+                <w:t xml:space="preserve">Coupling of D2R Short but not D2R Long receptor isoform to the Rho/ROCK signaling pathway renders striatal neurons vulnerable to mutant huntingtin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Rocher</w:t>
+                <w:t xml:space="preserve">Beatriz Galan-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Gubellini</w:t>
+                <w:t xml:space="preserve">Elodie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Merienne</w:t>
+                <w:t xml:space="preserve">Nicole Déglon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Boussicault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanny Petit</w:t>
+                <w:t xml:space="preserve">Sandrine Betuing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 86, pp.131-139. </w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (1), pp.198-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2015.10.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ejn.13415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03584029v1</w:t>
+                <w:t xml:space="preserve">hal-01396567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of D2R Short but not D2R Long receptor isoform to the Rho/ROCK signaling pathway renders striatal neurons vulnerable to mutant huntingtin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synaptic scaling up in medium spiny neurons of aged BACHD mice: A slow-progression model of Huntington's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Galan-Rodriguez</w:t>
+                <w:t xml:space="preserve">Paolo Gubellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
+                <w:t xml:space="preserve">Nicolas Merienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Déglon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Betuing</w:t>
+                <w:t xml:space="preserve">Lydie Boussicault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86, pp.131-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2015.10.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ejn.13415⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01396567v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Neuroprotective Agent CNTF Decreases Neuronal Metabolites in the Rat Striatum: An $in\ Vivo$ Multimodal Magnetic Resonance Imaging Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Flament</w:t>
+                <w:t xml:space="preserve">Striatal long noncoding RNA Abhd11os is neuroprotective against an N-terminal fragment of mutant huntingtin in vivo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Francelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Galvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Bramoullé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martine Guillermier</w:t>
+                <w:t xml:space="preserve">Benoît Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/jcbfm.2015.48⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1601.e7-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2014.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02168367v1</w:t>
+                <w:t xml:space="preserve">hal-01465910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-associated evolution of plasmatic amyloid in mouse lemur primates: relationship with intracellular amyloid deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Neuroprotective Agent CNTF Decreases Neuronal Metabolites in the Rat Striatum: An $in\ Vivo$ Multimodal Magnetic Resonance Imaging Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Angeles Carrillo-de Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bramoullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Ben Haim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maggie Roy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Epelbaum</w:t>
+                <w:t xml:space="preserve">Martine Guillermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2014.07.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (6), pp.917-921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/jcbfm.2015.48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02291873v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02168367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The striatal long noncoding RNA Abhd11os is neuroprotective against an N-terminal fragment of mutant huntingtin in vivo</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fanny Petit</w:t>
+                <w:t xml:space="preserve">Age-associated evolution of plasmatic amyloid in mouse lemur primates: relationship with intracellular amyloid deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olène Dorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Malgorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Bernay</w:t>
+                <w:t xml:space="preserve">Stéphane Epelbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 36 (3), pp.1601.e7-1601.e16. </w:t>
+              <w:t xml:space="preserve">, 2015, 36 (1), pp.149-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2014.11.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2014.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459770v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02291873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Striatal long noncoding RNA Abhd11os is neuroprotective against an N-terminal fragment of mutant huntingtin in vivo.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">The striatal long noncoding RNA Abhd11os is neuroprotective against an N-terminal fragment of mutant huntingtin in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Francelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Bernay</w:t>
+                <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.1601.e7-16. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+              <w:t xml:space="preserve">, 2015, 36 (3), pp.1601.e7-1601.e16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2014.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465910v1</w:t>
+                <w:t xml:space="preserve">hal-02459770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired brain energy metabolism in the BACHD mouse model of Huntington's disease: critical role of astrocyte-neuron interactions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SET translocation is associated with increase in caspase cleaved amyloid precursor protein in CA1 of Alzheimer and Down syndrome patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noel Calingasan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carole Malgorn</w:t>
+                <w:t xml:space="preserve">Patricia Facchinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Contremoulins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Déglon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/jcbfm.2014.110⟩</w:t>
+              <w:t xml:space="preserve">Neurobiol Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (5), pp.958-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2013.08.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01545792v1</w:t>
+                <w:t xml:space="preserve">hal-00946234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SET translocation is associated with increase in caspase cleaved amyloid precursor protein in CA1 of Alzheimer and Down syndrome patients.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Possible involvement of self-defense mechanisms in the preferential vulnerability of the striatum in Huntington's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Francelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Galvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiol Aging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 35 (5), pp.958-68. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2013.08.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2014.00295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00946234v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible involvement of self-defense mechanisms in the preferential vulnerability of the striatum in Huntington's disease</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impaired brain energy metabolism in the BACHD mouse model of Huntington's disease: critical role of astrocyte-neuron interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Boussicault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Calingasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Malgorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (9), pp.1500-1510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fncel.2014.00295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/jcbfm.2014.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459873v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRC-082451, a novel multitargeting molecule, reduces L-DOPA-induced dyskinesias in MPTP Parkinsonian primates.</w:t>
               </w:r>
@@ -6718,64 +6718,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Spinnewyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Malgorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (1), pp.e52680. </w:t>
@@ -6839,77 +6839,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Damiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Malgorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilena d'Aurelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Molecular Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (19), pp.3869-3882. </w:t>
@@ -7081,103 +7081,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucin does not modify the toxicity of a mutant Huntingtin fragment in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nad'A Lepejová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Malgorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guillermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (8), pp.1845.e5-1845.e6. </w:t>
@@ -7221,607 +7221,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nrf2 pathway as a potential therapeutic target for Huntington disease. A commentary on “Triterpenoids CDDO-ethyl amide and CDDO-trifluoroethyl amide improve the behavioral phenotype and brain pathology in a transgenic mouse model of Huntington disease”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Escartin</w:t>
+                <w:t xml:space="preserve">Mitochondria in Huntington's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Damiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Galvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Déglon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2010.04.009⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1802 (1), pp.52-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2009.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02168439v1</w:t>
+                <w:t xml:space="preserve">hal-02459756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondria in Huntington's disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicole Déglon</w:t>
+                <w:t xml:space="preserve">The Nrf2 pathway as a potential therapeutic target for Huntington disease. A commentary on “Triterpenoids CDDO-ethyl amide and CDDO-trifluoroethyl amide improve the behavioral phenotype and brain pathology in a transgenic mouse model of Huntington disease”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Escartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (2), pp.144-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2010.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2009.07.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02459756v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02168439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering new bioactive neuropeptides in the striatum secretome using in vivo microdialysis and versatile proteomics.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Gaillard</w:t>
+                <w:t xml:space="preserve">Normal Aging Modulates the Neurotoxicity of Mutant Huntingtin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Escartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vilém Guryca</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lauriane Kuhn</w:t>
+                <w:t xml:space="preserve">Nicolas Bizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/mcp.M800501-MCP200⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (2), pp.e4637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0004637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00410894v1</w:t>
+                <w:t xml:space="preserve">cea-02290598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normal Aging Modulates the Neurotoxicity of Mutant Huntingtin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karine Cambon</w:t>
+                <w:t xml:space="preserve">Discovering new bioactive neuropeptides in the striatum secretome using in vivo microdialysis and versatile proteomics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilém Guryca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Emadali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bizat</w:t>
+                <w:t xml:space="preserve">Lauriane Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4 (2), pp.e4637. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (5), pp.946-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0004637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M800501-MCP200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02290598v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00410894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondria in Huntington's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Damiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Déglon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1802 (1), pp.52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbadis.2009.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00543005v1</w:t>
@@ -7871,64 +7871,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Scott Ralph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bonvento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Translational Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1 (2), </w:t>
@@ -8100,51 +8100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of Astrocytes by CNTF Induces Metabolic Plasticity and Increases Resistance to Metabolic Insults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Escartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8286,51 +8286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Deyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Betuing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 29 (1), pp.22-29. </w:t>
@@ -8368,77 +8368,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IGF-1 exacerbates the neurotoxicity of the mitochondrial inhibitor 3NP in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Escartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis-Pierre Bemelmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hantraye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8492,351 +8492,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02290618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain mitochondrial defects amplify intracellular [Ca2+] rise and neurodegeneration but not Ca2+ entry during NMDA receptor activation</w:t>
+                <w:t xml:space="preserve">CA150 expression delays striatal cell death in overexpression and knock-in conditions for mutant huntingtin neurotoxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Jacquard</w:t>
+                <w:t xml:space="preserve">Margarita Arango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yael Trioulier</w:t>
+                <w:t xml:space="preserve">Sébastien Holbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Cosker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bizat</w:t>
+                <w:t xml:space="preserve">Dania Zala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.05-5085fje⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26 (17), pp.4649 - 4659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.5409-05.2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00103460v1</w:t>
+                <w:t xml:space="preserve">hal-02666883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CA150 expression delays striatal cell death in overexpression and knock-in conditions for mutant huntingtin neurotoxicity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brain mitochondrial defects amplify intracellular [Ca2+] rise and neurodegeneration but not Ca2+ entry during NMDA receptor activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Holbert</w:t>
+                <w:t xml:space="preserve">Carine Jacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dania Zala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
+                <w:t xml:space="preserve">Yael Trioulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Pearson</w:t>
+                <w:t xml:space="preserve">François Cosker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Escartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 26 (17), pp.4649 - 4659. </w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20(7), pp.1021-1023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.5409-05.2006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1096/fj.05-5085fje⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666883v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00103460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin growth factor-1 protects against excitotoxicity in the rat striatum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Escartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis-Pierre Bemelmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hantraye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8890,286 +8890,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02290615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calpain is a major cell death effector in selective striatal degeneration induced $in\ vivo$ by 3-nitropropionate: implications for Huntington's disease.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">$In\ Vivo$ Calpain/Caspase Cross-talk during 3-Nitropropionic Acid-induced Striatal Degeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Hermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Jacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Créminon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 278 (44), pp.43245-43253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M305057200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02290630v1</w:t>
+                <w:t xml:space="preserve">cea-02290633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$In\ Vivo$ Calpain/Caspase Cross-talk during 3-Nitropropionic Acid-induced Striatal Degeneration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">Calpain is a major cell death effector in selective striatal degeneration induced $in\ vivo$ by 3-nitropropionate: implications for Huntington's disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Hermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Jacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Créminon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 23 (12), pp.5020-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M305057200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02290633v1</w:t>
+                <w:t xml:space="preserve">cea-02290630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mitochondrial Toxin 3-Nitropropionic Acid Induces Striatal Neurodegeneration via a c-Jun N-Terminal Kinase/c-Jun Module</w:t>
               </w:r>
@@ -9751,51 +9751,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The newly identified striatal marker Doublecortin-like kinase 3 (Dclk3) may be a molecular determinant of striatal vulnerability in Huntington’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Francelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10032,51 +10032,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04938607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Longprez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gaillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Decraene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Keime" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf042" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400325v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste P&#233;rot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Niewiadomska-Cimicka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brouillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Trottier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296790" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312671v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Abjean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ben Haim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Riquelme-Perez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gipchtein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derbois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac068" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312700v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duwat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;al" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vautheny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Aur&#233;gan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Jos&#233;phine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2023.106116" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850389v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alcal&#225;-Vida" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lotz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brul&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Seguin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2022.102363" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787296v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina C&#233;lestine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Palombo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dhenain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Humbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddac036" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312686v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-021-00927-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312610v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile M&#233;gret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Mendoza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Arrieta Lobo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thanh-Yen Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2022.914830" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419946v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Kelly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis-Pierre Bemelmans" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan P Mckernan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27020507" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246453v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03872742v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac068/6550082" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04470933v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#250;cia Rebelo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gubinelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roost" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-021-02163-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246406v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Wiatr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Marczak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2021.658339" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378998v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doussau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1882-20.2021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444836v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew G Cairns" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rgen &#197;d&#233;n" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Almqvist" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11111685" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03385148v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasie Mat&#233; de G&#233;rando" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie D&#8217;orange" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Augustin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Aur&#233;gan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awab011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366724v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie H&#233;rard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2021.105398" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452142v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cresto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gardier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22136760" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476988v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Diguet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2019.104614" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03023752v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Guillemaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Ceyz&#233;riat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Saint-Georges" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cambon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Petit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2020.02.010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043360v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043297v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my P&#233;pin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Trovero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Valette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4301" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453400v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gary" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Herard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Koch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.042957" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989009v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Douce" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Maugard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veran" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Matos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick J&#233;go" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.02.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391937v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Herard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Koch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-019-0771-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058364v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Merienne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz274" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02155405v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ligneul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Hern&#225;ndez-Garz&#243;n" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angeles Carrillo-de Sauvage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.02.046" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074093v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Galvan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Francelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awy057" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474162v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Senova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Poupon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dauguet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J Stewart" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G P Dugu&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21486-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476987v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claude Gaillard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Liot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14182" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074082v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denizot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Pommier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-018-0606-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02074052v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Auregan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Cheramy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gaudin-Gu&#233;rif" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lieger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awx342" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01752431v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2016.09.065" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09RP3GMB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01751880v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gras" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Anthony" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42875" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01751739v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Outeiro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00017" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476989v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01539753v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonvento" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mochel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X17697989" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02155315v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tiret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X16657095" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02155309v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Najac" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1504327113" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02397809v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.06.023" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584029v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rocher" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gubellini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merienne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Boussicault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2015.10.016" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14VLN5HG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01396567v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Galan-Rodriguez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole D&#233;glon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Betuing" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13415" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02168367v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bramoull&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guillermier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2015.48" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02291873v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Roy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cardoso" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ol&#232;ne Dorieux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Malgorn" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Epelbaum" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2014.07.017" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459770v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2014.11.014" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465910v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545792v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Calingasan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2014.110" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946234v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Facchinetti" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dorard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Contremoulins" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2013.08.039" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FX0P42B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459873v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2014.00295" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00857944v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Aron Badin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Spinnewyn" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052680" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459752v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Damiano" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena d'Aurelio" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddt242" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181185v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dujardin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine B&#233;gard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Caillierez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Lachaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Delattre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100760" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459764v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad'A Lepejov&#225;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2012.01.009" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74PJDBZQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02168439v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Escartin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2010.04.009" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RXVNF08-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459756v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2009.07.012" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410894v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vil&#233;m Guryca" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Emadali" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M800501-MCP200" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290598v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bizat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004637" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543005v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978589v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Jarraya" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boulet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scott Ralph" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.3000130" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275419v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brochier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caudy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dossat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00125.2007" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290623v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Pierre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Colin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delzescaux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0174-07.2007" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181915v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charvin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roze" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perrin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deyts" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2007.07.028" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290618v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hantraye" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2007.08.031" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103460v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jacquard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Trioulier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cosker" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.05-5085fje" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666883v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Arango" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holbert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Zala" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Pearson" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5409-05.2006" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290615v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200410050-00022" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290630v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hermel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cr&#233;minon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290633v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M305057200" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372666v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vanhoutte" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pag&#232;s" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Besson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.22-06-02174.2002" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290628v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mittoux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ouary" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monville" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lisovoski" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poyot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467542v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole El Massioui" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ouary" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ch&#233;ruel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/exnr.2001.7766" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSQ465Q5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02392438v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534692v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Francelle" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Gaillard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Liot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Chald&#233;e d'Abbas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04938607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Longprez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gaillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Decraene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Keime" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf042" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400325v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste P&#233;rot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Niewiadomska-Cimicka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brouillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Trottier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296790" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312671v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Abjean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ben Haim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Riquelme-Perez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gipchtein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derbois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac068" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312700v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duwat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;al" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vautheny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Aur&#233;gan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Jos&#233;phine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2023.106116" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246453v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina C&#233;lestine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Palombo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dhenain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Humbert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddac036" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03872742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac068/6550082" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850389v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alcal&#225;-Vida" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lotz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brul&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Seguin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2022.102363" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312686v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312713v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-021-00927-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312610v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile M&#233;gret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Mendoza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Arrieta Lobo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thanh-Yen Nguyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2022.914830" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419946v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Kelly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis-Pierre Bemelmans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan P Mckernan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27020507" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246406v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Wiatr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Marczak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2021.658339" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378998v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doussau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1882-20.2021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04470933v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#250;cia Rebelo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gubinelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roost" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-021-02163-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444836v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew G Cairns" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rgen &#197;d&#233;n" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Almqvist" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11111685" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03385148v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasie Mat&#233; de G&#233;rando" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie D&#8217;orange" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Augustin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Aur&#233;gan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awab011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366724v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie H&#233;rard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2021.105398" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452142v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cresto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gardier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22136760" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476988v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Diguet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2019.104614" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03023752v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Guillemaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Ceyz&#233;riat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Saint-Georges" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cambon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Petit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2020.02.010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043360v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453400v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gary" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Herard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Koch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.042957" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043297v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my P&#233;pin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Trovero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Valette" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4301" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989009v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Douce" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Maugard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veran" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Matos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick J&#233;go" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.02.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391937v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Herard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Koch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-019-0771-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058364v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Merienne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz274" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02155405v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ligneul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Hern&#225;ndez-Garz&#243;n" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angeles Carrillo-de Sauvage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.02.046" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474162v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Senova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Poupon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dauguet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J Stewart" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G P Dugu&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21486-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074093v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Galvan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Francelle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awy057" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476987v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claude Gaillard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Liot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14182" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02074052v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Auregan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Cheramy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gaudin-Gu&#233;rif" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lieger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awx342" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074082v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denizot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Pommier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-018-0606-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01539753v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonvento" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mochel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X17697989" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476989v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2016.09.065" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09RP3GMB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01752431v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01751739v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Outeiro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00017" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01751880v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gras" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Anthony" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42875" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02155315v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tiret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X16657095" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02155309v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Najac" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1504327113" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02397809v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.06.023" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01396567v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Galan-Rodriguez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole D&#233;glon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Betuing" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13415" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584029v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rocher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gubellini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merienne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Boussicault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2015.10.016" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14VLN5HG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465910v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2014.11.014" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02168367v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bramoull&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guillermier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2015.48" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02291873v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Roy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cardoso" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ol&#232;ne Dorieux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Malgorn" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Epelbaum" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2014.07.017" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459770v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946234v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Facchinetti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dorard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Contremoulins" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2013.08.039" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FX0P42B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459873v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2014.00295" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545792v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Calingasan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2014.110" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00857944v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Aron Badin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Spinnewyn" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052680" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459752v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Damiano" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena d'Aurelio" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddt242" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181185v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dujardin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine B&#233;gard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Caillierez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Lachaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Delattre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100760" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459764v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad'A Lepejov&#225;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2012.01.009" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74PJDBZQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459756v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2009.07.012" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02168439v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Escartin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2010.04.009" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RXVNF08-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290598v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bizat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004637" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410894v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vil&#233;m Guryca" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Emadali" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M800501-MCP200" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543005v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978589v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Jarraya" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boulet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scott Ralph" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.3000130" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275419v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brochier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caudy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dossat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00125.2007" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290623v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Pierre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Colin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delzescaux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0174-07.2007" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181915v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charvin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roze" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perrin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deyts" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2007.07.028" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290618v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hantraye" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2007.08.031" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666883v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Arango" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holbert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Zala" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Pearson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5409-05.2006" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103460v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jacquard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Trioulier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cosker" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.05-5085fje" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290615v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200410050-00022" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290633v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hermel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cr&#233;minon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M305057200" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290630v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372666v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vanhoutte" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pag&#232;s" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Besson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.22-06-02174.2002" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290628v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mittoux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ouary" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monville" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lisovoski" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poyot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467542v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole El Massioui" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ouary" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ch&#233;ruel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/exnr.2001.7766" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSQ465Q5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02392438v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534692v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Francelle" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Gaillard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Liot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Chald&#233;e d'Abbas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>