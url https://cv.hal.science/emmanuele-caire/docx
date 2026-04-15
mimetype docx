--- v0 (2026-03-09)
+++ v1 (2026-04-15)
@@ -1163,384 +1163,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athènes laconienne: l’utopie politique de Critias</w:t>
+                <w:t xml:space="preserve">Aristote citateur dans la Politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">M. Coudry et M.-T. Schettino. </w:t>
+              <w:t xml:space="preserve">E. Berardi, M.P. Castiglioni, M.-L. Desclos et P. Dolcetti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux interculturels de l’utopie politique dans l’Antiquité gréco-romaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 20, Edizioni dell'Orso, pp.281-300, 2020, Studi di Storia greca e romana, 978-88-3613-145-7</w:t>
+              <w:t xml:space="preserve">Aristotele citatore o la riappropriazione da parte della filosofia dei discorsi di sapere anteriori. Aristote citateur ou la réappropriation par la philosophie des discours de savoir antérieurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni dell’Orso, 2020, 978-88-3613-096-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197698v1</w:t>
+                <w:t xml:space="preserve">hal-03162669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aristote citateur dans la Politique</w:t>
+                <w:t xml:space="preserve">Athènes laconienne: l’utopie politique de Critias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">E. Berardi, M.P. Castiglioni, M.-L. Desclos et P. Dolcetti. </w:t>
+              <w:t xml:space="preserve">M. Coudry et M.-T. Schettino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aristotele citatore o la riappropriazione da parte della filosofia dei discorsi di sapere anteriori. Aristote citateur ou la réappropriation par la philosophie des discours de savoir antérieurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edizioni dell’Orso, 2020, 978-88-3613-096-2</w:t>
+              <w:t xml:space="preserve">Enjeux interculturels de l’utopie politique dans l’Antiquité gréco-romaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, Edizioni dell'Orso, pp.281-300, 2020, Studi di Storia greca e romana, 978-88-3613-145-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03162669v1</w:t>
+                <w:t xml:space="preserve">hal-03197698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appien d’Alexandrie</w:t>
+                <w:t xml:space="preserve">Qui a lu l'Athénaiôn Politeia? La réception du pamphlet dans l'antiquité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lenfant Dominique. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Lettres grecques. Anthologie de la littérature grecque d’Homère à Justinien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Belles Lettres, pp.1415-1421, 2020, 978-2-251-45080-3</w:t>
+              <w:t xml:space="preserve">Les aventures d'un pamphlet antidémocratique. Transmission et réception de la Constitution des Athéniens du Pseudo-Xénophon (Ve siècle avant J.-C.- XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boccard, pp.25-52, 2020, 9782-7018-0597-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03213867v1</w:t>
+                <w:t xml:space="preserve">hal-03022594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui a lu l'Athénaiôn Politeia? La réception du pamphlet dans l'antiquité.</w:t>
+                <w:t xml:space="preserve">Jean Malalas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les aventures d'un pamphlet antidémocratique. Transmission et réception de la Constitution des Athéniens du Pseudo-Xénophon (Ve siècle avant J.-C.- XXIe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Boccard, pp.25-52, 2020, 9782-7018-0597-9</w:t>
+              <w:t xml:space="preserve">Les Lettres grecques. Anthologie de la littérature grecque d’Homère à Justinien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Belles Lettres, pp.1545-1547, 2020, 978-2-251é45080-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03022594v1</w:t>
+                <w:t xml:space="preserve">hal-03213881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Malalas</w:t>
+                <w:t xml:space="preserve">Appien d’Alexandrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Lettres grecques. Anthologie de la littérature grecque d’Homère à Justinien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Les Belles Lettres, pp.1545-1547, 2020, 978-2-251é45080-3</w:t>
+              <w:t xml:space="preserve">, Les Belles Lettres, pp.1415-1421, 2020, 978-2-251-45080-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03213881v1</w:t>
+                <w:t xml:space="preserve">hal-03213867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristote et le Lycée : Les &amp;quot;Constitutions&amp;quot;, La Politique</w:t>
               </w:r>
@@ -2516,51 +2516,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.gif"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image3.gif"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image4.gif"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03704683v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Caire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213509v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01721806v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442454v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389670v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.2650" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01404726v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04528227v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pittia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04528222v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Robert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05538471v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/index.php/constitutions-mixtes-genealogie-d-une-idee.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19010-3.p.0125" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cronier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chekroun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03675481v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03197698v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03162669v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213867v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03022594v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213881v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213851v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213830v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03024415v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03197713v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02111151v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770442v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03511311v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429248v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429258v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bernardi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429188v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01408997v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.gif"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image3.gif"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image4.gif"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03704683v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Caire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213509v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01721806v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442454v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389670v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.2650" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01404726v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04528227v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pittia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04528222v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Robert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05538471v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/index.php/constitutions-mixtes-genealogie-d-une-idee.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19010-3.p.0125" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cronier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chekroun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03675481v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03162669v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03197698v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03022594v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213881v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213867v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213851v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213830v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03024415v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03197713v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02111151v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770442v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03511311v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429248v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429258v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bernardi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429188v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01408997v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>