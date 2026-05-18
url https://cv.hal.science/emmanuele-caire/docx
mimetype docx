--- v1 (2026-04-15)
+++ v2 (2026-05-18)
@@ -163,409 +163,491 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le miroir perse . Le régime achéménide dans la pensée politique grecque : entre fascination et répulsion</w:t>
+                <w:t xml:space="preserve">La justice des oligarques et l’invention de l’aristocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Incidenza dell'antico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (2024), pp.127-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4454/incidant.v22-1276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03704683v1</w:t>
+                <w:t xml:space="preserve">hal-05538537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Aux origines de la démagogie : naissance et manipulation d’un concept »</w:t>
+                <w:t xml:space="preserve">Le miroir perse . Le régime achéménide dans la pensée politique grecque : entre fascination et répulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incidenza dell'antico</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Le monde grec et l’Orient de 404 à 200 avant notre ère, Hors-série 2021, pp.49-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03213509v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre démocratie et oligarchie Les enjeux politiques de la définition du dèmos à Athènes au ve siècle.</w:t>
+                <w:t xml:space="preserve">« Aux origines de la démagogie : naissance et manipulation d’un concept »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 35, pp.41-55</w:t>
+              <w:t xml:space="preserve">Incidenza dell'antico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721806v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athènes et l'invention de l'oligarchie</w:t>
+                <w:t xml:space="preserve">Entre démocratie et oligarchie Les enjeux politiques de la définition du dèmos à Athènes au ve siècle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue du Projet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 62, http://projet.pcf.fr/94964</w:t>
+              <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35, pp.41-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442454v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athènes et l'invention de l'oligarchie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue du Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62, http://projet.pcf.fr/94964</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouer de l'aulos à Athènes était-il politiquement correct?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 98, pp.57 - 72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/pallas.2650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01389670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -575,284 +657,284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l'oligarchie à Athènes aux Ve et IVe siècles Aspects d'une idéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Belles Lettres, 2016, 2-251-32893-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerre et diplomatie romaines IVe-IIIe siècles avant J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pittia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications de l'Université de Provence, 2006, Textes et documents de la Méditerranée antique et médiévale, 2-85399-649-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys d’Halicarnasse, Rome et la conquête de l’Italie, Antiquités romaines livres 14-20, texte grec, traduction et commentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pittia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Belles Lettres, 576 p., 2002, Fragments, 2-251-74201-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -862,1514 +944,1514 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre « voie moyenne » et « juste mélange ». Aux origines de la constitution mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Kefallonitis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutions mixtes. Généalogie d’une idée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.125-151, 2025, Rencontres, 978-2-406-19008-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-19010-3.p.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Section 32 du Comité National de la Recherche Scientifique : « Mondes anciens et médiévaux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport de conjoncture du Comité National de la Recherche Scientifique – Édition 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.753-777, 2025, 978-2-271-15362-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05524267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abolition des dettes et constitution mixte chez Aristote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stavroula Kefallonitis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dette et Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, 2022, ISTA, 978-2-84867-971-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aristote citateur dans la Politique</w:t>
+                <w:t xml:space="preserve">Jean Malalas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aristotele citatore o la riappropriazione da parte della filosofia dei discorsi di sapere anteriori. Aristote citateur ou la réappropriation par la philosophie des discours de savoir antérieurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edizioni dell’Orso, 2020, 978-88-3613-096-2</w:t>
+              <w:t xml:space="preserve">Les Lettres grecques. Anthologie de la littérature grecque d’Homère à Justinien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Belles Lettres, pp.1545-1547, 2020, 978-2-251é45080-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03162669v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athènes laconienne: l’utopie politique de Critias</w:t>
+                <w:t xml:space="preserve">Qui a lu l'Athénaiôn Politeia? La réception du pamphlet dans l'antiquité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">M. Coudry et M.-T. Schettino. </w:t>
+              <w:t xml:space="preserve">Lenfant Dominique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux interculturels de l’utopie politique dans l’Antiquité gréco-romaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 20, Edizioni dell'Orso, pp.281-300, 2020, Studi di Storia greca e romana, 978-88-3613-145-7</w:t>
+              <w:t xml:space="preserve">Les aventures d'un pamphlet antidémocratique. Transmission et réception de la Constitution des Athéniens du Pseudo-Xénophon (Ve siècle avant J.-C.- XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boccard, pp.25-52, 2020, 9782-7018-0597-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197698v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui a lu l'Athénaiôn Politeia? La réception du pamphlet dans l'antiquité.</w:t>
+                <w:t xml:space="preserve">Appien d’Alexandrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les aventures d'un pamphlet antidémocratique. Transmission et réception de la Constitution des Athéniens du Pseudo-Xénophon (Ve siècle avant J.-C.- XXIe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Boccard, pp.25-52, 2020, 9782-7018-0597-9</w:t>
+              <w:t xml:space="preserve">Les Lettres grecques. Anthologie de la littérature grecque d’Homère à Justinien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Belles Lettres, pp.1415-1421, 2020, 978-2-251-45080-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022594v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Malalas</w:t>
+                <w:t xml:space="preserve">Aristote citateur dans la Politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Berardi, M.P. Castiglioni, M.-L. Desclos et P. Dolcetti. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Lettres grecques. Anthologie de la littérature grecque d’Homère à Justinien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Belles Lettres, pp.1545-1547, 2020, 978-2-251é45080-3</w:t>
+              <w:t xml:space="preserve">Aristotele citatore o la riappropriazione da parte della filosofia dei discorsi di sapere anteriori. Aristote citateur ou la réappropriation par la philosophie des discours de savoir antérieurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni dell’Orso, 2020, 978-88-3613-096-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03213881v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appien d’Alexandrie</w:t>
+                <w:t xml:space="preserve">Athènes laconienne: l’utopie politique de Critias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Coudry et M.-T. Schettino. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Lettres grecques. Anthologie de la littérature grecque d’Homère à Justinien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Belles Lettres, pp.1415-1421, 2020, 978-2-251-45080-3</w:t>
+              <w:t xml:space="preserve">Enjeux interculturels de l’utopie politique dans l’Antiquité gréco-romaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, Edizioni dell'Orso, pp.281-300, 2020, Studi di Storia greca e romana, 978-88-3613-145-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03213867v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristote et le Lycée : Les &amp;quot;Constitutions&amp;quot;, La Politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Lettres grecques. Anthologie de la littérature grecque d’Homère à Justinien,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Belles Lettres, pp.973-989, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La philosophie de l'âge classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Lettres grecques. Anthologie de la littérature grecque d’Homère à Justinien,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Belle Lettres, pp.601-618, 2020, 978-2-251-45080-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plutarque et la grécité des Romains. La nootion de philanthrôpia dans les Vies parallèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Maréchaux et B. Minéo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plutarque et la construction de l'Histoire. Entre récit historique et invention littéraire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.47-74, 2020, 978-2-7535-8011-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Εunomia (Isonomia, anomia, dysnomia, kakonomia, paranomia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Coudry et M.-T. Schettino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux interculturels de l’utopie politique dans l’Antiquité gréco-romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, Edizioni dell" Orso, pp.429-435, 2020, Studi di Storia greca e romana, 978-88-3613-145-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Malalas et la mémoire d'Antioche. La construction de l'espace et du temps dans la Chronique: l'exemple d'Epiphania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jonas Borsch, Olivier Gengler, Mischa Meier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Weltchronik des Johannes Malalas im Kontext spätantiker Memorialkultur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frantz Steiner Verlag, 2019, Malalas Studien 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du superlatif au comparatif : l’excellence selon Critias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Yvonneau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Muse au long couteau : Critias, de la création littéraire au terrorisme d’État. Actes du colloque international de Bordeaux, les 23 et 24 octobre 2009 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 107 pp.117-138, 2018, Scripta Antiqua 1298-1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territories of the Massaliet identity: Conservatism or political and moral loosening?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouffier Sophie; Garcia Dominique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greek Marseille and Mediterranean Celtic Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, Peter Lang, pp.115-135, 2017, Lang Classical Studies, 978-1-4331-3204-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Du surgeon d’Érechthée au lituus de Romulus »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B Mineo et T. Piel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Les premiers temps de Rome. VIe-IIIe siècle av. J.-C. La fabrique d’une histoire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 111-126., 2016, Histoire ancienne, 9782753549043</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Malalas: from computation to narration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Bernardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.Meier, Ch. Radtki, F. Schulz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Weltchronik des Johannes Malalas. Autor – Werk – Überlieferung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franz Steiner Verlag, pp.119-136, 2016, 9783515110990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Auguste “grand prêtre initié et roi”. La légende augustéenne chez Jean Malalas »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Luciani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre mots et marbre. Les métamorphoses d’Auguste (S. Luciani ed. avec la collaboration de P. Zuntow) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 82, Ausonius editions, pp.229-243, 2016, Scripta Antiqua, 978235613356131515</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apospasmation.. Un fragment de Denys d'halicarnasse sur la prise de Bola (414 av.J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Bourdin, J. Dubouloz et E.Rosso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peupler et habiter l’Italie et le monde romain. Études d’histoire et d’archéologie offertes à Xavier Lafon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUP, pp.13-20, 2014, collection Archéologies méditerranéennes, 978-2-85399-927-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2516,51 +2598,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.gif"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image3.gif"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image4.gif"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03704683v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Caire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213509v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01721806v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442454v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389670v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.2650" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01404726v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04528227v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pittia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04528222v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Robert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05538471v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/index.php/constitutions-mixtes-genealogie-d-une-idee.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19010-3.p.0125" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cronier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chekroun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03675481v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03162669v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03197698v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03022594v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213881v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213867v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213851v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213830v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03024415v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03197713v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02111151v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770442v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03511311v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429248v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429258v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bernardi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429188v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01408997v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.gif"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image3.gif"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image4.gif"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05538537v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Caire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/incidant.v22-1276" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03704683v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213509v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01721806v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442454v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389670v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.2650" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01404726v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04528227v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pittia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04528222v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Robert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05538471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/index.php/constitutions-mixtes-genealogie-d-une-idee.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19010-3.p.0125" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524267v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cronier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chekroun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03675481v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213881v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03022594v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213867v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03162669v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03197698v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213851v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213830v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03024415v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03197713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02111151v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770442v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03511311v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429248v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429258v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bernardi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429188v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01408997v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>