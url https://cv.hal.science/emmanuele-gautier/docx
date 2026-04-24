--- v0 (2026-03-21)
+++ v1 (2026-04-24)
@@ -384,10905 +384,11039 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building localized and generic scenarios for sea and river dikes based on their socio-ecological footprint</w:t>
+                <w:t xml:space="preserve">Quercus robur and Q. petraea responses to hydroclimatic changes and extremes in the Loire River valley, central France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles de Godoy Leski</w:t>
+                <w:t xml:space="preserve">Charlie Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
+                <w:t xml:space="preserve">Sébastien Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Carré</w:t>
+                <w:t xml:space="preserve">Valérie Daux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Petit-Berghem</w:t>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Pernet</w:t>
+                <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Futures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 177, pp.103786. </w:t>
+              <w:t xml:space="preserve">Dendrochronologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 97, pp.126511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.futures.2026.103786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dendro.2026.126511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05503781v1</w:t>
+                <w:t xml:space="preserve">hal-05594648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of periods of high and low hydrological activity in the Loire River, France, between the 14th and mid-19th centuries</w:t>
+                <w:t xml:space="preserve">Building localized and generic scenarios for sea and river dikes based on their socio-ecological footprint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evan Mesmin</w:t>
+                <w:t xml:space="preserve">Charles de Godoy Leski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Gautier</w:t>
+                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Foucher</w:t>
+                <w:t xml:space="preserve">Yves Petit-Berghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martins</w:t>
+                <w:t xml:space="preserve">Alexis Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 633, pp.130932. </w:t>
+              <w:t xml:space="preserve">Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 177, pp.103786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.130932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.futures.2026.103786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487777v1</w:t>
+                <w:t xml:space="preserve">hal-05503781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-spatiotemporal scale strategy to evaluate factors controlling pebble mobility and its interactions with bedforms in a lowland gravel-bed river</w:t>
+                <w:t xml:space="preserve">Characterization of periods of high and low hydrological activity in the Loire River, France, between the 14th and mid-19th centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dépret</w:t>
+                <w:t xml:space="preserve">Evan Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+                <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
+                <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Virmoux</w:t>
+                <w:t xml:space="preserve">Guillaume Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 223, pp.106882. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 633, pp.130932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2022.106882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.130932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03946451v1</w:t>
+                <w:t xml:space="preserve">hal-04487777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of riprap within channelized rivers: a solution for the restoration of lateral channel dynamics and bedload replenishment?</w:t>
+                <w:t xml:space="preserve">Statistical approach of contemporary hydrogeomorphological channel changes of the middle Allier River, France: morphostructural controls, human impacts and flow regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Arfeuillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Steiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Erwan Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erwan Roussel</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Neel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (4), pp.241-256</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005812v1</w:t>
+                <w:t xml:space="preserve">hal-03994902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical approach of contemporary hydrogeomorphological channel changes of the middle Allier River, France: morphostructural controls, human impacts and flow regime</w:t>
+                <w:t xml:space="preserve">Removal of riprap within channelized rivers: a solution for the restoration of lateral channel dynamics and bedload replenishment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Arfeuillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Steiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Neel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (5), pp.2981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app13052981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03994902v1</w:t>
+                <w:t xml:space="preserve">hal-04005812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can lateral mobility be restored along a highly domesticated low-energy gravel-bed river?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dépret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 325, pp.116485. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.116485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi time scale influence of dams on bedload transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 346, pp.118951. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.118951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal regime variability of islands in the Lena River near Yakutsk, eastern Siberia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A multi-spatiotemporal scale strategy to evaluate factors controlling pebble mobility and its interactions with bedforms in a lowland gravel-bed river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dépret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Konstantinov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Séjourné</w:t>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 33 (1), pp.18-31. </w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 223, pp.106882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppp.2136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2022.106882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821050v2</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fer et la rivière Prospection thématique (2019)</w:t>
+                <w:t xml:space="preserve">Thermal regime variability of islands in the Lena River near Yakutsk, eastern Siberia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Arribet-Deroin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gob</w:t>
+                <w:t xml:space="preserve">François Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Tamisier</w:t>
+                <w:t xml:space="preserve">Pavel Konstantinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+                <w:t xml:space="preserve">Frederic Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (1), pp.18-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppp.2136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924009v1</w:t>
+                <w:t xml:space="preserve">hal-03821050v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évocation des digues maritimes et fluviales en France dans Le Monde : le rôle de la presse pour stimuler une réflexion sur le devenir des digues au xxie siècle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Grancher</w:t>
+                <w:t xml:space="preserve">Le fer et la rivière Prospection thématique (2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Arribet-Deroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794872v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morpho-sedimentary dynamics associated to dam removal. The Pierre Glissotte dam (central France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Actes des 21èmes Journées des Jeunes Géomorphologues (Paris, 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147079⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (2), pp.103-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.15564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229949v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actes des 21èmes Journées des Jeunes Géomorphologues (Paris, 2020)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fifty-year dynamics of the Lena River islands (Russia): Spatio-temporal pattern of large periglacial anabranching river and influence of climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dépret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.15564⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 783, pp.147020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03250007v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le gisement de troncs subfossiles holocènes de Rozay (moyenne vallée du Cher, France) : implications hydrogéomorphologiques et facteurs de contrôle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuele Gautier</w:t>
+                <w:t xml:space="preserve">Lowland gravel-bed river recovery through former mining reaches, the key role of sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dépret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Depret</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mariya Doncheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.15990⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 373, pp.107493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-03474154v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fifty-year dynamics of the Lena River islands (Russia): Spatio-temporal pattern of large periglacial anabranching river and influence of climate change</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dépret</w:t>
+                <w:t xml:space="preserve">Le gisement de troncs subfossiles holocènes de Rozay (moyenne vallée du Cher, France) : implications hydrogéomorphologiques et facteurs de contrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Vayssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cavero</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuele Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147020⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.15990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353117v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03474154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lowland gravel-bed river recovery through former mining reaches, the key role of sand</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">L’évocation des digues maritimes et fluviales en France dans Le Monde : le rôle de la presse pour stimuler une réflexion sur le devenir des digues au xxie siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107493⟩</w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 261, pp.39-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.11560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793233v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-morphometric parameters controlling travel distance of pebbles and cobbles in three gravel bed streams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Morpho-sedimentary dynamics associated to dam removal. The Pierre Glissotte dam (central France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément Virmoux</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107117⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 784, pp.147079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612978v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Readjustments of a sinuous river during the last 6000 years in northwestern Europe (Cher River, France): From an active meandering river to a stable river course under human forcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Vayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.107395. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience of socio-ecological systems in volcano risk-prone areas, but how much longer? Assessment of adaptive water governance in Merapi volcano, Central Java, Indonesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Sarrazin</w:t>
+                <w:t xml:space="preserve">Hydro-morphometric parameters controlling travel distance of pebbles and cobbles in three gravel bed streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Edouard de Bélizal</w:t>
+                <w:t xml:space="preserve">E Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Houbrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoJournal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10708-018-9856-5⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 358, pp.107117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793208v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateglacial changes in river morphologies of northwestern Europe: An example of a smooth response to climate forcing (Cher River, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resilience of socio-ecological systems in volcano risk-prone areas, but how much longer? Assessment of adaptive water governance in Merapi volcano, Central Java, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Recq</w:t>
+                <w:t xml:space="preserve">Caroline Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gardère</w:t>
+                <w:t xml:space="preserve">Annick Hollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edit Thamó-Bozsó</w:t>
+                <w:t xml:space="preserve">Edouard de Bélizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 342, pp.20-36. </w:t>
+              <w:t xml:space="preserve">GeoJournal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84 (1), pp.183-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.05.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10708-018-9856-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398217v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite image analysis and frozen cylinder experiments on thermal erosion of periglacial fluvial islands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lateglacial changes in river morphologies of northwestern Europe: An example of a smooth response to climate forcing (Cher River, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Vayssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Dupeyrat</w:t>
+                <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Hurault</w:t>
+                <w:t xml:space="preserve">Clément Recq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Costard</w:t>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Marmo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edit Thamó-Bozsó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 29 (2), pp.100 - 111. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 342, pp.20-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppp.1973⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01894585v1</w:t>
+                <w:t xml:space="preserve">hal-02398217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Going with the flow : Hydrologic response of middle Lena River (Siberia) to the climate variability and change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander A. Fedorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 557, pp.475 - 488. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.12.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héritages et influences contemporaines des anciens ouvrages de navigation de la Loire moyenne (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzi Nabet </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gautier </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Temam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Gruwé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/vertigo.23121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l'évolution Morphologique et Sédimentaire de l'Yonne Suite à La Première Phase Du Démantèlement Du Barrage de Pierre Glissotte (Massif Du Morvan, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Touche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Harrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (1), pp.7--29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geomorphologie.11946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causes of Planform Stability of a Low-Energy Meandering Gravel-Bed River (Cher River, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Satellite image analysis and frozen cylinder experiments on thermal erosion of periglacial fluvial islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dupeyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Hurault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Marmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.01.035⟩</w:t>
+              <w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (2), pp.100 - 111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppp.1973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02477275v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des paléoméandres holocènes de la plaine alluviale du Cher (site de Bigny, moyenne vallée du Cher)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Depret</w:t>
+                <w:t xml:space="preserve">Causes of Planform Stability of a Low-Energy Meandering Gravel-Bed River (Cher River, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Castanet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Virmoux</w:t>
+                <w:t xml:space="preserve">Janet Hooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11369⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 285, pp.58--81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544548v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River responses to the 2010 major eruption of the Merapi volcano, central Java, Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 273, pp.244 - 257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparée de la dynamique des îles fluviales de trois grands cours d’eau – Lena, Napo et Loire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Grivel</w:t>
+                <w:t xml:space="preserve">Etude des paléoméandres holocènes de la plaine alluviale du Cher (site de Bigny, moyenne vallée du Cher)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vayssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coral Garcia Govea</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clément Virmoux</w:t>
+                <w:t xml:space="preserve">C. Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (2), pp.163-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385174v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fluvial engineering works and topo-sedimentary response at different hydrological events, the middle Loire River</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Analyse comparée de la dynamique des îles fluviales de trois grands cours d’eau – Lena, Napo et Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuele Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coral Garcia Govea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67, pp.125-141</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01481265v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exorheism growth as an explanation of increasing flooding in the Sahel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Influence of fluvial engineering works and topo-sedimentary response at different hydrological events, the middle Loire River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzi Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (2), pp.211 - 225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2015.03.017⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483516v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological controls on the morphogenesis of low-energy meanders (Cher River, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dépret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Hooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 531, pp.877 - 891. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.10.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.10.035⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Assessment of the Erosion Potential of the Fluvial Thermal Process during Ice Breakups of the Lena River (Siberia)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Gautier</w:t>
+                <w:t xml:space="preserve">Exorheism growth as an explanation of increasing flooding in the Sahel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Mamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fedorov</w:t>
+                <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Konstantinov</w:t>
+                <w:t xml:space="preserve">Ibrahim Noma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dupeyrat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Moussa Bouzou Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 25 ((3):), pp.162-171 (IF 2,177). </w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 131, pp.130 - 139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppp.1812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2015.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078016v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La crue de 2012 à Niamey : un paroxysme du paradoxe du Sahel ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Assessment of the Erosion Potential of the Fluvial Thermal Process during Ice Breakups of the Lena River (Siberia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Sighomnou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Descroix</w:t>
+                <w:t xml:space="preserve">A. Fedorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Genthon</w:t>
+                <w:t xml:space="preserve">P. Konstantinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gil Mahe</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Dupeyrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 ((3):), pp.162-171 (IF 2,177). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppp.1812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/sec.2013.0370⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-02153190v1</w:t>
+                <w:t xml:space="preserve">hal-01078016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place des îles fluviales en Loire moyenne, du 19e siècle à aujourd’hui</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La crue de 2012 à Niamey : un paroxysme du paradoxe du Sahel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sighomnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Genthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Bouzou Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.25451⟩</w:t>
+              <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (1), pp.3-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sec.2013.0370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793219v1</w:t>
+                <w:t xml:space="preserve">ird-02153190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etablishment and development of fluvial islands in the middle Loire River, from the 19th century up to now</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Mise en place des îles fluviales en Loire moyenne, du 19e siècle à aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cybergeo.25451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485628v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of ice content on the thermal erosion of permafrost : implications for coastal and fluvial erosion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etablishment and development of fluvial islands in the middle Loire River, from the 19th century up to now</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppp.722⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.25451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00601113v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">River Meander Dynamics: Developments in Modelling and Empirical Analyses: RIVER MEANDER DYNAMICS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Gautier</w:t>
+                <w:t xml:space="preserve">Les changements d’usage des sols et leurs conséquences hydrogéomorphologiques sur un bassin-versant endoréique sahélien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Bouzou Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Zolezzi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oumarou Faran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahaman Moustapha Adamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.2185⟩</w:t>
+              <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (1), pp.13-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sec.2011.0297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02477746v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02153218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les changements d’usage des sols et leurs conséquences hydrogéomorphologiques sur un bassin-versant endoréique sahélien</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">River Meander Dynamics: Developments in Modelling and Empirical Analyses: RIVER MEANDER DYNAMICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumarou Faran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E Gautier</w:t>
+                <w:t xml:space="preserve">J.M. Hooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahaman Moustapha Adamou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Zolezzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 22 (1), pp.13-24. </w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (11), pp.1550--1553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/sec.2011.0297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/esp.2185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-02153218v1</w:t>
+                <w:t xml:space="preserve">hal-02477746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel and floodplain sediment dynamics in a reach of the tropical meandering Rio Beni (Bolivian Amazonia)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brunstein</w:t>
+                <w:t xml:space="preserve">Effects of ice content on the thermal erosion of permafrost : implications for coastal and fluvial erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dupeyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vauchel</w:t>
+                <w:t xml:space="preserve">R. Randriamazaoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Jouanneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Roulet</w:t>
+                <w:t xml:space="preserve">E. Gailhardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (2), pp.179-187 (IF 1.870). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppp.722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.2065⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793240v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing river flows in the Sahel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okechukwu Amogu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Okechukwu Amogu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Descroix</w:t>
+                <w:t xml:space="preserve">Kadidiatou Souley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kadidiatou Souley</w:t>
+                <w:t xml:space="preserve">Yé Ro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2 (2), pp.170-199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/w2020170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02153343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-disciplinary approach for sediment dynamics study of active floodplains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuele Gautier</w:t>
+                <w:t xml:space="preserve">Channel and floodplain sediment dynamics in a reach of the tropical meandering Rio Beni (Bolivian Amazonia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeannine Corbonnois</w:t>
+                <w:t xml:space="preserve">Philippe Vauchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Petit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brunstein</w:t>
+                <w:t xml:space="preserve">Jean-Marie Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Roulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.7506⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (15), pp.1838-1853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.2065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477743v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal variability of hydrological regimes around the boundaries between Sahelian and Sudanian areas of West Africa: A synthesis.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Favreau</w:t>
+                <w:t xml:space="preserve">Multi-disciplinary approach for sediment dynamics study of active floodplains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuele Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Galle</w:t>
+                <w:t xml:space="preserve">Jeannine Corbonnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.12.012⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.7506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00412012v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The very low penetrance of cystic fibrosis for the R117H mutation: a reappraisal for genetic counselling and newborn screening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-temporal variability of hydrological regimes around the boundaries between Sahelian and Sudanian areas of West Africa: A synthesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Thauvin-Robinet</w:t>
+                <w:t xml:space="preserve">Thierry Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Munck</w:t>
+                <w:t xml:space="preserve">G. Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Huet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G Bellis</w:t>
+                <w:t xml:space="preserve">Sylvie Galle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jmg.2009.067215⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 375 (1-2), pp.90-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828987v1</w:t>
+                <w:t xml:space="preserve">insu-00412012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluvial geomorphology and flood-risk management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+                <w:t xml:space="preserve">The very low penetrance of cystic fibrosis for the R117H mutation: a reappraisal for genetic counselling and newborn screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Thauvin-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Astrade</w:t>
+                <w:t xml:space="preserve">A Munck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bardou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeannine Corbonnois</w:t>
+                <w:t xml:space="preserve">F Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+                <w:t xml:space="preserve">Emmanuelle Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.7554⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (11), pp.752-758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmg.2009.067215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00877969v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the global warming on the fluvial thermal erosion over the Lena River in Central Siberia.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Gautier</w:t>
+                <w:t xml:space="preserve">Fluvial geomorphology and flood-risk management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Brunstein</w:t>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hammadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Fedorov</w:t>
+                <w:t xml:space="preserve">E. Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannine Corbonnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2, pp.109-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.7554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00211428v1</w:t>
+                <w:t xml:space="preserve">hal-00877969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment budget as evidence of land-use changes in mountainous areas : two stages of evolution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Viramontes</w:t>
+                <w:t xml:space="preserve">Impact of the global warming on the fluvial thermal erosion over the Lena River in Central Siberia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fedorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sediment Budgets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 2</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34 (14), pp.L14501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-02153553v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00211428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal relations between meander deformation, water discharge and sediment fluxes in the floodplain of the Rio Beni (Bolivian Amazonia)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Fuertes</w:t>
+                <w:t xml:space="preserve">Sediment budget as evidence of land-use changes in mountainous areas : two stages of evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuele Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okechukwu Amogu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Viramontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sediment Budgets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01396275v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02153553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une autre Loire : dynamiques socio-environnementales sur 15000 ans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal relations between meander deformation, water discharge and sediment fluxes in the floodplain of the Rio Beni (Bolivian Amazonia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Burnouf</w:t>
+                <w:t xml:space="preserve">P. Vauchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Castanet</w:t>
+                <w:t xml:space="preserve">M. Roulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Garcin</w:t>
+                <w:t xml:space="preserve">O. Fuertes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Covalences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 32 (2), pp.230 - 248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.1394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00564276v1</w:t>
+                <w:t xml:space="preserve">hal-01396275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface water–groundwater interactions in an alluvial plain: Chemical and isotopic systematics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une autre Loire : dynamiques socio-environnementales sur 15000 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t>
+                <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Barbier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Covalences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 56, pp.4-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04083518v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00564276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence de la végétation et de son évolution dans les processus d'érosion dans les Alpes du Sud</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface water–groundwater interactions in an alluvial plain: Chemical and isotopic systematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Olivry</w:t>
+                <w:t xml:space="preserve">Philippe Négrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin - Réseau Erosion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 277 (3-4), pp.248-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-1694(03)00125-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-02157719v1</w:t>
+                <w:t xml:space="preserve">hal-04083518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water erosion in the French Southern Alps : climatic and human mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02153655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'influence de la végétation et de son évolution dans les processus d'érosion dans les Alpes du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Olivry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin - Réseau Erosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02157719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the paleoclimatic potential of a 1000-year tree-ring chronology from archaeological and living oaks from central France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Reconstruction de la variabilité hydroclimatique de mai à juillet dans le centre de la France au cours du dernier millénaire à partir des largeurs de cernes de chêne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRACE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Umeå, Sweden</w:t>
+              <w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157201v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction de la variabilité hydroclimatique de mai à juillet dans le centre de la France au cours du dernier millénaire à partir des largeurs de cernes de chêne</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude des crues ordinaires et remarquables de la Loire depuis l’époque médiévale : utilisation critique des archives documentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t>
+              <w:t xml:space="preserve">Colloque "Autour de l'Aïgat de 1875 dans le Sud-Ouest de la France"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05428668v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des crues ordinaires et remarquables de la Loire depuis l’époque médiévale : utilisation critique des archives documentaires</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring the paleoclimatic potential of a 1000-year tree-ring chronology from archaeological and living oaks from central France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Autour de l'Aïgat de 1875 dans le Sud-Ouest de la France"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">TRACE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Umeå, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235379v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the impacts of the Little Ice Age period on the Loire River floodplain (France): contribution of the morpho-sedimentary approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Étude morpho-sédimentaire de l'évolution des paléochenaux de la Loire au cours du Petit Âge Glaciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">E Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Reims, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558696v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois chronologies inédites pour le centre de la France au cours du dernier siècle à partir des largeurs de cernes, du δ18O et du δ13C de Quercus petraea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Study of the impacts of the Little Ice Age period on the Loire River floodplain (France): contribution of the morpho-sedimentary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-16631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635720v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude morpho-sédimentaire de l'évolution des paléochenaux de la Loire au cours du Petit Âge Glaciaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+                <w:t xml:space="preserve">Trois chronologies inédites pour le centre de la France au cours du dernier siècle à partir des largeurs de cernes, du δ18O et du δ13C de Quercus petraea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Daux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621615v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">δ18O of oak cellulose as useful proxy for reconstructing past summer drought in central France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Daux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Stievenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème colloque Climat et Impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From smartphone to RTK drone, small or large rivers, examples of riverbank erosion monitoring protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuele Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jugie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apports des nouvelles technologies à l’étude du transport sédimentaire et de la morphodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colloque de la Société Hydrotechnique de France, Jun 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of a Large Periglacial River to the current Climate Change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Réponse de la ripisylve à l’évolution pluri-décennale du fleuve Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie Mousset</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Geomorphology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Enjeux écologiques et sociétaux des hydrosystèmes : 20 ans de recherche dans le bassin de la Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Orléans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525657v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les communautés urbaines face à la Loire, utilisation des archives documentaires et sédimentaires pour le recensement et l'étude des crues de la Loire bourguignonne de 1389 au milieu du XIXe s.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martins</w:t>
+                <w:t xml:space="preserve">Long-term trajectory of an embankment fluvial system – the Loire River (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 20 ans de la Zone Atelier Loire (ZAL)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Coimbra, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/icg2022-79⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877623v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term trajectory of an embankment fluvial system – the Loire River (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les communautés urbaines face à la Loire, utilisation des archives documentaires et sédimentaires pour le recensement et l'étude des crues de la Loire bourguignonne de 1389 au milieu du XIXe s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+                <w:t xml:space="preserve">E Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud‑fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Virmoux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tristan Douillard</w:t>
+                <w:t xml:space="preserve">Guillaume Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Geomorphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque 20 ans de la Zone Atelier Loire (ZAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/icg2022-79⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04191943v1</w:t>
+                <w:t xml:space="preserve">hal-03877623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse de la ripisylve à l’évolution pluri-décennale du fleuve Loire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les communautés urbaines face à la Loire, utilisation des archives documentaires et sédimentaires pour le recensement et l’étude des crues de la Loire bourguignonne de 1389 au milieu du XIXème s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlie Hureau</w:t>
+                <w:t xml:space="preserve">E Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud‑fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Virmoux</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martins</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux écologiques et sociétaux des hydrosystèmes : 20 ans de recherche dans le bassin de la Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Orléans, France</w:t>
+              <w:t xml:space="preserve">UGI-IGU Paris 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191945v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration de la dynamique fluviale de l'Allier sur l'Ile des Cailloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Arfeuillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saillard Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Steiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux écologiques et sociétaux des hydrosystèmes : 20 ans de recherche dans le bassin de la Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zone Atelier Loire, Oct 2022, Orléans (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03994868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les communautés urbaines face à la Loire, utilisation des archives documentaires et sédimentaires pour le recensement et l’étude des crues de la Loire bourguignonne de 1389 au milieu du XIXème s.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Impact des seuils anthropiques sur la continuité sédimentaire de cours d’eau du bassin de la Seine et du massif ardennais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Houbrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UGI-IGU Paris 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">I.S. Rivers, 4ème conférence internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877586v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des seuils anthropiques sur la continuité sédimentaire de cours d’eau du bassin de la Seine et du massif ardennais</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Sedimentary dynamics of a meandering river in the Seine basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Letourneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I.S. Rivers, 4ème conférence internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03904069v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary dynamics of a meandering river in the Seine basin</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Long-term trajectory of an embankment fluvial system - The Loire River (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers, 4ème conférence internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03904059v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of the thermal regime of the frozen islands in the Lena floodplain, Yakutia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pacha Konstantinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Coimbra (Portugal), Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/icg2022-295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term trajectory of an embankment fluvial system - The Loire River (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude du transport de la charge de fond de la rivière Allier en sortie de gorges par une approche multi-proxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Arfeuillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Steiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Tristan Douillard</w:t>
+                <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">Les enjeux écologiques et sociétaux des hydrosystèmes : 20 ans de recherche dans le bassin de la Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Orléans, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794715v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du transport de la charge de fond de la rivière Allier en sortie de gorges par une approche multi-proxies</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Response of a Large Periglacial River to the current Climate Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dépret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux écologiques et sociétaux des hydrosystèmes : 20 ans de recherche dans le bassin de la Loire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAG, Sep 2022, Coimbra, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/icg2022-290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03994824v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution morphodynamique récente de la rivière Allier dans un secteur fortement anthopisé entre Vieille-Brioude et Limons</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Analyse des interrelations entre crise hydrologique et fait urbain portuaire en Loire bourbonnaise et nivernaise depuis le Moyen Âge : nouvelles approches méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Petit</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud‑fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saulnier-Copard Ségolène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
+              <w:t xml:space="preserve">Doctoriales en Sciences Sociales de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Châteauroux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03444888v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de restauration de berges et diagnostic du transport sédimentaire sur la rivière Allier</w:t>
+                <w:t xml:space="preserve">Evolution morphodynamique récente de la rivière Allier dans un secteur fortement anthopisé entre Vieille-Brioude et Limons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Arfeuillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Steiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Roussel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire TSMR - CFBR. Transport sédimentaire : rivières et barrages réservoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445066v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des interrelations entre crise hydrologique et fait urbain portuaire en Loire bourbonnaise et nivernaise depuis le Moyen Âge : nouvelles approches méthodologiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Suivi de restauration de berges et diagnostic du transport sédimentaire sur la rivière Allier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Arfeuillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Steiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dépret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales en Sciences Sociales de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Châteauroux, France</w:t>
+              <w:t xml:space="preserve">Webinaire TSMR - CFBR. Transport sédimentaire : rivières et barrages réservoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877723v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des scories métalliques pour l’estimation de la vitesse de la charge de fond d'une rivière de faible énergie sur le temps long. Effets de la forme et de la densité des scories et enseignements pour la restauration des rivières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des petits ouvrages en travers sur le transport de la charge de fond des rivières de plaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Houbrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire de la Z.A. Seine sur la restauration des milieux et de la continuité écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Z.A. Seine et Piren Seine, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marais de Chavannes : longue histoire d'un petit marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuele Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Vayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.210-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la dynamique sédimentaire autour des ouvrages transversaux sur des cours d’eau de faible à moyenne énergie du bassin de la Seine (Haute Marne et Normandie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Houbrechts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres SHF - Changement global et morphodynamique des rivières, des bassins versants à la mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport de la charge sableuse dans les rivières caillouteuses de Belgique et du nord de la France grâce aux scories de la sidérurgie ancienne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Optimisation d’un projet hydroélectrique et suivi hydrosédimentaire de l’arasement du barrage de Pierre Glissotte (haute Yonne - Morvan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur le Transport solide et la morphodynamique des rivières (TSMR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Life - Continuité écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03904211v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation d’un projet hydroélectrique et suivi hydrosédimentaire de l’arasement du barrage de Pierre Glissotte (haute Yonne - Morvan)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Suivi morphologique et sédimentaire de l’Yonne supérieure suite à la première phase d’arasement du barrage de la Pierre Glissotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Houbrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life - Continuité écologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Beaune, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel du Piren Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03904043v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charriage caillouteux sous influence de grands barrages (Cure et Yonne en Morvan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Houbrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur le Transport solide et la morphodynamique des rivières (TSMR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi morphologique et sédimentaire de l’Yonne supérieure suite à la première phase d’arasement du barrage de la Pierre Glissotte</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Transport de la charge sableuse dans les rivières caillouteuses de Belgique et du nord de la France grâce aux scories de la sidérurgie ancienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Houbrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Houbrechts</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Levecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel du Piren Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque sur le Transport solide et la morphodynamique des rivières (TSMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03904029v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of the fluvial thermal process during ice breakups of the Lena river (Siberia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fedorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11894</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heritage of ancient civilizations wastewater management technologies: Examples from South Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fardin H.F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holle A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Haury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 3rd IWA Specialized Conference on Water &amp; Wastewater Technologies in Ancient Civilizations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Water Association (IWA), Mar 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological and morphodynamic response of the Lena River to the hydro-climatic change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fedorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Konstantinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale "Mondes Polaires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00556792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation hydro-géomorphologique pour optimiser la protection et la gestion de la biodiversité d'une réserve naturelle fluviale L'exemple de la Réserve Naturelle Nationale du Val de Loire (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Grivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pointecouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Colloque international en évaluation environnementale BIODIVERSITÉ ET ÉVALUATION ENVIRONNEMENTALE </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelisation of high river-bank retreat : the case of the Lena river (Yakutia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Randriamazaoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Vienne, Austria. pp.1607-7962/gra/EGU05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des héritages sur un hydrosystème : l’exemple des levées de la Loire moyenne et océanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table Ronde en l’honneur de R. Neboit-Guilhot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01256250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11292,853 +11426,853 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of oak tree-ring width and stable isotopes to reconstruct hydroclimate variability in central France over the last millennium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Daux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées Scientifiques du GDR 3544 Sciences du Bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permafrost Degradation and Re-Aggradation in the Beaver Creek Floodplain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dépret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climat et Impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de restauration de berges et diagnostic du transport sédimentaire sur la rivière Allier</w:t>
+                <w:t xml:space="preserve">Diagnostic du transport de la charge de fond en aval des gorges de la rivière Allier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Arfeuillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Steiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Voldoire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport sédimentaire : rivières et barrages réservoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Saclay, France, France</w:t>
+              <w:t xml:space="preserve">I.S. Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03994774v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les communautés urbaines face à la Loire, utilisation des archives documentaires pour l'étude des crues de la Loire bourguignonne de 1389 au milieu du XIXème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud‑fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climat et Impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic du transport de la charge de fond en aval des gorges de la rivière Allier</w:t>
+                <w:t xml:space="preserve">Suivi de restauration de berges et diagnostic du transport sédimentaire sur la rivière Allier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Arfeuillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Steiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon (France), France</w:t>
+              <w:t xml:space="preserve">Transport sédimentaire : rivières et barrages réservoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Saclay, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03994796v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropical plants of constructed wetlands for wastewater treatment on looking at human and social sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. da Lage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Wetland Systems for Water Pollution Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Venise, Italy. pp.2, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand navigation rime avec inondation !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Temam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuele Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Grands aménagements maritimes et fluviaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12148,1964 +12282,1964 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ZA Loire, observation dans le long terme d’un socio-hydrosystème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Ragueneau; Vanessa Lea; Isabelle Charpentier; Claire Tito de Morais; Mathieu Bonnefond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zones Ateliers, un réseau de recherches collaboratives, situées et engagées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le renouveau de la géomorphologie au sein de la géographie française face aux grands enjeux environnementaux du XXIe siècle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+                <w:t xml:space="preserve">Le renouveau de la géomorphologie au sein de la géographie française face aux enjeux environnementaux du XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bétard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bétard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fragments de Géo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.27-41, 2022, 978-2-37924-246-5</w:t>
+              <w:t xml:space="preserve">Fragments de géo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799425v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Lena: a large river in a deep permafrost zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Fedorov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Large Rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119412632.ch11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le renouveau de la géomorphologie au sein de la géographie française face aux enjeux environnementaux du XXIe siècle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bétard</w:t>
+                <w:t xml:space="preserve">Le renouveau de la géomorphologie au sein de la géographie française face aux grands enjeux environnementaux du XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+                <w:t xml:space="preserve">E Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fragments de géo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Fragments de Géo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.27-41, 2022, 978-2-37924-246-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794610v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les impacts du changement climatique sur les dynamiques hydrologiques des milieux périglaciaires de haute latitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuele Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Mercier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les impacts spatiaux du changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE; WIley, 2021, 9781789480092. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119817925.ch7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impacts of climate change on the hydrological dynamics of high latitude periglacial environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Mercier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Impacts of Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE; Wiley, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119817925.ch7⟩⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris La Seine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
+                <w:t xml:space="preserve">Paris, la seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Noizet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes et rivières de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS éditions, pp.174-193, 2019</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04014374v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris, la seine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Paris La Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Noizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Carcaud, Gilles Arnaud-Fassetta, Caroline Evain. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes et rivières de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, CNRS éditions, pp.174-193, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794649v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs anthropiques et environnementaux de la recrudescence des inondations au Sahel</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Benjamin Sultan; Richard Lalou; Mouftaou Amadou Sanni; Amadou Oumarou; Mame Arame Soumaré. </w:t>
+                <w:t xml:space="preserve">La reconstruction d'une géographie naturaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Chartier; Estienne Rodary </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sociétés rurales face aux changements climatiques et environnementaux en Afrique de l’Ouest</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Manifeste pour une géographie environnementale: géographie, écologie, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences po, pp.325-343, 2015, 978-2-7246-1840-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680505v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reconstruction d'une géographie naturaliste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+                <w:t xml:space="preserve">Facteurs anthropiques et environnementaux de la recrudescence des inondations au Sahel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pech</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Denis Chartier; Estienne Rodary </w:t>
+                <w:t xml:space="preserve">Gil Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Olivry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Albergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Tanimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benjamin Sultan; Richard Lalou; Mouftaou Amadou Sanni; Amadou Oumarou; Mame Arame Soumaré. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manifeste pour une géographie environnementale: géographie, écologie, politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les sociétés rurales face aux changements climatiques et environnementaux en Afrique de l’Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD Editions, pp.153-170, 2015, 978-2-7099-2146-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.irdeditions.9080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471461v1</w:t>
+                <w:t xml:space="preserve">hal-04680505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dynamiques fluviales actuelles</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changement global organisme, écosystème humain, macro-écologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Jacob</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">D. Mercier. </w:t>
+                <w:t xml:space="preserve">Joël Guiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nadaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chuine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Reber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Thiébaut; Halima Hadi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie de la France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod; BRGM Éditions, pp.129-141, 2013</w:t>
+              <w:t xml:space="preserve">Prospective de l'Institut Ecologie et Environnement du CNRS - Compte-rendu des journées des 24 et 25 octobre 2012, Avignon ", Hors Série, Cahiers de prospectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche scientifique, pp.165-171, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01592560v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Drought and Land – Use Changes on Surface – Water Quality and Quantity: The Sahelian Paradox</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">M., Bradley Paul. </w:t>
+                <w:t xml:space="preserve">Les dynamiques fluviales actuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Bilodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Corbonnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Mercier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current perspectives in contaminant hydrology and water resources sustainability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géomorphologie de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod; BRGM Éditions, pp.129-141, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845661v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01592560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement global organisme, écosystème humain, macro-écologie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Reber</w:t>
+                <w:t xml:space="preserve">Impact of Drought and Land – Use Changes on Surface – Water Quality and Quantity: The Sahelian Paradox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Bouzou Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Genthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sighomnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">S. Thiébaut; Halima Hadi. </w:t>
+              <w:t xml:space="preserve">M., Bradley Paul. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prospective de l'Institut Ecologie et Environnement du CNRS - Compte-rendu des journées des 24 et 25 octobre 2012, Avignon ", Hors Série, Cahiers de prospectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current perspectives in contaminant hydrology and water resources sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Intech Open Access Publisher, pp.244-271, 2013, 978-953-51-1046-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/54536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00855623v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations entre les sociétés et le fleuve Loire depuis le Moyen-Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuele Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Trémolières, A. Schnitzler, P. Silan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protéger, restaurer et gérer les zones alluviales, pourquoi et comment ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, 238 p. (pp. 83-97), 2008, Tec &amp; Doc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00562637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Lena River : Hydromorphic features in a deep permafrost zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Wiley &amp; Sons, Ltd. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Large Rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gupta Avijit Ed., pp.10.1002/97804723722.ch11, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le SIG : Aide à la connaissance et à la gestion des crues en Val de Loire</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Giret, Alain. </w:t>
+                <w:t xml:space="preserve">Siberian rivers and Martian outflow channels : an analogy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008 Basic Science Book Award to the International Academy of Astronomics (IAA). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le risque hydrologique : du concept à sa gestion. Actes du Colloque "Les rencontres de Géo 13", Université de Paris 13, le 28 octobre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Le Manuscrit, 2007, 2-7481-8598-6</w:t>
+              <w:t xml:space="preserve">The Geology of Mars : Evidence from Earth-based analogues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapman E.G. &amp; Skilling I.P. Cambridge University Press Eds, pp.279-296, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408176v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00415753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siberian rivers and Martian outflow channels : an analogy</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">2008 Basic Science Book Award to the International Academy of Astronomics (IAA). </w:t>
+                <w:t xml:space="preserve">Le SIG : Aide à la connaissance et à la gestion des crues en Val de Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuele Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giret, Alain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geology of Mars : Evidence from Earth-based analogues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chapman E.G. &amp; Skilling I.P. Cambridge University Press Eds, pp.279-296, 2007</w:t>
+              <w:t xml:space="preserve">Le risque hydrologique : du concept à sa gestion. Actes du Colloque "Les rencontres de Géo 13", Université de Paris 13, le 28 octobre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Le Manuscrit, 2007, 2-7481-8598-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00415753v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des héritages sur un hydrosystème : l'exemple des levées en Loire moyenne et océanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuele Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Phillipe Allée et Laurent Lespez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'érosion entre société, climat et paléoenvironnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal (Clermont-Ferrand), pp.225-236, 2006, Nature &amp; Société</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14115,137 +14249,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Domaine public fluvial, un héritage du passé qui module aujourd`hui la réflexion sur la gestion de la biodiversité : Les zones humides de la Loire sous observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Leveau P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fleuves et marais, une histoire au croisement de la nature et de la culture. Sociétés préindustrielles et milieux fluviaux, lacustres et palustres : pratiques sociales et hydrosystèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.343-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02584204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14255,147 +14389,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodological framework to quantify how weirs and upstream reservoirs modify bedload velocity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dépret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14405,279 +14539,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport du projet SarDyn - Métallurgie ancienne (2019 – 2021), Labex Dynamite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Arribet-Deroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dépret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Houbrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Paris 1 - Panthéon Sorbonne. 2022, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REASED - Réajustements morpho-sédimentaires du Cher aux contraintes anthropiques actuelles et passées, Résilience et perspectives de restauration. Rapport final et recommandations opérationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Paris 1 Panthéon-Sorbonne, Laboratoire de Géographie Physique, CNRS UMR8591. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId376"/>
+      <w:footerReference w:type="default" r:id="rId379"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14824,51 +14958,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emmanuele.gautier@lgp.cnrs.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5725-3576" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgp.cnrs.fr/a-propos-de/emmanuele-gautier/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503781v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Godoy Leski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Petit-Berghem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pernet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2026.103786" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487777v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mesmin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martins" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130932" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946451v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106882" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005812v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Arfeuill&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13052981" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994902v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853525v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.116485" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323892v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gilet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118951" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821050v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Costard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Konstantinov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2136" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Arribet-Deroin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tamisier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794872v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Abdi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11560" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229949v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147079" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250007v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.15564" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q98Z62V7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474154v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Gautier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15990" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Z6SFP5FG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353117v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793233v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Doncheva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107493" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612978v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Houbrechts" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107117" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922125v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107395" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793208v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sarrazin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Holl&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de B&#233;lizal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-018-9856-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398217v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edit Tham&#243;-Bozs&#243;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.05.019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894585v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dupeyrat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hurault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Marmo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.1973" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735691v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Fedorov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.12.034" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHVCLQ16-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02385307v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grivel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Nabet&#160;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier&#160;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Temam" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Gruw&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.23121" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476148v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Touche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Harrache" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11946" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2XPS24X0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477275v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Hooke" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.01.035" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJQCGX4M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01544548v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Depret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Virmoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11369" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CX95BKFS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481063v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.08.025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDLFV262-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02385174v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coral Garcia Govea" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481265v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Nabet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11398" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-D39TRC5H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483516v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mamadou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Noma" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Bouzou Moussa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2015.03.017" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS9TVJWC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482083v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.10.035" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0L3D902J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078016v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fedorov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Konstantinov" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupeyrat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.1812" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8PC8SF1F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153190v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sighomnou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genthon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bouzou Moussa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2013.0370" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793219v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25451" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485628v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601113v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Randriamazaoro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gailhardis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.722" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GHV93HF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477746v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hooke" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zolezzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2185" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GC10FNBV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153218v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Faran" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaman Moustapha Adamou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2011.0297" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793240v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vauchel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jouanneau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roulet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2065" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MDDSSLR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153343v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okechukwu Amogu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadidiatou Souley" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233; Ro" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Breton" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w2020170" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477743v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Petit" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7506" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00412012v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favreau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.12.012" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZBSX49J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828987v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thauvin-Robinet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Munck" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Huet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Genin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bellis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2009.067215" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877969v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bardou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7554" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-05CRZDJ6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211428v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunstein" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hammadi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153553v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Besnier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Viramontes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396275v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vauchel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roulet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fuertes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1394" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XGHL04KV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00564276v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04083518v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(03)00125-2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92V3FJ7B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157719v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Olivry" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153655v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157201v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hureau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428668v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235379v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558696v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier-Copard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16631" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635720v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621615v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785933v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pierre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stievenard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard R&#233;gnier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213202v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jugie" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Letourneur" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525657v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mousset" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-290" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877623v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud&#8209;fassetta" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191943v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Douillard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-79" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191945v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994868v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saillard Julien" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877586v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904069v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904059v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525599v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Costard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacha Konstantinov" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-295" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794715v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994824v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444888v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445066v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877723v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulnier-Copard S&#233;gol&#232;ne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877637v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903997v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peeters" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114113v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904136v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904211v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Levecq" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904043v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904228v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904029v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841310v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227018v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fardin H.F." TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holle A." TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556792v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403495v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Grivel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pointecouteau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412451v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256250v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castenet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858502v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377928v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fortier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pessel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994774v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877690v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994796v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594899v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fardin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Holl&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Lage" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013317v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534946v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legay" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799425v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794677v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fedorov" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119412632.ch11" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794610v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794659v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119817925.ch7" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794667v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119817925.ch7&#10217;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014374v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Noizet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794649v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680505v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mah&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Tanimoun" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.9080" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471461v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pech" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592560v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbonnois" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gob" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacob" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845661v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/54536" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855623v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guiot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reber" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562637v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chambaud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416039v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408176v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415753v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407351v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584204v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lewis" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Leveau P." TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377880v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gob" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974030v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873146v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emmanuele.gautier@lgp.cnrs.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5725-3576" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgp.cnrs.fr/a-propos-de/emmanuele-gautier/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594648v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hureau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2026.126511" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503781v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Godoy Leski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Petit-Berghem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pernet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2026.103786" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487777v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mesmin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martins" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130932" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994902v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Arfeuill&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005812v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13052981" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853525v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.116485" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323892v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gilet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118951" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946451v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106882" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821050v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Costard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Konstantinov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2136" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924009v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Arribet-Deroin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tamisier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250007v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.15564" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q98Z62V7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793233v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Doncheva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107493" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474154v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Gautier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15990" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Z6SFP5FG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794872v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Abdi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11560" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229949v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147079" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922125v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107395" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Houbrechts" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107117" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793208v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sarrazin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Holl&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de B&#233;lizal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-018-9856-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398217v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edit Tham&#243;-Bozs&#243;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.05.019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735691v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Fedorov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.12.034" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHVCLQ16-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02385307v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grivel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Nabet&#160;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier&#160;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Temam" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Gruw&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.23121" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476148v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Touche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Harrache" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11946" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2XPS24X0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894585v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dupeyrat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hurault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Marmo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.1973" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477275v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Hooke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.01.035" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJQCGX4M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481063v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.08.025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDLFV262-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01544548v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Depret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Virmoux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11369" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CX95BKFS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02385174v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coral Garcia Govea" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481265v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Nabet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11398" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-D39TRC5H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482083v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.10.035" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0L3D902J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483516v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mamadou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Noma" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Bouzou Moussa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2015.03.017" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS9TVJWC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078016v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fedorov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Konstantinov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupeyrat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.1812" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8PC8SF1F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153190v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sighomnou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genthon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bouzou Moussa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2013.0370" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793219v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25451" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485628v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153218v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Faran" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaman Moustapha Adamou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2011.0297" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477746v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hooke" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zolezzi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2185" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GC10FNBV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601113v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Randriamazaoro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gailhardis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.722" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GHV93HF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153343v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okechukwu Amogu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadidiatou Souley" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233; Ro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Breton" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w2020170" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793240v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vauchel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jouanneau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roulet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2065" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MDDSSLR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477743v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Petit" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7506" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00412012v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favreau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.12.012" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZBSX49J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828987v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thauvin-Robinet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Munck" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Huet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Genin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bellis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2009.067215" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877969v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bardou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7554" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-05CRZDJ6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211428v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunstein" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hammadi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153553v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Besnier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Viramontes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396275v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vauchel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roulet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fuertes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1394" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XGHL04KV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00564276v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04083518v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(03)00125-2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92V3FJ7B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153655v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157719v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Olivry" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428668v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235379v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157201v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621615v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier-Copard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558696v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16631" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635720v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785933v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pierre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stievenard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard R&#233;gnier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213202v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jugie" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Letourneur" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191945v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191943v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Douillard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-79" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877623v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud&#8209;fassetta" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877586v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994868v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saillard Julien" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904069v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904059v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794715v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525599v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Costard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacha Konstantinov" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-295" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994824v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525657v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mousset" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-290" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877723v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulnier-Copard S&#233;gol&#232;ne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444888v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445066v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877637v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903997v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peeters" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114113v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904136v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904043v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904029v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904228v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904211v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Levecq" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841310v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227018v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fardin H.F." TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holle A." TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556792v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403495v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Grivel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pointecouteau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412451v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256250v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castenet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858502v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377928v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fortier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pessel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994796v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877690v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994774v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594899v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fardin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Holl&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Lage" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013317v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534946v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legay" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794610v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794677v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fedorov" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119412632.ch11" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799425v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794659v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119817925.ch7" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794667v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119817925.ch7&#10217;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794649v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Noizet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014374v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471461v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pech" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680505v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mah&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Tanimoun" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.9080" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855623v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guiot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reber" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592560v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbonnois" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gob" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacob" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845661v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/54536" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562637v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chambaud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416039v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415753v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408176v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407351v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584204v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lewis" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Leveau P." TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377880v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gob" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974030v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873146v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>