--- v0 (2026-04-24)
+++ v1 (2026-05-17)
@@ -525,212 +525,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Democracy, Participation and Contestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann N Neem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylor and Francis/Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-0-415-74863-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Governance of Public Policies in Britain since 1997</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihane Ghelfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Harrois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16, 2014, Revue de l'Observatoire de la Société Britannique, Gilles Leydier, 978-295404875</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Harrois</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01460679v1</w:t>
-              </w:r>
-[...82 lines deleted...]
-                <w:t xml:space="preserve">hal-01094990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Technology, Organizational Change and Governance</w:t>
               </w:r>
@@ -1600,77 +1600,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Harrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihane Ghelfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2765,195 +2765,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Concluding remarks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Béliard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Avril; Yann Béliard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Labour United and Divided from the 1830s to the Present</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manchester University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-1-5261-2632-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Social Class</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Struggle for Labour's Soul. Understanding Labour's Political Thought Since 1945, second edition, Edited by Matt Beech, Kevin Hickson, Raymond Plant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829106v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-03893210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The British Labour Movement between Unity and Division (introduction)</w:t>
               </w:r>
@@ -3255,51 +3255,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Democracy, Participation and Contestation: Civil Society, Governance and the Future of Liberal Democracy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9781138683631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3327,74 +3327,74 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. &amp;quot;Contested Democracy&amp;quot;: A Critical Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann N Neem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Democracy, Participation and Contestation: Civil Society, Governance and the Future of Liberal Democracy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9781138683631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3740,260 +3740,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Evolution of Decision-Making in the British Labour Party : From Grassroots to Netroots ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Avril, Christine Zumello </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Technologies, Organizational Change and Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.102-117, 2013, 978-1-137-26422-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/9781137264237_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le ‘Sleaze’ et les paradoxes de la transparence : Réalité et perception de la conduite des élus britanniques depuis les années 1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Provence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethique, politique et corruption au Royaume-Uni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2013, 9782853998659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Organizational Democracy? Convergence and Divergence in Models of Economic and Political Governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Zumello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Technologies, Organizational Change and Governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...102 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palgrave Macmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1137264225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1057/9781137264237_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4450,178 +4450,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Attitude du parti travailliste face à la justice sociale : 1942-1990</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pauvreté et Inégalités en Grande-Bretagne de 1942 à 1990</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellipses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 9782729802967</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Parti travailliste et la pauvreté 1979-1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pauvreté et Inégalités en Grande-Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ophrys/Ploton, 2000, 2708009664</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461168v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01461170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Parti travailliste nouveau, militantisme nouveau ? Le pari de la modernisation</w:t>
               </w:r>
@@ -5032,51 +5032,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937823v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schnapper" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Avril" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869597v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B&#233;liard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460696v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460584v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ophrys.fr/fr/catalogue-detail/2119/le-royaume-uni-au-xxie-siecle-mutations-d-un-modele.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071438v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Alexandre-Collier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460679v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Carvalho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Ghelfi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Harrois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094990v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann N Neem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Democracy-Participation-and-Contestation-Civil-society-governance-and/Avril-Neem/p/book/9780415748636" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094988v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zumello" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/new-technology-organizational-change-and-governance-emmanuelle-avril/?K=9781137264220" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460572v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/les-partis-politiques-en-grande-bretagne-9782200275983" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460592v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094979v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461212v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Davis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920626v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.5798" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123160v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14782804.2020.1846505" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377206v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/pag.v4i2.534" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460729v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.540" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460745v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.110.0195" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387345v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1687" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460780v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460775v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460750v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.081.0151" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460783v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461141v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461958v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461151v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903561v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Griffin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861854v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;ana Sanchez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cossu-Beaumont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mourlon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fee" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262377v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052842v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123173v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044514v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829106v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893210v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://manchesteruniversitypress.co.uk/9781526126320/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869607v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869590v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869611v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558574v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461192v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461188v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461196v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/us/book/9781137439239" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137439246_11" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461182v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461176v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461179v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461152v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378832v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/us/book/9781137264220" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137264237_7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377228v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/de/book/9781137264220" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137264237_1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461153v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461972v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461167v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461154v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461160v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461175v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461168v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461170v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=2824" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461171v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461174v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=871" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461936v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937823v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schnapper" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Avril" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869597v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B&#233;liard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460696v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460584v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ophrys.fr/fr/catalogue-detail/2119/le-royaume-uni-au-xxie-siecle-mutations-d-un-modele.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071438v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Alexandre-Collier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094990v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann N Neem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Democracy-Participation-and-Contestation-Civil-society-governance-and/Avril-Neem/p/book/9780415748636" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460679v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Carvalho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Ghelfi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Harrois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094988v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zumello" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/new-technology-organizational-change-and-governance-emmanuelle-avril/?K=9781137264220" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460572v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/les-partis-politiques-en-grande-bretagne-9782200275983" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460592v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094979v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461212v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Davis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920626v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.5798" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123160v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14782804.2020.1846505" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377206v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/pag.v4i2.534" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460729v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.540" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460745v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.110.0195" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387345v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1687" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460780v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460775v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460750v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.081.0151" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460783v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461141v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461958v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461151v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903561v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Griffin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861854v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;ana Sanchez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cossu-Beaumont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mourlon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fee" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262377v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052842v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123173v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044514v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893210v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://manchesteruniversitypress.co.uk/9781526126320/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829106v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869607v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869590v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869611v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558574v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461192v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461188v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461196v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/us/book/9781137439239" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137439246_11" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461182v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461176v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461179v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378832v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/us/book/9781137264220" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137264237_7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461152v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377228v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/de/book/9781137264220" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137264237_1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461153v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461972v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461167v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461154v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461160v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461175v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461170v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=2824" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461168v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461171v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461174v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=871" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461936v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>