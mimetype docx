--- v0 (2026-03-05)
+++ v1 (2026-04-09)
@@ -1834,333 +1834,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of short heat shocks applied during grain development on wheat (Triticum aestivum L.) grain proteome</w:t>
+                <w:t xml:space="preserve">Proteogenomic Characterization of Novel x-Type High Molecular Weight Glutenin Subunit 1Ax1.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thouraya T. Majoul-Haddad</w:t>
+                <w:t xml:space="preserve">Miguel M. Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre P. Martres</w:t>
+                <w:t xml:space="preserve">Annie A. Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugeniu E. Triboi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mireille M. Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2013.02.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (3), pp.5650 - 5667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms14035650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964350v1</w:t>
+                <w:t xml:space="preserve">hal-00964236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteogenomic Characterization of Novel x-Type High Molecular Weight Glutenin Subunit 1Ax1.1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of short heat shocks applied during grain development on wheat (Triticum aestivum L.) grain proteome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya T. Majoul-Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Martres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel M. Ribeiro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+                <w:t xml:space="preserve">Eugeniu E. Triboi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie A. Faye</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gerard G. Branlard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57 (3), pp.486 - 495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2013.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms14035650⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00964236v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux outils pour une analyse fine de la composition des grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Branlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2444,51 +2444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi L. Rhazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Branlard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cereal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 52 (3), pp.466-474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2586,51 +2586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Debiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Branlard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9 (6), pp.3299-3310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2703,51 +2703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Debiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Branlard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 127 (6), pp.548-553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2987,51 +2987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geert G. Kleijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter P. Stamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Branlard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 7 (23), pp.4349-4357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3729,277 +3729,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GlutN: une approche translationnelle de la plante au patient centrée sur la sensibilité au blé (gluten)non-coeliaque</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+                <w:t xml:space="preserve">Looking for a peptide signature to distinguish high and low-digestible genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Novales</w:t>
+                <w:t xml:space="preserve">Angela Juhasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utpal Bose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque médical de l’AFDIAG (Association Française des Intolérants Au Gluten)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFDIAG, Jan 2024, Clermont- Ferrand, France</w:t>
+              <w:t xml:space="preserve">17th ICC international Cereal and Bread Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAe; ICC, Apr 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04866414v1</w:t>
+                <w:t xml:space="preserve">hal-04626690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for a peptide signature to distinguish high and low-digestible genotypes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
+                <w:t xml:space="preserve">GlutN: une approche translationnelle de la plante au patient centrée sur la sensibilité au blé (gluten)non-coeliaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Juhasz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chambon</w:t>
+                <w:t xml:space="preserve">Bruno Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th ICC international Cereal and Bread Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAe; ICC, Apr 2024, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">Colloque médical de l’AFDIAG (Association Française des Intolérants Au Gluten)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFDIAG, Jan 2024, Clermont- Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04626690v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RémoBlé : améliorer la remobilisation de l’azote pour augmenter la concentration en protéines du blé</w:t>
               </w:r>
@@ -4229,277 +4229,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GlutN: GlutN: A translational approach from plant to patient to improve knowledge on non-coeliac gluten/wheat sensitivity</w:t>
+                <w:t xml:space="preserve">Une approche translationnelle pour avancer sur la sensibilité au gluten (blé) non cœliaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Chanteranne</w:t>
+                <w:t xml:space="preserve">Corinne Bouteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélina D'Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV International Gluten Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JFN, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303039v1</w:t>
+                <w:t xml:space="preserve">hal-04866600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche translationnelle pour avancer sur la sensibilité au gluten (blé) non cœliaque</w:t>
+                <w:t xml:space="preserve">GlutN: GlutN: A translational approach from plant to patient to improve knowledge on non-coeliac gluten/wheat sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurine Martin</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélina D'Orlando</w:t>
+                <w:t xml:space="preserve">Brigitte Chanteranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JFN, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">XIV International Gluten Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04866600v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier intitulé : GlutN : Sensibilité au gluten non cœliaque : approche translationnelle du blé au patient</w:t>
               </w:r>
@@ -4669,329 +4669,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GlutNSafe : Vers la sélection de variétés de blés au gluten plus digestible?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle variabilité pour la protéolyse du pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème rencontre scientifique du FSOV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fonds de soutien à l'obtention végétale, May 2022, PARIS, France</w:t>
+              <w:t xml:space="preserve">72 ème JTIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEMIC, Oct 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03677157v1</w:t>
+                <w:t xml:space="preserve">hal-04867577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle variabilité pour la protéolyse du pain</w:t>
+                <w:t xml:space="preserve">How to breed wheat for improving bread proteins in vitro digestibility?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Benigna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72 ème JTIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AEMIC, Oct 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">35th Meeting of the Working Group on Prolamin Analysis and Toxicity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, En visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04867577v1</w:t>
+                <w:t xml:space="preserve">hal-04867779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to breed wheat for improving bread proteins in vitro digestibility?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
+                <w:t xml:space="preserve">GlutNSafe : Vers la sélection de variétés de blés au gluten plus digestible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Meeting of the Working Group on Prolamin Analysis and Toxicity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, En visioconférence, France</w:t>
+              <w:t xml:space="preserve">8ème rencontre scientifique du FSOV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fonds de soutien à l'obtention végétale, May 2022, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867779v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic and peptidomic tools combined with immuno-chemistry to analyze in vitro gastrointestinal digestibility of bread wheat.</w:t>
               </w:r>
@@ -5128,51 +5128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5553,217 +5553,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04867848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet GlutN : comprendre la sensibilité au gluten et proposer des produits adaptés à base de blé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteomic data integration to highlight central actors involved in einkorn grain filling in relation to quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire technique Céréales Vallée. Gluten Mieux le connaitre pour (ré)agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Céréales Vallée., Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">3. International Plant Proteomics Organization World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Italienne des Sciences de la Vie (FISSV)., Sep 2018, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293561v1</w:t>
+                <w:t xml:space="preserve">hal-02293577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic data integration to highlight central actors involved in einkorn grain filling in relation to quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet GlutN : comprendre la sensibilité au gluten et proposer des produits adaptés à base de blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Plant Proteomics Organization World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Italienne des Sciences de la Vie (FISSV)., Sep 2018, Padova, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire technique Céréales Vallée. Gluten Mieux le connaitre pour (ré)agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céréales Vallée., Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293577v1</w:t>
+                <w:t xml:space="preserve">hal-02293561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche variétale pour une meilleure tolérance au gluten</w:t>
               </w:r>
@@ -6075,493 +6075,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GlutNsafe : Vers la sélection de variétés de blés au gluten plus digestible?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherche d’interactions protéines-protéines par une approche protéomique : Développement méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Papon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque du Réseau Français de Biologie des Graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293552v1</w:t>
+                <w:t xml:space="preserve">hal-02310115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse du grain de blé à la nutrition azotée et soufrée : intégration de données « omiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Protéome vert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d’interactions protéines-protéines par une approche protéomique : Développement méthodologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Papon</w:t>
+                <w:t xml:space="preserve">GlutNsafe : Vers la sélection de variétés de blés au gluten plus digestible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque du Réseau Français de Biologie des Graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310115v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of “omics” data provides tools for understanding effects of variable nitrogen (N) and sulphur (S) supply during wheat grain development</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les problèmes de santé induits par les protéines du gluten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Branlard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST FA1306 meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Versailles, France</w:t>
+              <w:t xml:space="preserve">Journée Association Sélectionneurs Français section Céréales à Paille, Débouchés alimentaires et non-alimentaires des Céréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Sélectionneurs Français., May 2016, Pomacle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340464v1</w:t>
+                <w:t xml:space="preserve">hal-02306174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les problèmes de santé induits par les protéines du gluten</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of “omics” data provides tools for understanding effects of variable nitrogen (N) and sulphur (S) supply during wheat grain development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Association Sélectionneurs Français section Céréales à Paille, Débouchés alimentaires et non-alimentaires des Céréales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Sélectionneurs Français., May 2016, Pomacle, France</w:t>
+              <w:t xml:space="preserve">COST FA1306 meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306174v1</w:t>
+                <w:t xml:space="preserve">hal-02340464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How einkorn (Triticum monoccocum) deals with variable nitrogen (N) and sulphur (S) supply during grain development? Exploration through proteome investigation</w:t>
               </w:r>
@@ -6836,51 +6836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Branlard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Gluten workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6918,51 +6918,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coping with wheat quality in a changing environment –Proteomics evidence for stress caused by environmental changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique S. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Branlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7013,51 +7013,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics evidence of quality stresses caused by changing environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Branlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7121,51 +7121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics analysis of albumins and globulins from either endosperm or the aleurone layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Branlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Merlino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7363,51 +7363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics analysis of wheat storage proteins: A promising approach to understand the genetic and molecular bases of gluten components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Branlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7510,77 +7510,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Majoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugeniu E. Triboi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Branlard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics UCO-2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2003, Cordoba, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7823,51 +7823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15émes journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
@@ -7922,51 +7922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie A. Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Halupka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8047,51 +8047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavoignat M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8284,51 +8284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a more friendly gluten.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8804,51 +8804,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418303v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5c00383" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581731v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lavoignat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;la Juh&#225;sz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utpal Bose" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.139148" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157889v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#233;lie Bachelet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad098" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304269v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2023.09.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bagnon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Benigna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108807" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753712v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Halupka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibille Perrochon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2022.103533" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553742v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00842" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323440v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Davanture" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00832" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602778v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13615" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607741v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio D Nunes-Miranda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Capelo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.05.019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730001v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Comino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernardo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Lourdes Moreno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Sanchez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/fnr.v60.30324" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240237v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Branlard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5b00446" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Branlard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00905" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya T. Majoul-Haddad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Martres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniu E. Triboi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2013.02.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L0QP8S9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964236v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel M. Ribeiro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Faye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Dardevet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms14035650" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964459v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nadaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/57pa-by73" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939813v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Debiton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Merlino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2010.11.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSK8SH2P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964442v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi L. Rhazi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2010.07.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRDHW5RK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964360v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Rogniaux-Bonaventure" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr9010525" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964396v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Caballero" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2008.01512.x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWJTZSZF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189453v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Gobaa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Kleijer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stamp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2007.07.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWB757JQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964227v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy S. Gobaa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert G. Kleijer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter P. Stamp" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200700488" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-62TRKVJ5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190913v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jahier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lauri&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189153v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Majoul" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniu Triboi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Ben Hamida" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2003.01137.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189683v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Majoul" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tribo&#239;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben Hamida" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Branlard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156174v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Sangata" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Linossier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Merlino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391178v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866414v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626690v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Juhasz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798596v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lardos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816849v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303039v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chanteranne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866600v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouteloup" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Martin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D'Orlando" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866719v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloys Tack" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866533v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677157v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867577v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867779v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Alric" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420132v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420134v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benigna" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417031v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brossard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080358v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867848v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293561v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293577v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293543v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293539v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Miranda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Capelo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310111v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293552v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340482v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310115v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Papon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340464v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306174v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340489v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340457v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745987v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tasleem-Tahir" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749629v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S. Lesage" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753383v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753313v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Laubin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189184v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762046v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dumur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darvedet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834056v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05376907v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127717v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lany Genot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676774v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420131v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavoignat M" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bagnon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benigna" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785618v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rougeol" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bresson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Rodriguez de Haro" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822855v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293575v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailloux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189296v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418303v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5c00383" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581731v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lavoignat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;la Juh&#225;sz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utpal Bose" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.139148" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157889v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#233;lie Bachelet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad098" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304269v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2023.09.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bagnon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Benigna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108807" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753712v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Halupka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibille Perrochon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2022.103533" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553742v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00842" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323440v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Davanture" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00832" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602778v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13615" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607741v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio D Nunes-Miranda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Capelo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.05.019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730001v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Comino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernardo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Lourdes Moreno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Sanchez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/fnr.v60.30324" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240237v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Branlard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5b00446" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Branlard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00905" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964236v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel M. Ribeiro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Faye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Dardevet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms14035650" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964350v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya T. Majoul-Haddad" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Martres" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniu E. Triboi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2013.02.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L0QP8S9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964459v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nadaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/57pa-by73" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939813v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Debiton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Merlino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2010.11.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSK8SH2P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964442v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi L. Rhazi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2010.07.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRDHW5RK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964360v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Rogniaux-Bonaventure" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr9010525" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964396v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Caballero" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2008.01512.x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWJTZSZF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189453v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Gobaa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Kleijer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stamp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2007.07.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWB757JQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964227v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy S. Gobaa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert G. Kleijer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter P. Stamp" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200700488" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-62TRKVJ5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190913v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jahier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lauri&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189153v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Majoul" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniu Triboi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Ben Hamida" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2003.01137.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189683v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Majoul" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tribo&#239;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben Hamida" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Branlard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156174v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Sangata" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Linossier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Merlino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391178v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626690v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Juhasz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866414v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798596v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lardos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816849v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866600v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouteloup" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Martin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D'Orlando" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303039v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chanteranne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866719v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloys Tack" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866533v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867577v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867779v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Alric" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677157v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420132v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420134v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benigna" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417031v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brossard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080358v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867848v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293577v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293561v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293543v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293539v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Miranda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Capelo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310111v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310115v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Papon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340482v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293552v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306174v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340464v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340489v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340457v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745987v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tasleem-Tahir" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749629v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S. Lesage" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753383v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753313v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Laubin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189184v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762046v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dumur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darvedet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834056v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05376907v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127717v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lany Genot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676774v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420131v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavoignat M" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bagnon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benigna" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785618v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rougeol" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bresson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Rodriguez de Haro" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822855v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293575v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailloux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189296v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>