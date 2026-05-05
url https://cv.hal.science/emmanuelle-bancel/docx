--- v1 (2026-04-09)
+++ v2 (2026-05-05)
@@ -4669,247 +4669,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle variabilité pour la protéolyse du pain</w:t>
+                <w:t xml:space="preserve">How to breed wheat for improving bread proteins in vitro digestibility?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Benigna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72 ème JTIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AEMIC, Oct 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">35th Meeting of the Working Group on Prolamin Analysis and Toxicity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, En visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04867577v1</w:t>
+                <w:t xml:space="preserve">hal-04867779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to breed wheat for improving bread proteins in vitro digestibility?</w:t>
+                <w:t xml:space="preserve">Quelle variabilité pour la protéolyse du pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Meeting of the Working Group on Prolamin Analysis and Toxicity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, En visioconférence, France</w:t>
+              <w:t xml:space="preserve">72 ème JTIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEMIC, Oct 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867779v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GlutNSafe : Vers la sélection de variétés de blés au gluten plus digestible?</w:t>
               </w:r>
@@ -5128,51 +5128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8047,51 +8047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavoignat M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8284,51 +8284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a more friendly gluten.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8804,51 +8804,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418303v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5c00383" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581731v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lavoignat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;la Juh&#225;sz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utpal Bose" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.139148" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157889v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#233;lie Bachelet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad098" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304269v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2023.09.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bagnon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Benigna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108807" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753712v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Halupka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibille Perrochon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2022.103533" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553742v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00842" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323440v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Davanture" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00832" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602778v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13615" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607741v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio D Nunes-Miranda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Capelo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.05.019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730001v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Comino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernardo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Lourdes Moreno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Sanchez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/fnr.v60.30324" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240237v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Branlard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5b00446" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Branlard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00905" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964236v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel M. Ribeiro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Faye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Dardevet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms14035650" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964350v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya T. Majoul-Haddad" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Martres" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniu E. Triboi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2013.02.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L0QP8S9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964459v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nadaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/57pa-by73" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939813v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Debiton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Merlino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2010.11.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSK8SH2P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964442v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi L. Rhazi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2010.07.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRDHW5RK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964360v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Rogniaux-Bonaventure" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr9010525" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964396v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Caballero" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2008.01512.x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWJTZSZF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189453v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Gobaa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Kleijer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stamp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2007.07.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWB757JQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964227v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy S. Gobaa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert G. Kleijer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter P. Stamp" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200700488" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-62TRKVJ5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190913v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jahier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lauri&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189153v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Majoul" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniu Triboi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Ben Hamida" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2003.01137.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189683v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Majoul" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tribo&#239;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben Hamida" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Branlard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156174v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Sangata" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Linossier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Merlino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391178v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626690v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Juhasz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866414v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798596v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lardos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816849v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866600v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouteloup" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Martin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D'Orlando" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303039v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chanteranne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866719v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloys Tack" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866533v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867577v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867779v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Alric" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677157v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420132v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420134v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benigna" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417031v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brossard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080358v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867848v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293577v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293561v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293543v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293539v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Miranda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Capelo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310111v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310115v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Papon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340482v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293552v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306174v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340464v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340489v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340457v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745987v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tasleem-Tahir" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749629v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S. Lesage" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753383v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753313v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Laubin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189184v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762046v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dumur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darvedet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834056v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05376907v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127717v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lany Genot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676774v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420131v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavoignat M" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bagnon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benigna" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785618v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rougeol" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bresson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Rodriguez de Haro" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822855v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293575v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailloux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189296v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418303v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5c00383" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581731v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lavoignat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;la Juh&#225;sz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utpal Bose" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.139148" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157889v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#233;lie Bachelet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad098" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304269v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2023.09.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bagnon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Benigna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108807" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753712v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Halupka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibille Perrochon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2022.103533" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553742v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00842" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323440v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Davanture" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00832" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602778v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13615" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607741v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio D Nunes-Miranda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Capelo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.05.019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730001v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Comino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernardo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Lourdes Moreno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Sanchez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/fnr.v60.30324" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240237v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Branlard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5b00446" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Branlard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00905" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964236v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel M. Ribeiro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Faye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Dardevet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms14035650" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964350v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya T. Majoul-Haddad" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Martres" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniu E. Triboi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2013.02.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L0QP8S9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964459v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nadaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/57pa-by73" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939813v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Debiton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Merlino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2010.11.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSK8SH2P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964442v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi L. Rhazi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2010.07.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRDHW5RK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964360v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Rogniaux-Bonaventure" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr9010525" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964396v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Caballero" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2008.01512.x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWJTZSZF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189453v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Gobaa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Kleijer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stamp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2007.07.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWB757JQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964227v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy S. Gobaa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert G. Kleijer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter P. Stamp" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200700488" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-62TRKVJ5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190913v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jahier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lauri&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189153v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Majoul" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniu Triboi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Ben Hamida" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2003.01137.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189683v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Majoul" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tribo&#239;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben Hamida" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Branlard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156174v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Sangata" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Linossier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Merlino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391178v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626690v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Juhasz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866414v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798596v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lardos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816849v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866600v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouteloup" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Martin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D'Orlando" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303039v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chanteranne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866719v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloys Tack" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866533v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867779v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Alric" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867577v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677157v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420132v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420134v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benigna" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417031v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brossard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080358v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867848v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293577v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293561v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293543v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293539v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Miranda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Capelo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310111v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310115v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Papon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340482v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293552v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306174v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340464v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340489v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340457v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745987v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tasleem-Tahir" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749629v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S. Lesage" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753383v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753313v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Laubin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189184v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762046v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dumur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darvedet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834056v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05376907v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127717v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lany Genot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676774v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420131v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavoignat M" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bagnon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benigna" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785618v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rougeol" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bresson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Rodriguez de Haro" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822855v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293575v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailloux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189296v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>