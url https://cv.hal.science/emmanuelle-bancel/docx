--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -520,269 +520,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer le blé pour limiter les intolérances au gluten</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bread wheat (T. aestivum) variability: Phenotypic and genotypic data from 75 varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Rimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Benigna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mmm.2023.09.004⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46, pp.108807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304269v1</w:t>
+                <w:t xml:space="preserve">hal-04027932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bread wheat (T. aestivum) variability: Phenotypic and genotypic data from 75 varieties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Améliorer le blé pour limiter les intolérances au gluten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 46, pp.108807. </w:t>
+              <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (7), pp.576-581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mmm.2023.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04027932v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in bread protein digestibility traced to wheat cultivar traits</w:t>
               </w:r>
@@ -1164,295 +1164,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain subproteome responses to nitrogen and sulfur supply in diploid wheat Triticum monococcum ssp. monococcum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Titouan Bonnot</w:t>
+                <w:t xml:space="preserve">Wheat glutenin: The &amp;quot;tail&amp;quot; of the 1By protein subunits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Júlio D Nunes-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julie Boudet</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José L Capelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.13615⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 169, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2017.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602778v1</w:t>
+                <w:t xml:space="preserve">hal-01607741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat glutenin: The &amp;quot;tail&amp;quot; of the 1By protein subunits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Júlio D Nunes-Miranda</w:t>
+                <w:t xml:space="preserve">Grain subproteome responses to nitrogen and sulfur supply in diploid wheat Triticum monococcum ssp. monococcum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chambon</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José L Capelo</w:t>
+                <w:t xml:space="preserve">Marlène Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 169, </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (5), pp.894-910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2017.05.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607741v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and molecular characterization of oat peptides implicated on coeliac immune response</w:t>
               </w:r>
@@ -1598,51 +1598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Branlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1892,51 +1892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie A. Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille M. Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (3), pp.5650 - 5667. </w:t>
@@ -4011,51 +4011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marmagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4136,51 +4136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marmagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4229,277 +4229,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche translationnelle pour avancer sur la sensibilité au gluten (blé) non cœliaque</w:t>
+                <w:t xml:space="preserve">GlutN: GlutN: A translational approach from plant to patient to improve knowledge on non-coeliac gluten/wheat sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Novales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Bouteloup</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Angélina D'Orlando</w:t>
+                <w:t xml:space="preserve">Brigitte Chanteranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JFN, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">XIV International Gluten Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04866600v1</w:t>
+                <w:t xml:space="preserve">hal-04303039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GlutN: GlutN: A translational approach from plant to patient to improve knowledge on non-coeliac gluten/wheat sensitivity</w:t>
+                <w:t xml:space="preserve">Une approche translationnelle pour avancer sur la sensibilité au gluten (blé) non cœliaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Novales</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bouteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Chanteranne</w:t>
+                <w:t xml:space="preserve">Angélina D'Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV International Gluten Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JFN, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303039v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier intitulé : GlutN : Sensibilité au gluten non cœliaque : approche translationnelle du blé au patient</w:t>
               </w:r>
@@ -4511,51 +4511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloys Tack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4580,51 +4580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des biotechnologies végétales pour limiter certaines intolérances au blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4669,329 +4669,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to breed wheat for improving bread proteins in vitro digestibility?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
+                <w:t xml:space="preserve">GlutNSafe : Vers la sélection de variétés de blés au gluten plus digestible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Meeting of the Working Group on Prolamin Analysis and Toxicity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, En visioconférence, France</w:t>
+              <w:t xml:space="preserve">8ème rencontre scientifique du FSOV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fonds de soutien à l'obtention végétale, May 2022, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04867779v1</w:t>
+                <w:t xml:space="preserve">hal-03677157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle variabilité pour la protéolyse du pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72 ème JTIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AEMIC, Oct 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04867577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GlutNSafe : Vers la sélection de variétés de blés au gluten plus digestible?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
+                <w:t xml:space="preserve">How to breed wheat for improving bread proteins in vitro digestibility?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Benigna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème rencontre scientifique du FSOV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fonds de soutien à l'obtention végétale, May 2022, PARIS, France</w:t>
+              <w:t xml:space="preserve">35th Meeting of the Working Group on Prolamin Analysis and Toxicity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, En visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677157v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic and peptidomic tools combined with immuno-chemistry to analyze in vitro gastrointestinal digestibility of bread wheat.</w:t>
               </w:r>
@@ -5128,64 +5128,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Benigna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5352,51 +5352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels caractères améliorer pour un gluten plus digeste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5460,51 +5460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5598,51 +5598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Plant Proteomics Organization World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération Italienne des Sciences de la Vie (FISSV)., Sep 2018, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5667,51 +5667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet GlutN : comprendre la sensibilité au gluten et proposer des produits adaptés à base de blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5762,51 +5762,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche variétale pour une meilleure tolérance au gluten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire technique Céréales Vallée. Gluten, Mieux le connaitre pour (ré)agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Céréales Vallée Nutravita., Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5857,51 +5857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5982,77 +5982,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José L Capelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Gluten Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Mexico, Mexico</w:t>
@@ -6075,493 +6075,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d’interactions protéines-protéines par une approche protéomique : Développement méthodologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Papon</w:t>
+                <w:t xml:space="preserve">GlutNsafe : Vers la sélection de variétés de blés au gluten plus digestible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque du Réseau Français de Biologie des Graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310115v1</w:t>
+                <w:t xml:space="preserve">hal-02293552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse du grain de blé à la nutrition azotée et soufrée : intégration de données « omiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Protéome vert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GlutNsafe : Vers la sélection de variétés de blés au gluten plus digestible?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Recherche d’interactions protéines-protéines par une approche protéomique : Développement méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Papon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque du Réseau Français de Biologie des Graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293552v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les problèmes de santé induits par les protéines du gluten</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of “omics” data provides tools for understanding effects of variable nitrogen (N) and sulphur (S) supply during wheat grain development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Association Sélectionneurs Français section Céréales à Paille, Débouchés alimentaires et non-alimentaires des Céréales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Sélectionneurs Français., May 2016, Pomacle, France</w:t>
+              <w:t xml:space="preserve">COST FA1306 meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306174v1</w:t>
+                <w:t xml:space="preserve">hal-02340464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of “omics” data provides tools for understanding effects of variable nitrogen (N) and sulphur (S) supply during wheat grain development</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les problèmes de santé induits par les protéines du gluten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Branlard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST FA1306 meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Versailles, France</w:t>
+              <w:t xml:space="preserve">Journée Association Sélectionneurs Français section Céréales à Paille, Débouchés alimentaires et non-alimentaires des Céréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Sélectionneurs Français., May 2016, Pomacle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340464v1</w:t>
+                <w:t xml:space="preserve">hal-02306174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How einkorn (Triticum monoccocum) deals with variable nitrogen (N) and sulphur (S) supply during grain development? Exploration through proteome investigation</w:t>
               </w:r>
@@ -6586,51 +6586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6698,64 +6698,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José L Capelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Branlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7606,51 +7606,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -8047,51 +8047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavoignat M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8265,271 +8265,396 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a more friendly gluten.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Denis</w:t>
+                <w:t xml:space="preserve">Proteomic and peptidomic tools combined with immuno-chemistry to analyze in vitro gastrointestinal digestibility of bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Wheat Congress-IWC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Saskatoon, Canada</w:t>
+              <w:t xml:space="preserve">InPPO International Plant Proteomics Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Winnipeg (CAN), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822855v1</w:t>
+                <w:t xml:space="preserve">hal-04817394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Towards a more friendly gluten.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Benigna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Wheat Congress-IWC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Saskatoon, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Proteomic changes occuring in einkorn (Triticum monoccocum) grain during filling stages of development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Wheat Innovation Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8539,51 +8664,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein extraction from cereal seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Branlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8599,65 +8724,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant proteomics : methods and protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 355, , 2007, Methods in Molecular Biology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId217"/>
+      <w:footerReference w:type="default" r:id="rId221"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8804,51 +8929,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418303v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5c00383" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581731v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lavoignat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;la Juh&#225;sz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utpal Bose" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.139148" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157889v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#233;lie Bachelet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad098" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304269v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2023.09.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bagnon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Benigna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108807" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753712v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Halupka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibille Perrochon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2022.103533" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553742v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00842" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323440v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Davanture" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00832" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602778v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13615" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607741v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio D Nunes-Miranda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Capelo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.05.019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730001v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Comino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernardo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Lourdes Moreno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Sanchez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/fnr.v60.30324" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240237v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Branlard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5b00446" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Branlard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00905" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964236v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel M. Ribeiro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Faye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Dardevet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms14035650" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964350v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya T. Majoul-Haddad" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Martres" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniu E. Triboi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2013.02.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L0QP8S9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964459v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nadaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/57pa-by73" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939813v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Debiton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Merlino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2010.11.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSK8SH2P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964442v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi L. Rhazi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2010.07.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRDHW5RK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964360v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Rogniaux-Bonaventure" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr9010525" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964396v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Caballero" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2008.01512.x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWJTZSZF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189453v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Gobaa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Kleijer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stamp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2007.07.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWB757JQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964227v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy S. Gobaa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert G. Kleijer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter P. Stamp" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200700488" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-62TRKVJ5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190913v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jahier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lauri&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189153v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Majoul" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniu Triboi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Ben Hamida" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2003.01137.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189683v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Majoul" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tribo&#239;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben Hamida" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Branlard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156174v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Sangata" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Linossier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Merlino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391178v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626690v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Juhasz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866414v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798596v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lardos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816849v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866600v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouteloup" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Martin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D'Orlando" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303039v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chanteranne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866719v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloys Tack" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866533v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867779v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Alric" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867577v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677157v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420132v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420134v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benigna" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417031v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brossard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080358v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867848v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293577v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293561v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293543v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293539v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Miranda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Capelo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310111v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310115v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Papon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340482v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293552v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306174v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340464v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340489v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340457v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745987v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tasleem-Tahir" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749629v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S. Lesage" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753383v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753313v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Laubin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189184v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762046v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dumur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darvedet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834056v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05376907v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127717v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lany Genot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676774v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420131v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavoignat M" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bagnon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benigna" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785618v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rougeol" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bresson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Rodriguez de Haro" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822855v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293575v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailloux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189296v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418303v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5c00383" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581731v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lavoignat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;la Juh&#225;sz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utpal Bose" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.139148" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157889v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#233;lie Bachelet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad098" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027932v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bagnon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Benigna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108807" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304269v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2023.09.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753712v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Halupka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibille Perrochon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2022.103533" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553742v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00842" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323440v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Davanture" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00832" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607741v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio D Nunes-Miranda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Capelo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.05.019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602778v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13615" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730001v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Comino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernardo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Lourdes Moreno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Sanchez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/fnr.v60.30324" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240237v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Branlard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5b00446" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Branlard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00905" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964236v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel M. Ribeiro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Faye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Dardevet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms14035650" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964350v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya T. Majoul-Haddad" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Martres" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniu E. Triboi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2013.02.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L0QP8S9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964459v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nadaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/57pa-by73" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939813v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Debiton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Merlino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2010.11.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSK8SH2P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964442v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi L. Rhazi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2010.07.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRDHW5RK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964360v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Rogniaux-Bonaventure" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr9010525" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964396v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Caballero" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2008.01512.x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWJTZSZF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189453v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Gobaa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Kleijer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stamp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2007.07.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWB757JQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964227v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy S. Gobaa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert G. Kleijer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter P. Stamp" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200700488" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-62TRKVJ5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190913v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jahier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lauri&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189153v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Majoul" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniu Triboi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Ben Hamida" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2003.01137.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189683v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Majoul" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tribo&#239;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben Hamida" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Branlard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156174v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Sangata" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Linossier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Merlino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391178v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626690v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Juhasz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866414v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798596v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lardos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816849v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303039v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chanteranne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866600v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouteloup" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Martin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D'Orlando" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866719v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloys Tack" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866533v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677157v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867577v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867779v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Alric" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420132v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420134v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benigna" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417031v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brossard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080358v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867848v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293577v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293561v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293543v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293539v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Miranda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Capelo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310111v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293552v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340482v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310115v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Papon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340464v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306174v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340489v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340457v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745987v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tasleem-Tahir" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749629v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S. Lesage" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753383v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753313v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Laubin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189184v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762046v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dumur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darvedet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834056v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05376907v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127717v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lany Genot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676774v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420131v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavoignat M" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bagnon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benigna" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785618v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rougeol" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bresson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Rodriguez de Haro" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817394v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Denis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perrochon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brossard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822855v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293575v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailloux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189296v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>