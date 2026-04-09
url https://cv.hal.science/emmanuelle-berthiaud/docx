--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -87,257 +87,322 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Maîtresse de conférences en histoire moderne à l’Université de Picardie Jules Verne d’Amiens (depuis 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Membre du Centre d’Histoire des Sociétés, des Sciences et des conflits (CHSSC, Université de Picardie Jules Verne, Amiens) et membre associée du Centre Roland Mousnier (UMR 8596, Sorbonne Université).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">**Diplômes et concours</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">2011 : Thèse de doctorat d’histoire moderne et contemporaine à l’université de Picardie Jules Verne sous la direction de Scarlett Beauvalet : « Attendre un enfant » : Vécu et représentations de la grossesse aux XVIIIe et XIXe siècles (France). Mention Très Honorable, avec les félicitations du jury à l’unanimité. Jury composé de Jean-Pierre Bardet (Paris-Sorbonne), Scarlett Beauvalet (UPVJ Amiens), Anne Carol, (univ. de Provence), Sylvie Mouysset (univ. Toulouse-Jean Jaurès), Marion Trévisi (UPJV Amiens)2002 : DEA d'histoire sociale et culturelle du XIXe siècle, université Paris I Panthéon-Sorbonne, sous la direction d'Alain Corbin et Christophe Charle : Les femmes enceintes : vécu et représentations en France (milieu XVIIIe - début XXe siècle)1998 : Agrégation externe d’histoire et CAPES d’histoire-géographie</w:t>
+        <w:t xml:space="preserve">2011 : « Attendre un enfant » : Vécu et représentations de la grossesse aux XVIIIe et XIXe siècles (France). Thèse de doctorat d’histoire moderne et contemporaine à l’université de Picardie Jules Verne sous la direction de Scarlett Beauvalet, Mention Très Honorable, avec les félicitations du jury à l’unanimité. Jury composé de Jean-Pierre Bardet (Paris-Sorbonne), Scarlett Beauvalet (UPVJ Amiens), Anne Carol, (univ. de Provence), Sylvie Mouysset (univ. Toulouse-Jean Jaurès), Marion Trévisi (UPJV Amiens)2002 : DEA d'histoire sociale et culturelle du XIXe siècle, université Paris I Panthéon-Sorbonne, sous la direction d'Alain Corbin et Christophe Charle : Les femmes enceintes : vécu et représentations en France (milieu XVIIIe - début XXe siècle)1998 : Agrégation externe d’histoire et CAPES d’histoire-géographie</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1997 : Maitrise d'histoire, Licence histoire de l'art, Université François Rabelais, Tours</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèmes de recherche principaux</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Histoire de la famille, de la naissance, de l’enfance</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Histoire du corps et des sensibilités  ; histoire de la surditéHistoire des sciences et des savoirs, de la santé et de la médecine</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Histoire des femmes et du genre</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Histoire de l’image et des cultures visuelles</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les écrits du for privé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-        <w:t xml:space="preserve">**Liste des travaux de recherche</w:t>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Liste des travaux de recherche</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">**Ouvrages</w:t>
-      </w:r>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">4. (co-direction, introduction et chapitre), Prévenir, accueillir, guérir : la médecine des enfants de l'époque moderne à nos jours, co-dirigé avec F. Léger, J. van Wijland, PU Septentrion, 2020.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">(co-écrit avec C. Fuchs et S. Le Clech), Les femmes en France dans la société d'Ancien Régime, Neuilly, Atlande, 2021.</w:t>
+        <w:t xml:space="preserve">Enceinte. Une histoire de la grossesse entre art et société, Paris, La Martinière, 2013.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">(co-direction et introduction), Être père. Une histoire plurielle de la paternité (XVe-XXe siècles), Lille, PU Septrentrion, à paraître en avril 2025.</w:t>
+        <w:t xml:space="preserve">Le Rose et le Bleu. La fabrique du féminin et du masculin, co-écrit avec Scarlett Beauvalet, Paris, Belin, 2016.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">(direction, introduction et chapitre), Paroles de femmes. Rôles et images de soi dans les écrits personnels, Europe, XVIe-XXe siècle, éd. Le Manuscrit, 2017.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">(co-direction, introduction et chapitre), Prévenir, accueillir, guérir : la médecine des enfants de l'époque moderne à nos jours, co-dirigé avec F. Léger, J. van Wijland, PU Septentrion, 2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">(co-écrit avec C. Fuchs et S. Le Clech), Les femmes en France dans la société d'Ancien Régime, Neuilly, Atlande, 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">(co-direction et introduction), Être père. Une histoire plurielle de la paternité (XVe-XXe siècles), Lille, PU Septrentrion, 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">**Direction d’un numéro de revue</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Co-direction avec Audrey Duru du n°450 de la </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Articles dans des revues à comité de lecture</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> (sélection)</w:t>
+        <w:t xml:space="preserve">Revue du Nord</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, « Expériences sourdes, de l’abbaye Saint-Jean d’Amiens au domaine français (XVIe-milieu XVIIIe siècle), janvier-juin, 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">**Articles dans des revues à comité de lecture (sélection)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">« Grossesse désirée, grossesse imposée : le vécu de la grossesse aux XVIIIe-XIXe siècles en France dans les écrits féminins privés », Histoire Economie Société, n° 4, décembre 2009, p. 35-49.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">« Le vécu de la grossesse en France aux XVIIIe et XIXe siècles », Histoire, médecine et santé, n°2, nov. 2012, pp. 93-108.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">« Une scène de naissance », article co-écrit avec Nathalie Sage Pranchère, dans Sensibilités. Histoire, critique et sciences sociales, coordo. par Q. Deluermoz, C. Ingrao, H. Mazurel, C. Vidal-Naquet, n°3, « Corps au paroxysme », nov. 2017, p. 80-89.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">« &amp;quot;Travailler au bonheur de [son] compagnon&amp;quot;, Marie-Thérèse Gravier et Emile Ollivier », dans Couples en politique des guerres de religion à nos jours, hors-série n°14 de la revue Parlement[s]. Revue d’histoire politique, décembre 2019, p.79-99</w:t>
+        <w:t xml:space="preserve">« &amp;quot;Travailler au bonheur de son compagnon&amp;quot;, Marie-Thérèse Gravier et Emile Ollivier », dans Couples en politique des guerres de religion à nos jours, hors-série n°14 de la revue Parlement[s]. Revue d’histoire politique, décembre 2019, p.79-99</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">« La santé maternelle et infantile (Europe, XVIe-XIXe siècles), état des lieux historiographique et bibliographique », Annales de Démographie historique, numéro sur la santé maternelle et infantile dirigé par Lucia Pozzi et Marcho Breschi, 2020/1, n°139, p. 27-90.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">« Étienne de Fay (v. 1665-1746), figure sourde de l’abbaye Saint-Jean d’Amiens : retour aux sources&amp;quot;, dans  Expériences sourdes, de l’abbaye Saint-Jean d’Amiens au domaine français (XVIe-début du XVIIIe siècle), numéro spécial de la Revue du Nord, dir. par Audrey Duru, Scarlett Beauvalet, Emmanuelle Berthiaud, à paraître en avril 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">« De la conjugalité à la parentalité : le couple pendant la grossesse et l’accouchement (France XVIIIe-XIXe siècles) », Annales de démographie historique, « Couples légitimes », à paraître au printemps 2025.</w:t>
+        <w:t xml:space="preserve">« Archives de l’expérience sensorielle et surdité (époque moderne, Picardie, domaine français), co-écrit avec A. Duru, dans E. Berthiaud, A. Duru (dir.) Expériences sourdes, de l’abbaye Saint-Jean d’Amiens au domaine français (XVIe-milieu XVIIIe siècle), numéro spécial de la Revue du Nord, n°450, janvier-juin, 2025, p. 13-36.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">« Les violences en périnatalité, regards historiques (XVIIe-XIXe siècle), Neuropsychiatrie de l’enfance et de l’adolescence, février 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">« De la conjugalité à la parentalité : le couple pendant la grossesse et l’accouchement (France XVIIIe-XIXe siècles) », Annales de démographie historique, « Couples légitimes », à paraître au printemps 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Actes de colloques et participation à des ouvrages collectifs</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (sélection)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -415,155 +480,287 @@
         <w:rPr/>
         <w:t xml:space="preserve">Introduction générale, Paroles de femmes, rôles et images de soi dans les écrits personnels, Europe, XVIe-XXe siècles, E. Berthiaud (dir.), Le Manuscrit, 2017, p.11-21.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">« Former une jeune âme et former en soi-même le miel qu’il lui faut pour se nourrir ». La mère éducatrice dans les écrits intimes de Marie-Thérèse Ollivier, co-écrit A. Macré, Paroles de femmes, rôles et images de soi dans les écrits personnels, Europe, XVIe-XXe siècles, E. Berthiaud (dir.), Le Manuscrit, 2017, p. 129-150.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">« Le vécu de la fausse couche d’après des écrits du for privé (France, XVIIIe-XIXe siècles) », Fœtus et morts-nés : gestion des corps, représentations et vécu familial, P. Charrier , G. Clavandier, V. Gourdon, C. Rollet, N. Sage Pranchère (dir.), PU Rabelais, 2018, p. 275-292.</w:t>
+        <w:t xml:space="preserve">« Le vécu de la fausse couche d’après des écrits du for privé (France, XVIIIe-XIXe siècles) », Morts avant de naître. La mort périnatale, P. Charrier , G. Clavandier, V. Gourdon, C. Rollet, N. Sage Pranchère (dir.), PU Rabelais, 2018, p. 275-292.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Introduction générale (évolution de la médecine de l’enfant de l’époque moderne à nos jours et état des lieux de l’histoire de la médecine et de la santé de l’enfant) dans l’ouvrage *Prévenir, accueillir, guérir : la médecine des enfants de l’époque moderne à nos jours, co-dirigé avec François Léger, Jérôme van Wijland, PU Septentrion, 2020.</w:t>
+        <w:t xml:space="preserve">Introduction générale (évolution de la médecine de l’enfant de l’époque moderne à nos jours et état des lieux de l’histoire de la médecine et de la santé de l’enfant) dans l’ouvrage </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prévenir, accueillir, guérir : la médecine des enfants de l’époque moderne à nos jours,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> co-dirigé avec François Léger, Jérôme van Wijland, PU Septentrion, 2020.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">« Et pourtant ils souffrent » : les médecins et la douleur du petit enfant : évolution des représentations et des attitudes (XVIe-XIXe siècles) », dans Prévenir, accueillir, guérir : la médecine des enfants de l’époque moderne à nos jours, co-dirigé avec François Léger, Jérôme van Wijland, PU Septentrion, 2020.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">&amp;quot;Passer de la lumière à l'ombre : Marie-Thérèse et Emile Ollivier, un exil en famille (Italie, 1870-1873)&amp;quot;, dans l'ouvrage issu du colloque Exil, genre et famille au XIXe siècle, dirigé par D. Diaz, A. Dupont, A. Durant, H. Vermeren (Reims, septembre 2019), 2021.</w:t>
+        <w:t xml:space="preserve">&amp;quot;Passer de la lumière à l'ombre : Marie-Thérèse et Emile Ollivier, un exil en famille (Italie, 1870-1873)&amp;quot;, dans l'ouvrage issu du colloque </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exil, genre et famille au XIXe siècle</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, dirigé par D. Diaz, A. Dupont, A. Durant, H. Vermeren (Reims, septembre 2019), 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">(co-écrit avec Audrey Duru et Scarlett Beauvalet), « Nos pensionnaires sourds et muets » : l’abbaye Saint-Jean à Amiens au début du XVIIIe siècle dans Ninon Dubourg, Gildas Brégain, Fabrice Bertin (dir.), Histoires des handicaps et des singularités à travers les siècles. Identifications, institutions, trajectoires, sociabilités, Rennes, PUR, 2025.</w:t>
+        <w:t xml:space="preserve">(co-écrit avec Audrey Duru et Scarlett Beauvalet), « Nos pensionnaires sourds et muets » : l’abbaye Saint-Jean à Amiens au début du XVIIIe siècle dans Ninon Dubourg, Gildas Brégain, Fabrice Bertin (dir.), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Histoires des handicaps et des singularités à travers les siècles. Identifications, institutions, trajectoires, sociabilités</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, Rennes, PUR, 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">« La femme enceinte, pléthorique ou chlorosée ?  L’évolution des imaginaires du sang pendant la grossesse (XVIIe-XIXe siècles) », Céline Cherici (dir.), Les imaginaires du sang (XVIIe-XXIe siècle, titre provisoire), Paris, Matériologiques, 2025.</w:t>
+        <w:t xml:space="preserve">« La femme enceinte, pléthorique ou chlorosée ?  L’évolution des imaginaires du sang pendant la grossesse (XVIIe-XIXe siècles) », Céline Cherici (dir.), *Les imaginaires du sang (XVIIe-XXIe siècle, titre provisoire), *Paris, Matériologiques, à paraître en 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">« Vivre avec l’infertilité et y remédier aux XVIIIe et XIXe siècles. Les couples et les médecins face à l’enfant qui tarde » dans Morel Marie-France et Sage Pranchère Nathalie (dir.), Quand l’enfant ne vient pas… L’infertilité des couples d’hier à aujourd’hui, Paris, Erès, à paraître en 2026.</w:t>
+        <w:t xml:space="preserve">« Vivre avec l’infertilité et y remédier aux XVIIIe et XIXe siècles. Les couples et les médecins face à l’enfant qui tarde » dans Berthiaud E!mmanuelle, Morel Marie-France et Sage Pranchère Nathalie (dir.), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quand l’enfant ne vient pas… L’infertilité des couples d’hier à aujourd’hui,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Paris, Erès, à paraître en 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">« Les pratiques de collections dans l’abbaye Saint-Jean d’Amiens au XVIIIe siècle », co-écrit avec Séléné Caballero, actes du colloque </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’objet des collections. Des trésors de l’Antiquité au patrimoine immatériel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, à paraître.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">« Explorer le monde sensible d’un sourd au XVIIIᵉ siècle : le cas d’Étienne de Fay », dans E. Berthiaud, A. Duru (dir.), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expériences sourdes : Signes, sens et société (XVe-XVIIIe siècle),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Créaphys, à paraître.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">« Le lien du sang ? Les échanges entre mère et enfant pend ant la grossesse. Une question médicale disputée (XVIIIe siècle) », dans E. Berthiaud, C. Cherici, N. Sage Pranchère (dir.), *Savoirs et usages médicaux du sang (XVIIIe-XXIe siècles), *Tours, Presses Universitaires François Rabelais, à paraître.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Article de dictionnaire ou d'encyclopédie</w:t>
+        <w:rPr/>
+        <w:t xml:space="preserve">**Article de dictionnaire d'encyclopédie ou revues en ligne, catalogue d'exposition</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">« Corps de femmes, corps de mères (Europe, XIXe-XXIe siècles) », Encyclopédie d'histoire numérique de l'Europe portée par le LabEx Ecrire une histoire nouvelle de l'Europe, 19/10/2018. </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ehne.fr/article/genre-et-europe/le-corps-genre-expression-dune-identite-europeenne/corps-de-femmes-corps-de-meres</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">« Représenter l’irreprésentable ? L’accouchement et ses douleurs (XVIIe-XIXe siècles) », La Vie des idées, 28 février 2025. URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://laviedesidees.fr/Representer-l-irrepresentable</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">« L’art de donner la vie : représenter la grossesse et l’accouchement au fil de l’histoire », Bonnes mères, catalogue de l’exposition du MUCEM (mars-août 2026), Marseille, MUCEM, Actes Sud, mars 2026, p. 52-63.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -585,967 +782,967 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les violences en périnatalité, regards historiques (XVIIe–XIXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurenf.2025.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter l’irreprésentable ?. L’accouchement et ses douleurs (XVIIe - XIXe siècles)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Introduction : archives de l’expérience sensorielle et surdité (époque moderne, Picardie et domaine français)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie des idées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 450 (1), pp.13-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdn.450.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04984058v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : archives de l’expérience sensorielle et surdité (époque moderne, Picardie et domaine français)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Représenter l’irreprésentable ?. L’accouchement et ses douleurs (XVIIe - XIXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127905v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scarlett Beauvalet-Boutouyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 450 (1), pp.9-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rdn.450.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences sourdes, de l’abbaye Saint-Jean d’Amiens au domaine français (XVIe siècle – milieu du XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scarlett Beauvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 450 (1), 412 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne de Fay (v. 1665-1746), figure sourde de l’abbaye Saint-Jean d’Amiens : retour aux sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 450 (1), pp.37-66. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdn.450.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passer de la lumière à l'ombre : Marie-Thérèse et Émile Ollivier, un exil en famille (Italie, 1870-1873)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 61 (2), pp.83--101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé maternelle et infantile (Europe, XVIe-XIXe siècles) : état des lieux historiographique et bibliographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de démographie historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 139 (1), pp.27-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler au bonheur de [son] compagnon&amp;quot;, Marie-Thérèse Gravier et Emile Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14, pp.79-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une scène de naissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensibilités : histoire, critique &amp; sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01783639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vécu de la grossesse en France aux XVIIIe et XIXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grossesse désirée, grossesse imposée. Le vécu de la grossesse aux XVIII e et XIX e siècles en France dans les écrits féminins privés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, économie et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28e année (4), pp.35-49. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hes.094.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1555,111 +1752,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traces de l’expérience sensorielle et surdité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expériences sourdes, de Saint-Jean d’Amiens au domaine français (16e-18e s.), journée d'étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Audrey Duru; Emmanuelle Berthiaud; Scarlett Beauvalet, Nov 2023, Amiens, Musée de Picardie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1669,192 +1866,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être père. Une histoire plurielle de la paternité (XVe-XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaure Boitel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion. 2025, 978-2-7574-4362-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(dir.) Prévenir, accueillir, guérir : la médecine des enfants de l'époque moderne à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme van Wijland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Septentrion. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1864,352 +2061,352 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Nos pensionnaires sourds et muets » : l’abbaye Saint-Jean à Amiens au début du xviiie siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scarlett Beauvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ninon Dubourg (dir.); Gildas Brégain (dir.); Fabrice Bertin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoires des handicaps à travers les siècles : Identifications, trajectoires, institutions et sociabilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.245-252, 2026, Histoire, 979-10-413-1077-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Et pourtant ils souffrent ». Les médecins et la douleur du petit enfant : évolution des représentations et des attitudes (xvie siècle-début xixe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prévenir, accueillir, guérir. La médecine des enfants de l’époque moderne à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.63-84, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.126247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Et pourtant ils souffrent » : les médecins et la douleur du petit enfant : évolution des représentations et des attitudes (XVIe-XIXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prévenir, accueillir, guérir : la médecine des enfants de l'époque moderne à nos jours, co-dirigé par Emmanuelle Berthiaud, François Léger, Jérôme van Wijland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.63-83, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sociétés de charité maternelle : de la charité à l’assistance médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Scarlett Beauvalet, Marie-Claude Dinet </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux et pratiques de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2219,114 +2416,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« ATTENDRE UN ENFANT » : VECU ET REPRESENTATIONS DE LA GROSSESSE AUX XVIII ème ET XIX ème SIECLES (FRANCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Picardie Jules Verne, 2011. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02517796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2394,54 +2591,54 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C6073C7"/>
+    <w:nsid w:val="779DD3FB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="5"/>
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -2542,51 +2739,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="445D0051"/>
+    <w:nsid w:val="275DC9F2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2690,51 +2887,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8EEFBB79"/>
+    <w:nsid w:val="DAB2BD61"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2838,51 +3035,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8FF281E4"/>
+    <w:nsid w:val="941F3E9E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3078,51 +3275,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehne.fr/article/genre-et-europe/le-corps-genre-expression-dune-identite-europeenne/corps-de-femmes-corps-de-meres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05495754v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berthiaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2025.12.008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04984058v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127905v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duru" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.450.0013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127835v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Beauvalet-Boutouyrie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.450.0009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05388921v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Beauvalet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127872v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.450.0037" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03679075v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680854v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316660v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783639v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767606v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767539v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.094.0035" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296465v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05306132v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Boitel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316666v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;ger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me van Wijland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05521252v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04195855v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.126247" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316662v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767613v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02517796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehne.fr/article/genre-et-europe/le-corps-genre-expression-dune-identite-europeenne/corps-de-femmes-corps-de-meres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laviedesidees.fr/Representer-l-irrepresentable" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05495754v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berthiaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2025.12.008" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127905v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duru" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.450.0013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04984058v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127835v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Beauvalet-Boutouyrie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.450.0009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05388921v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Beauvalet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127872v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.450.0037" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03679075v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680854v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316660v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783639v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767606v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767539v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.094.0035" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296465v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05306132v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Boitel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316666v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;ger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me van Wijland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05521252v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04195855v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.126247" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316662v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767613v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02517796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>