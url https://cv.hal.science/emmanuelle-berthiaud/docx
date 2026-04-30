--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -58,139 +58,143 @@
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...38 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèmes de recherche principaux</w:t>
+        <w:t xml:space="preserve">1) Fonction actuelle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Histoire de la famille, de la naissance, de l’enfance</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Les écrits du for privé</w:t>
+        <w:t xml:space="preserve">Maîtresse de conférences en histoire moderne à l’Université de Picardie Jules Verne d’Amiens (depuis 2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Membre du Centre d’Histoire des Sociétés, des Sciences et des conflits (CHSSC, Université de Picardie Jules Verne, Amiens) et membre associée du Centre Roland Mousnier (UMR 8596, Sorbonne Université).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liste des travaux de recherche</w:t>
+        <w:t xml:space="preserve">2) Diplômes et concours</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">**Ouvrages</w:t>
+        <w:t xml:space="preserve">2011 : « Attendre un enfant » : Vécu et représentations de la grossesse aux XVIIIe et XIXe siècles (France). Thèse de doctorat d’histoire moderne et contemporaine à l’université de Picardie Jules Verne sous la direction de Scarlett Beauvalet, Mention Très Honorable, avec les félicitations du jury à l’unanimité. Jury composé de Jean-Pierre Bardet (Paris-Sorbonne), Scarlett Beauvalet (UPVJ Amiens), Anne Carol, (univ. de Provence), Sylvie Mouysset (univ. Toulouse-Jean Jaurès), Marion Trévisi (UPJV Amiens)2002 : DEA d'histoire sociale et culturelle du XIXe siècle, université Paris I Panthéon-Sorbonne, sous la direction d'Alain Corbin et Christophe Charle : Les femmes enceintes : vécu et représentations en France (milieu XVIIIe - début XXe siècle)1998 : Agrégation externe d’histoire et CAPES d’histoire-géographie</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">1997 : Maitrise d'histoire, Licence histoire de l'art, Université François Rabelais, Tours</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) Thèmes de recherche principaux</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Histoire de la famille, de la naissance, de l’enfance</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Histoire des femmes et du genreHistoire du corps et des sensibilités, histoire de la surditéHistoire des savoirs, de la santé et de la médecine</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Histoire de l’image et des cultures visuelles</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Les écrits du for privé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) Listes des principales publications</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Enceinte. Une histoire de la grossesse entre art et société, Paris, La Martinière, 2013.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Le Rose et le Bleu. La fabrique du féminin et du masculin, co-écrit avec Scarlett Beauvalet, Paris, Belin, 2016.</w:t>
       </w:r>
@@ -224,77 +228,83 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(co-écrit avec C. Fuchs et S. Le Clech), Les femmes en France dans la société d'Ancien Régime, Neuilly, Atlande, 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(co-direction et introduction), Être père. Une histoire plurielle de la paternité (XVe-XXe siècles), Lille, PU Septrentrion, 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-        <w:t xml:space="preserve">**Direction d’un numéro de revue</w:t>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Direction d’un numéro de revue</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Co-direction avec Audrey Duru du n°450 de la </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Revue du Nord</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, « Expériences sourdes, de l’abbaye Saint-Jean d’Amiens au domaine français (XVIe-milieu XVIIIe siècle), janvier-juin, 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-        <w:t xml:space="preserve">**Articles dans des revues à comité de lecture (sélection)</w:t>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Articles dans des revues à comité de lecture (sélection)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">« Grossesse désirée, grossesse imposée : le vécu de la grossesse aux XVIIIe-XIXe siècles en France dans les écrits féminins privés », Histoire Economie Société, n° 4, décembre 2009, p. 35-49.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">« Le vécu de la grossesse en France aux XVIIIe et XIXe siècles », Histoire, médecine et santé, n°2, nov. 2012, pp. 93-108.</w:t>
       </w:r>
@@ -368,55 +378,51 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">« Les violences en périnatalité, regards historiques (XVIIe-XIXe siècle), Neuropsychiatrie de l’enfance et de l’adolescence, février 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">« De la conjugalité à la parentalité : le couple pendant la grossesse et l’accouchement (France XVIIIe-XIXe siècles) », Annales de démographie historique, « Couples légitimes », à paraître au printemps 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Actes de colloques et participation à des ouvrages collectifs</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> (sélection)</w:t>
+        <w:t xml:space="preserve">Actes de colloques et participation à des ouvrages collectifs (sélection)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">« Les solidarités autour des femmes enceintes dans les écrits du for privé aux XVIIIe et XIXe siècles », Les écrits du For privé en Europe du Moyen Âge à l’époque contemporaine. Enquêtes, analyses, publications, J.-P. Bardet, E. Arnoul, F.-J. Ruggiu (dir.), P.U. Bordeaux, 2010, p. 283-299.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">« Les sociétés de charité maternelle : de la charité à l’assistance médicale », Lieux et pratiques de santé, S. Beauvalet, M.-C. Dinet (dir.), Encrage, 2012, p. 185-203.</w:t>
       </w:r>
@@ -654,58 +660,61 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">« Explorer le monde sensible d’un sourd au XVIIIᵉ siècle : le cas d’Étienne de Fay », dans E. Berthiaud, A. Duru (dir.), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Expériences sourdes : Signes, sens et société (XVe-XVIIIe siècle),</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Créaphys, à paraître.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">« Le lien du sang ? Les échanges entre mère et enfant pend ant la grossesse. Une question médicale disputée (XVIIIe siècle) », dans E. Berthiaud, C. Cherici, N. Sage Pranchère (dir.), *Savoirs et usages médicaux du sang (XVIIIe-XXIe siècles), *Tours, Presses Universitaires François Rabelais, à paraître.</w:t>
+        <w:t xml:space="preserve">« Le lien du sang ? Les échanges entre mère et enfant pend ant la grossesse. Une question médicale disputée (XVIIIe siècle) », dans E. Berthiaud, N. Sage Pranchère (dir.), *Savoirs et usages médicaux du sang (XVIIIe-XXIe siècles), *Tours, Presses Universitaires François Rabelais, à paraître.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-        <w:t xml:space="preserve">**Article de dictionnaire d'encyclopédie ou revues en ligne, catalogue d'exposition</w:t>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de dictionnaire d'encyclopédie ou revues en ligne, catalogue d'exposition</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">« Corps de femmes, corps de mères (Europe, XIXe-XXIe siècles) », Encyclopédie d'histoire numérique de l'Europe portée par le LabEx Ecrire une histoire nouvelle de l'Europe, 19/10/2018. </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ehne.fr/article/genre-et-europe/le-corps-genre-expression-dune-identite-europeenne/corps-de-femmes-corps-de-meres</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
@@ -719,88 +728,164 @@
         <w:t xml:space="preserve">« Représenter l’irreprésentable ? L’accouchement et ses douleurs (XVIIe-XIXe siècles) », La Vie des idées, 28 février 2025. URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://laviedesidees.fr/Representer-l-irrepresentable</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">« L’art de donner la vie : représenter la grossesse et l’accouchement au fil de l’histoire », Bonnes mères, catalogue de l’exposition du MUCEM (mars-août 2026), Marseille, MUCEM, Actes Sud, mars 2026, p. 52-63.</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) Organisation de journées d'étude et colloques</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">22 mai 2015 : journée d'étude : &amp;quot;Paroles de femmes. Rôles et images de soi dans les écrits privés, Europe, XVIe-XIXe siècles&amp;quot;, Logis du Roy (UPJV), Amiens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">25 et 26 septembre 2018 : colloque &amp;quot;Prévenir, Accueillir et guérir l’enfant malade (XVIIIe-XXe siècles)&amp;quot;, co-organisé par E. Berthiaud, F. Léger, J. van Wijland, Logis du Roy (UPJV), Amiens, Académie de médecine, Paris.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">8 et 9 décembre 2022 : colloque &amp;quot;Les pères et la paternité en Occident de la Renaissance à nos jours&amp;quot;, co-organisé avec I. Boitel, Logis du Roy (UPJV), Amiens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">16 mai 2023 : colloque &amp;quot;Expériences sourdes, de l’abbaye Saint-Jean d’Amiens au domaine français (XVIe-XVIIIe siècles)&amp;quot;, co-organisé par S. Beauvalet, E. Berthiaud, A. Duru, Musée de Picardie, Amiens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">4 et 5 septembre 2025 : colloque &amp;quot;Expériences sourdes : Signes, sens et société (XVe-XVIIIe siècle)&amp;quot;, co-organisé par E. Berthiaud et A. Duru, Musée de Picardie, Amiens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">27-28 novembre 2025 colloque « Savoirs et usages médicaux du sang (XVIIIe-XXIe siècles), co-organisé par E. Berthiaud, C. Cherici, N. Sage Pranchère, Amiens (UPJV) et Paris (Académie nationale de Médecine).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A venir :5 et 6 juin 2026 colloque « Les compagnons du fœtus (placenta, liquide amniotique, membranes, cordon ombilical) d’hier à aujourd’hui », co-organisé par la Société d’Histoire de la Naissance (E. Berthiaud, M. Le Du, N. Sage Pranchère), Campus Condorcet, Aubervilliers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) Commissariat d'exposition</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Exposition « Étienne de Fay. Être sourd à Amiens au XVIIIe siècle », à la Bibliothèque municipale Louis Aragon, Amiens (29 août-31 octobre 2025)Commissaire scientifique de l’exposition avec Audrey Duru. Catalogue de l’exposition en préparation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1132,617 +1217,522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences sourdes, de l’abbaye Saint-Jean d’Amiens au domaine français (XVIe siècle – milieu du XVIIIe siècle)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étienne de Fay (v. 1665-1746), figure sourde de l’abbaye Saint-Jean d’Amiens : retour aux sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Scarlett Beauvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 450 (1), 412 p</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, n° 450 (1), pp.37-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdn.450.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05388921v1</w:t>
+                <w:t xml:space="preserve">hal-05127872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne de Fay (v. 1665-1746), figure sourde de l’abbaye Saint-Jean d’Amiens : retour aux sources</w:t>
+                <w:t xml:space="preserve">Passer de la lumière à l'ombre : Marie-Thérèse et Émile Ollivier, un exil en famille (Italie, 1870-1873)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61 (2), pp.83--101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127872v1</w:t>
+                <w:t xml:space="preserve">hal-03679075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passer de la lumière à l'ombre : Marie-Thérèse et Émile Ollivier, un exil en famille (Italie, 1870-1873)</w:t>
+                <w:t xml:space="preserve">La santé maternelle et infantile (Europe, XVIe-XIXe siècles) : état des lieux historiographique et bibliographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 61 (2), pp.83--101</w:t>
+              <w:t xml:space="preserve">Annales de démographie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 139 (1), pp.27-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679075v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé maternelle et infantile (Europe, XVIe-XIXe siècles) : état des lieux historiographique et bibliographique</w:t>
+                <w:t xml:space="preserve">Travailler au bonheur de [son] compagnon&amp;quot;, Marie-Thérèse Gravier et Emile Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de démographie historique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 139 (1), pp.27-90</w:t>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, pp.79-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03680854v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler au bonheur de [son] compagnon&amp;quot;, Marie-Thérèse Gravier et Emile Ollivier</w:t>
+                <w:t xml:space="preserve">Une scène de naissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14, pp.79-99</w:t>
+              <w:t xml:space="preserve">Sensibilités : histoire, critique &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316660v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une scène de naissance</w:t>
+                <w:t xml:space="preserve">Le vécu de la grossesse en France aux XVIIIe et XIXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensibilités : histoire, critique &amp; sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783639v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grossesse désirée, grossesse imposée. Le vécu de la grossesse aux XVIII e et XIX e siècles en France dans les écrits féminins privés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, économie et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28e année (4), pp.35-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/hes.094.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1752,51 +1742,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traces de l’expérience sensorielle et surdité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1812,51 +1802,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expériences sourdes, de Saint-Jean d’Amiens au domaine français (16e-18e s.), journée d'étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Audrey Duru; Emmanuelle Berthiaud; Scarlett Beauvalet, Nov 2023, Amiens, Musée de Picardie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1866,192 +1856,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être père. Une histoire plurielle de la paternité (XVe-XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaure Boitel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires du Septentrion. 2025, 978-2-7574-4362-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(dir.) Prévenir, accueillir, guérir : la médecine des enfants de l'époque moderne à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme van Wijland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Septentrion. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2061,65 +2051,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Nos pensionnaires sourds et muets » : l’abbaye Saint-Jean à Amiens au début du xviiie siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scarlett Beauvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2138,275 +2128,275 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ninon Dubourg (dir.); Gildas Brégain (dir.); Fabrice Bertin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoires des handicaps à travers les siècles : Identifications, trajectoires, institutions et sociabilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.245-252, 2026, Histoire, 979-10-413-1077-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Et pourtant ils souffrent ». Les médecins et la douleur du petit enfant : évolution des représentations et des attitudes (xvie siècle-début xixe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prévenir, accueillir, guérir. La médecine des enfants de l’époque moderne à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.63-84, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.septentrion.126247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Et pourtant ils souffrent » : les médecins et la douleur du petit enfant : évolution des représentations et des attitudes (XVIe-XIXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prévenir, accueillir, guérir : la médecine des enfants de l'époque moderne à nos jours, co-dirigé par Emmanuelle Berthiaud, François Léger, Jérôme van Wijland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.63-83, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sociétés de charité maternelle : de la charité à l’assistance médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Scarlett Beauvalet, Marie-Claude Dinet </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux et pratiques de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2416,114 +2406,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« ATTENDRE UN ENFANT » : VECU ET REPRESENTATIONS DE LA GROSSESSE AUX XVIII ème ET XIX ème SIECLES (FRANCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Picardie Jules Verne, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02517796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2591,51 +2581,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="779DD3FB"/>
+    <w:nsid w:val="842033AB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2739,51 +2729,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="275DC9F2"/>
+    <w:nsid w:val="A6491B24"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2887,51 +2877,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="DAB2BD61"/>
+    <w:nsid w:val="A6E3F334"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3035,51 +3025,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="941F3E9E"/>
+    <w:nsid w:val="A4649401"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3275,51 +3265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehne.fr/article/genre-et-europe/le-corps-genre-expression-dune-identite-europeenne/corps-de-femmes-corps-de-meres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laviedesidees.fr/Representer-l-irrepresentable" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05495754v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berthiaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2025.12.008" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127905v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duru" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.450.0013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04984058v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127835v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Beauvalet-Boutouyrie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.450.0009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05388921v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Beauvalet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127872v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.450.0037" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03679075v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680854v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316660v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783639v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767606v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767539v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.094.0035" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296465v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05306132v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Boitel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316666v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;ger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me van Wijland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05521252v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04195855v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.126247" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316662v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767613v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02517796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehne.fr/article/genre-et-europe/le-corps-genre-expression-dune-identite-europeenne/corps-de-femmes-corps-de-meres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laviedesidees.fr/Representer-l-irrepresentable" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05495754v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berthiaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2025.12.008" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127905v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duru" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.450.0013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04984058v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127835v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Beauvalet-Boutouyrie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.450.0009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127872v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.450.0037" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03679075v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680854v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316660v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783639v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767606v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767539v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.094.0035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296465v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05306132v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Boitel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316666v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;ger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me van Wijland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05521252v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Beauvalet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04195855v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.126247" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316662v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767613v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02517796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>