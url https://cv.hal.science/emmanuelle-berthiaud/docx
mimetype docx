--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -953,291 +953,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : archives de l’expérience sensorielle et surdité (époque moderne, Picardie et domaine français)</w:t>
+                <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Scarlett Beauvalet-Boutouyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 450 (1), pp.13-36. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rdn.450.0013⟩</w:t>
+              <w:t xml:space="preserve">, 2025, n° 450 (1), pp.9-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdn.450.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127905v1</w:t>
+                <w:t xml:space="preserve">hal-05127835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter l’irreprésentable ?. L’accouchement et ses douleurs (XVIIe - XIXe siècles)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction : archives de l’expérience sensorielle et surdité (époque moderne, Picardie et domaine français)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie des idées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 450 (1), pp.13-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdn.450.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04984058v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Représenter l’irreprésentable ?. L’accouchement et ses douleurs (XVIIe - XIXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rdn.450.0009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05127835v1</w:t>
+                <w:t xml:space="preserve">hal-04984058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne de Fay (v. 1665-1746), figure sourde de l’abbaye Saint-Jean d’Amiens : retour aux sources</w:t>
               </w:r>
@@ -1756,51 +1756,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traces de l’expérience sensorielle et surdité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2091,51 +2091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scarlett Beauvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ninon Dubourg (dir.); Gildas Brégain (dir.); Fabrice Bertin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoires des handicaps à travers les siècles : Identifications, trajectoires, institutions et sociabilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.245-252, 2026, Histoire, 979-10-413-1077-7</w:t>
@@ -2581,51 +2581,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="842033AB"/>
+    <w:nsid w:val="223F3068"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2729,51 +2729,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A6491B24"/>
+    <w:nsid w:val="7EEEB0B3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2877,51 +2877,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A6E3F334"/>
+    <w:nsid w:val="C744DF2D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3025,51 +3025,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A4649401"/>
+    <w:nsid w:val="B6C43B74"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3265,51 +3265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehne.fr/article/genre-et-europe/le-corps-genre-expression-dune-identite-europeenne/corps-de-femmes-corps-de-meres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laviedesidees.fr/Representer-l-irrepresentable" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05495754v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berthiaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2025.12.008" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127905v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duru" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.450.0013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04984058v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127835v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Beauvalet-Boutouyrie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.450.0009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127872v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.450.0037" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03679075v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680854v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316660v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783639v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767606v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767539v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.094.0035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296465v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05306132v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Boitel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316666v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;ger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me van Wijland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05521252v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Beauvalet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04195855v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.126247" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316662v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767613v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02517796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehne.fr/article/genre-et-europe/le-corps-genre-expression-dune-identite-europeenne/corps-de-femmes-corps-de-meres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laviedesidees.fr/Representer-l-irrepresentable" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05495754v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berthiaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2025.12.008" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127835v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Beauvalet-Boutouyrie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duru" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.450.0009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127905v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.450.0013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04984058v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127872v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.450.0037" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03679075v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680854v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316660v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783639v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767606v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767539v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.094.0035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296465v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05306132v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Boitel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316666v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;ger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me van Wijland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05521252v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Beauvalet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04195855v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.126247" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316662v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767613v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02517796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>