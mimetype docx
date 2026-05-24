--- v0 (2026-05-03)
+++ v1 (2026-05-24)
@@ -368,377 +368,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical challenges related to the measurement of chlorothalonil in serum in the perspective of human biomonitoring studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
+                <w:t xml:space="preserve">Quantification of chlorinated paraffins by chromatography coupled to high-resolution mass spectrometry – Part B: Influence of liquid chromatography separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherine Amoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Hillenweck</w:t>
+                <w:t xml:space="preserve">Frédéric Larvor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Marais</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2024.126408⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 352, pp.141401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.141401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05140890v1</w:t>
+                <w:t xml:space="preserve">hal-05133608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of chlorinated paraffins by chromatography coupled to high-resolution mass spectrometry – Part B: Influence of liquid chromatography separation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cherine Amoura</w:t>
+                <w:t xml:space="preserve">Analytical challenges related to the measurement of chlorothalonil in serum in the perspective of human biomonitoring studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hillenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Larvor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marchand</w:t>
+                <w:t xml:space="preserve">Bérengère Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Guiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 352, pp.141401. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 277, pp.126408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.141401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2024.126408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133608v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of chlorinated paraffins by chromatography coupled to high-resolution mass spectrometry – Part A: Influence of gas chromatography and ionisation source parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherine Amoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Larvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 352, pp.141400. </w:t>
@@ -770,295 +770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent organochlorine pesticides in periprostatic adipose tissue from men with prostate cancer: Ethno-geographic variations, association with disease aggressiveness</w:t>
+                <w:t xml:space="preserve">Characterization of pregnant women exposure to halogenated parabens and bisphenols through water consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+                <w:t xml:space="preserve">Marion Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Figiel</w:t>
+                <w:t xml:space="preserve">Yoann Deceuninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Pinault</w:t>
+                <w:t xml:space="preserve">Virginie Migeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Blanchet</w:t>
+                <w:t xml:space="preserve">Manon Doumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bruyère</w:t>
+                <w:t xml:space="preserve">Antoine Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 216 (Pt 4), pp.114809. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 448, pp.130945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2022.114809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.130945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03898019v1</w:t>
+                <w:t xml:space="preserve">hal-04035709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of pregnant women exposure to halogenated parabens and bisphenols through water consumption</w:t>
+                <w:t xml:space="preserve">Persistent organochlorine pesticides in periprostatic adipose tissue from men with prostate cancer: Ethno-geographic variations, association with disease aggressiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Albouy</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Deceuninck</w:t>
+                <w:t xml:space="preserve">Sandy Figiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Migeot</w:t>
+                <w:t xml:space="preserve">Michèle Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Doumas</w:t>
+                <w:t xml:space="preserve">Pascal Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Dupuis</w:t>
+                <w:t xml:space="preserve">Franck Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 448, pp.130945. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 216 (Pt 4), pp.114809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.130945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2022.114809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04035709v1</w:t>
+                <w:t xml:space="preserve">hal-03898019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Promise and Challenges of Determining Recombinant Bovine Growth Hormone in Milk</w:t>
               </w:r>
@@ -1221,51 +1221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Narduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Guiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1329,64 +1329,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized characterization of short-, medium, and long-chain chlorinated paraffins in liquid chromatography-high resolution mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mézière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Larvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1450,51 +1450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of light polycyclic aromatic hydrocarbons in seafood samples using on-line dynamic headspace extraction, thermodesorption, gas chromatography tandem mass spectrometry, based on an isotope dilution approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Guiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Geny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1636,51 +1636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Guiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (33), pp.40953-40962. </w:t>
@@ -1712,5088 +1712,6298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past and recent state of sediment contamination by persistent organic pollutants (POPs) in the Rhône River: Overview of ecotoxicological implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative method for conjugated metabolites of bisphenol A and bisphenol S determination in food of animal origin by Ultra High Performance Liquid Chromatography-Tandem Mass Spectrometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Deceuninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Liber</w:t>
+                <w:t xml:space="preserve">T. Gény</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Veyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Mourier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yves Perrodin</w:t>
+                <w:t xml:space="preserve">Flore C. Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.07.340⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1601, pp.232-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2019.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02553057v1</w:t>
+                <w:t xml:space="preserve">hal-02629138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonium Fluoride as Suitable Additive for HILIC-Based LC-HRMS Metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Narduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (12), pp.292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/metabo9120292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative method for conjugated metabolites of bisphenol A and bisphenol S determination in food of animal origin by Ultra High Performance Liquid Chromatography-Tandem Mass Spectrometry.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Deceuninck</w:t>
+                <w:t xml:space="preserve">Toward the characterisation of non-intentionally added substances migrating from polyester-polyurethane lacquers by comprehensive gas chromatography-mass spectrometry technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Omer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Gény</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Veyrand</w:t>
+                <w:t xml:space="preserve">Sébastien Hutinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore C. Grandin</w:t>
+                <w:t xml:space="preserve">Anne Lise Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 1601, pp.232-242. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2019.05.001⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 1601, pp.327-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2019.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629138v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the characterisation of non-intentionally added substances migrating from polyester-polyurethane lacquers by comprehensive gas chromatography-mass spectrometry technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Omer</w:t>
+                <w:t xml:space="preserve">Past and recent state of sediment contamination by persistent organic pollutants (POPs) in the Rhône River: Overview of ecotoxicological implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Liber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Monteau</w:t>
+                <w:t xml:space="preserve">Yves Perrodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1601, pp.327-334. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 646, pp.1037-1046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2019.05.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.07.340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627970v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between liquid chromatography and supercritical fluid chromatography coupled to mass spectrometry for beta-agonists screening in feeding stuff</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous analysis of historical, emerging and novel brominated flame retardants in food and feed using a common extraction and purification method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Guiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Rambaud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anais Venisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lesquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vaccher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2018.04.023⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 205, pp.31-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.04.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620904v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of L-cysteine origin on the basis of its delta N-15 values</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Steroid hormone profiling in human breast adipose tissue using semi-automated purification and highly sensitive determination of estrogens by GC-APCI-MS/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristin Hennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Schiphorst</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Line Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Miran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.03.139⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 410 (1), pp.259-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-017-0717-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140925v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steroid hormone profiling in human breast adipose tissue using semi-automated purification and highly sensitive determination of estrogens by GC-APCI-MS/MS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+                <w:t xml:space="preserve">Comparison between liquid chromatography and supercritical fluid chromatography coupled to mass spectrometry for beta-agonists screening in feeding stuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-017-0717-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1086, pp.130-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2018.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626434v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous analysis of historical, emerging and novel brominated flame retardants in food and feed using a common extraction and purification method</w:t>
+                <w:t xml:space="preserve">Determination of L-cysteine origin on the basis of its delta N-15 values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Vaccher</w:t>
+                <w:t xml:space="preserve">Parina Sitthisack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Seree-Vattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Schiphorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.04.070⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 260, pp.283-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.03.139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629378v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritical fluid chromatography applied to the highly selective isolation of urinary steroid hormones prior to GC/MS analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Doué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lesellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1086, pp.97-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jchromb.2018.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous determination of 16 brominated flame retardants in food and feed of animal origin by fast gas chromatography coupled to tandem mass spectrometry using atmospheric pressure chemical ionisation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Vénisseau</w:t>
+                <w:t xml:space="preserve">Country-specific chemical signatures of persistent organic pollutants (POPs) in breast milk of French, Danish and Finnish women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lesquin</w:t>
+                <w:t xml:space="preserve">K. M. Main</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Vaccher</w:t>
+                <w:t xml:space="preserve">H. E. Virtanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2016.07.003⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 218, pp.728-738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.07.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640098v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Country-specific chemical signatures of persistent organic pollutants (POPs) in breast milk of French, Danish and Finnish women</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Marchand</w:t>
+                <w:t xml:space="preserve">Measurement of phthalates diesters in food using gas chromatography-tandem mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Larvor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.07.069⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 196, pp.211-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.09.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637397v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of phthalates diesters in food using gas chromatography-tandem mass spectrometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
+                <w:t xml:space="preserve">Simultaneous determination of 16 brominated flame retardants in food and feed of animal origin by fast gas chromatography coupled to tandem mass spectrometry using atmospheric pressure chemical ionisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Guiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vénisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lesquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vaccher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.09.045⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1459, pp.120-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2016.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634636v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-trace quantification method for chlordecone in human fluids and tissues</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Development of a molecular recognition based approach for multi-residue extraction of estrogenic endocrine disruptors from biological fluids coupled to liquid chromatography-tandem mass spectrometry measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radia Bousoumah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2015.07.013⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 407 (29), pp.8713-8723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-015-9024-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02633524v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of bisphenol A and related substitutes/analogues in human breast milk using gas chromatography-tandem mass spectrometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultra-trace quantification method for chlordecone in human fluids and tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Guiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Venisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Legrand</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-015-8469-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1408, pp.169-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2015.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637449v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a molecular recognition based approach for multi-residue extraction of estrogenic endocrine disruptors from biological fluids coupled to liquid chromatography-tandem mass spectrometry measurement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Balaguer</w:t>
+                <w:t xml:space="preserve">Determination of bisphenol A and related substitutes/analogues in human breast milk using gas chromatography-tandem mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Deceuninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 407 (29), pp.8713-8723. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-015-9024-4⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 407 (9), pp.2485 - 2497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-015-8469-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561611v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of a specific and sensitive gas chromatography tandem mass spectrometry method for the determination of bisphenol A residues in a large set of food items</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Deceuninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bemrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Zendong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Line Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1362, pp.241 - 249. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chroma.2014.07.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential chemical profiling to identify zonation by-products of estrone-sulfate and first characterization of estrogenicity in generated drinking water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47 (11), pp.3791 - 3802. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2013.03.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of treatment by-products of the ozonation of estrone sulfate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Chachignon</w:t>
+                <w:t xml:space="preserve">Chlorination of bisphenol A: non-targeted screening for the identification of transformation products and assessment of estrogenicity in generated water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ingrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Roche</w:t>
+                <w:t xml:space="preserve">Gaela Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology: Water Supply</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 93 (11), pp.2814-2822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.09.080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/ws.2013.122⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02645482v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chlorination of bisphenol A: non-targeted screening for the identification of transformation products and assessment of estrogenicity in generated water</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of treatment by-products of the ozonation of estrone sulfate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaela Leroy</w:t>
+                <w:t xml:space="preserve">L. Barritaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chachignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.09.080⟩</w:t>
+              <w:t xml:space="preserve">Water Science and Technology: Water Supply</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (5), pp.1302 - 1308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/ws.2013.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645806v1</w:t>
+                <w:t xml:space="preserve">hal-02645482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and multiresidue determination of twenty glucocorticoids in bovine milk using ultra high performance liquid chromatography-tandem mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Deceuninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dervilly-Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1294, pp.76 - 86. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2013.04.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of estradiol esters monitoring in bovine hair by dansylation and liquid chromatography/tandem mass spectrometry analysis in multiple reaction monitoring and precursor ion scan modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Béasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Christien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26 (7), pp.819 - 827. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rcm.6160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas chromatography coupled to mass spectrometry-based metabolomic to screen for anabolic practices in cattle: identification of 5a-androst-2-en-17-one as new biomarker of 4-androstenedione misuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Anizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 47 (1), pp.131 - 140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jms.2035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of MRL regulated corticosteroids in liver from various species using ultra high performance liquid chromatography–tandem mass spectrometry (UHPLC)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Toward the definition of a criterion to suspect thiouracil administration in animal husbandry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Deceuninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2010.12.042⟩</w:t>
+              <w:t xml:space="preserve">Food Additives and Contaminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19440049.2011.565483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05114937v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted phase II metabolites profiling as new screening strategy to investigate natural steroid abuse in animal breeding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nora Cesbron</w:t>
+                <w:t xml:space="preserve">Mass spectrometry-based metabolomics applied to the chemical safety of food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (2), pp.292 - 301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2010.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2010.12.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02645247v1</w:t>
+                <w:t xml:space="preserve">hal-01928687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass spectrometry-based metabolomics applied to the chemical safety of food</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Monteau</w:t>
+                <w:t xml:space="preserve">Targeted phase II metabolites profiling as new screening strategy to investigate natural steroid abuse in animal breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Anizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenica Di Nardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 700 (1-2), pp.105 - 113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2010.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2010.11.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01928687v1</w:t>
+                <w:t xml:space="preserve">hal-02645247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the definition of a criterion to suspect thiouracil administration in animal husbandry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+                <w:t xml:space="preserve">Screening of 4-androstenedione misuse in cattle by LC-MS/MS profiling of glucuronide and sulfate steroids in urine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Anizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenica Di Nardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Additives and Contaminants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19440049.2011.565483⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 86, pp.186 - 194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2011.08.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694614v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of 4-androstenedione misuse in cattle by LC-MS/MS profiling of glucuronide and sulfate steroids in urine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Anizan</w:t>
+                <w:t xml:space="preserve">Differential global profiling as a new analytical strategy for revealing micropollutant treatment by-products: Application to ethinylestradiol and chlorination water treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nora Cesbron</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaela Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2011.08.058⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (11), pp.1553 - 1559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.01.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643895v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential global profiling as a new analytical strategy for revealing micropollutant treatment by-products: Application to ethinylestradiol and chlorination water treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gael Gervais</w:t>
+                <w:t xml:space="preserve">Determination of MRL regulated corticosteroids in liver from various species using ultra high performance liquid chromatography–tandem mass spectrometry (UHPLC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Deceuninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.01.027⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 700 (1-2), pp.137-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2010.12.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645157v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05114937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new reliable sample preparation for high throughput focused steroid profiling by gas chromatography-mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Anizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1217 (43), pp.6652 - 6660. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chroma.2010.04.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criteria to distinguish between natural situations and illegal use of boldenone, boldenone esters and boldione in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Steroids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 74 (10-11), pp.803 - 808. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.steroids.2009.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a metabolomic approach based on liquid chromatography-high resolution mass spectrometry to screen for clenbuterol abuse in calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 134 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b901813a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of a method for fipronil residue determination in ovine plasma using 96-well plate solid-phase extraction and gas chromatography-tandem mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1201 (1), pp.91-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chroma.2008.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criteria to distinguish between natural situations and illegal use of boldenone, boldenone esters and boldione in cattle 1. Metabolite profiles of boldenone, boldenone esters and boldione in cattle urine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Steroids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 71 (13-14), pp.1078 - 1087. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.steroids.2006.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faecal elimination of cypermethrin by cows after pour-on administration: Determining concentrations and measuring the impact on dung beetles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Virlouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicological and Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 88 (3), pp.489-499. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02772240600703643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02772240600703643⟩</w:t>
-[...11 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-04001047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application des nouvelles approches SS/NTS pour la caractérisation des expositions aux pesticides à l’échelle nationale : le projet Ecophyto II SCREENPEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mirmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Moufawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.Z. Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Zhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'animation INRAE AlimH GOS3 - Webinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Dec 2025, Webinaire, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle approche de spectrométrie de masse haute résolution multiplexée pour une évaluation exhaustive de l’exposition interne aux pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mirmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Moufawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Zahra Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Zhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">52e congrès du Groupe Français de recherches sur les Pesticides, 22-24 mai 2024, LYON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a broad understanding of PCA homologue groups response factors via the study of the LC-ESI-HRMS and GC-ECNI-HRMS couplings and Density Functional Theory calculations (DFT).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherine Amoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jy. Le Questel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dioxin 2023 43rd International Symposium on Halogenated Persistent Organic Pollutants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Maastricht (Pays-Bas), Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of non-intentionally added substances (NIAS) in vegetable-containing metallic cans from the French market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Omer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Tebbaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04001047v1</w:t>
+                <w:t xml:space="preserve">Emanuelle Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hutinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Symposium on Food Packaging – ILSI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis and biological evaluation of halogeno Bisphenol A derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Doumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Albouy-Llaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Pierre-Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13e congrès international du GRUTTEE (GRUTTEE 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement de recherche universitaire sur les techniques de traitement et d'épuration des eaux (GRUTTEE); École nationale supérieure de chimie de Rennes (ENSCR); Équipe Chimie et Ingénierie des Procédés de l'Institut des Sciences Chimique de Rennes, Feb 2020, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occurence of legacy and novel brominated flame retardants in food and feed in France for the period 2014 to 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Venisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brosseaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vaccher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lesquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BFR Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, York, United Kingdom. pp.10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.05.122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répartition spatiale de contaminants émergents dans les sédiments du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Liber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perrodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omic strategies to screen for the illegal administration of beta-agonists in cattle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Deceuninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Symposium on Recent Advances In Food Analysis, 04-06 novembre 2009, Prague, République Tchèque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolomique et proteomique : nouvelles stratégies de mise en évidence de l'administration illégale de beta-agonistes en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Daceuninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Congrès Spectrométrie de masse et analyse Protéomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification, synthesis and investigation of non-intentionally added substances (NIAS) in vegetable-containing metallic cans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Mathe-Allainmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Tebbaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès CEISAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nantes (44000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus on the GC-HRMS based analytical development for characterization of human internal exposure to pesticides, in a multiplex inter-laboratory approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Moufawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Guiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Mirmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Zahra Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52e Congrès GFP (Groupe Français de Recherche sur les Pesticides)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lyon, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SCREENPEST project: Development and implementation of an innovative large-scale screening approach for extended characterisation of human exposure to pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Heurté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Zahra Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6801,512 +8011,512 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Moufawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Mirmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16émes journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saint-Malo, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widening exposome exploration by means of complementary HRMS analytical platforms: use case on pesticide exposure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Focus on the GC-HRMS based analytical development for characterization of human internal exposure to pesticides, in a multiplex inter-laboratory approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Moufawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Guiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Mirmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Zahra Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème édition des Journées Françaises de Spectrométrie de Masse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Congrès Francophone sur les Sciences Séparatives et les Couplages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France. 48, pp.2097 - 2098, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357806v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus on the GC-HRMS based analytical development for characterization of human internal exposure to pesticides, in a multiplex inter-laboratory approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Widening exposome exploration by means of complementary HRMS analytical platforms: use case on pesticide exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mirmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Moufawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Zahra Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilien Jamin</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone sur les Sciences Séparatives et les Couplages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris, France. 48, pp.2097 - 2098, 2023</w:t>
+              <w:t xml:space="preserve">39ème édition des Journées Françaises de Spectrométrie de Masse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357639v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steroids analysis by GC-MS/MS and HPLC-HRMS with on-line SPE system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-matrix sample preparation for FAMEs profiling by two-dimensional gas chromatography (GCxGC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Massias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7334,100 +8544,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonium fluoride as suitable additive for HILIC-based LC-HRMS metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Narduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7459,1227 +8669,65 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Toulouse, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264135v1</w:t>
-              </w:r>
-[...1160 lines deleted...]
-                <w:t xml:space="preserve">hal-00678460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId272"/>
+      <w:footerReference w:type="default" r:id="rId276"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8826,51 +8874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05521327v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Moufawad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mirmont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Alem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol105-art02-GB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05133616v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherine Amoura" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bichon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Padioleau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144746" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140890v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillenweck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Marais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Guiffard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126408" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05133608v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Larvor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141401" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05133603v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141400" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898019v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Figiel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pinault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bruy&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.114809" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04035709v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albouy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Deceuninck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Migeot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Doumas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupuis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.130945" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681058v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Raux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benedetto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Pezzolato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bozzetta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11030274" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338400v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Pourchet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Narduzzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Jean" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121979" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185136v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.460927" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185101v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Veyrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellouin-Grouhel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.460906" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429795v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eid Alabed Alibrahim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Legeay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Billat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04353-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553057v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Liber" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.340" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182271v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buisson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9120292" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629138v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#233;ny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore C. Grandin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.05.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627970v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Omer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutinet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Royer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monteau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.05.024" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620904v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Herpin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Rambaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2018.04.023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140925v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parina Sitthisack" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Seree-Vattier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Schiphorst" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.03.139" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626434v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Hennig" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Morvan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Miran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0717-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629378v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Venisseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lesquin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vaccher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.04.070" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621160v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dou&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline West" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesellier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2018.04.024" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH6RG9RP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640098v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bichon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guiffard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;nisseau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lesquin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vaccher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.07.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4JW8V6H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637397v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Main" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. E. Virtanen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.07.069" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3H3XQHXL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634636v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.09.045" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J73DH3L1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633524v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.07.013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGTWH5F8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637449v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8469-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561611v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Bousoumah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Grimaldi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-9024-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636053v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Deceuninck" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bemrah" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zendong" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2014.07.105" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V1PMS7H-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646553v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gervais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.03.050" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXBG8FVW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645482v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barritaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leroy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chachignon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ingrand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2013.122" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645806v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaela Leroy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.09.080" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z78RS4C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651581v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monteau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dervilly-Pinel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.04.019" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMJR7KFJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928658v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;asse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prevost" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christien" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6160" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-40TPZP56-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649448v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Anizan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Duval" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cesbron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.2035" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7CR1NHM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114937v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2010.12.042" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62FXQW8H-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645247v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Di Nardo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2010.12.009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTJ7GB1M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928687v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Antignac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pinel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2010.11.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XT24C9H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694614v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2011.565483" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643895v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.08.058" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7NGNQS5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645157v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.01.027" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBQ3HWH4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665434v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2010.04.062" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCF38K2N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928704v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Destrez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rambaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Courant" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2009.04.010" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0HBC4G6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928709v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Pinel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b901813a" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/805CA63AA4F72219565B9DDAE104B17A86EA8F20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663818v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.06.024" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4S1XHPRL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928729v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaudin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Bichon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2006.09.009" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J36FW8DT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001047v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Virlouvet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02772240600703643" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472627v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivi&#232;re" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mathe-Allainmat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubreuil" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebreton" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Tebbaa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873899v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Jamin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843804v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Heurt&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357806v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357639v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264159v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Morvan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264473v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Massias" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264135v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419678v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Alem" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634100v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369232v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy. Le Questel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399137v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516989v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albouy-Llaty" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venisse" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pierre-Eug&#232;ne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737665v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brosseaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.05.122" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335694v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668264v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678460v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Daceuninck" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05521327v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Moufawad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mirmont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Alem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol105-art02-GB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05133616v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherine Amoura" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bichon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Padioleau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144746" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05133608v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Larvor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141401" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140890v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillenweck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Marais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Guiffard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126408" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05133603v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141400" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04035709v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albouy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Deceuninck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Migeot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Doumas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupuis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.130945" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898019v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Figiel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pinault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bruy&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.114809" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681058v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Raux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benedetto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Pezzolato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bozzetta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11030274" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338400v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Pourchet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Narduzzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Jean" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121979" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185136v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.460927" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185101v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Veyrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellouin-Grouhel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.460906" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429795v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eid Alabed Alibrahim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Legeay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Billat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04353-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629138v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#233;ny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore C. Grandin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.05.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182271v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buisson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9120292" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627970v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Omer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutinet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Royer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monteau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.05.024" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553057v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Liber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.340" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGN204K4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629378v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Venisseau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lesquin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vaccher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.04.070" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH1FCMP4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626434v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Hennig" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Morvan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Miran" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0717-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620904v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Herpin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Rambaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2018.04.023" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VR87RXFS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140925v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parina Sitthisack" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Seree-Vattier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Schiphorst" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.03.139" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621160v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dou&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline West" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesellier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2018.04.024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH6RG9RP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637397v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Main" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. E. Virtanen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.07.069" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3H3XQHXL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634636v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.09.045" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J73DH3L1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640098v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bichon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guiffard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;nisseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lesquin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vaccher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.07.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4JW8V6H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561611v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Bousoumah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Grimaldi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-9024-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633524v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.07.013" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGTWH5F8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637449v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8469-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636053v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Deceuninck" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bemrah" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zendong" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2014.07.105" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V1PMS7H-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646553v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gervais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.03.050" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXBG8FVW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645806v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaela Leroy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.09.080" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z78RS4C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645482v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barritaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leroy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chachignon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ingrand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2013.122" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651581v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monteau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dervilly-Pinel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.04.019" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMJR7KFJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928658v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;asse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prevost" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christien" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courant" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6160" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-40TPZP56-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649448v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Anizan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Duval" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cesbron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.2035" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7CR1NHM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694614v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2011.565483" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928687v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Antignac" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pinel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2010.11.003" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XT24C9H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645247v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Di Nardo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2010.12.009" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTJ7GB1M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643895v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.08.058" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7NGNQS5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645157v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.01.027" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBQ3HWH4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114937v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2010.12.042" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62FXQW8H-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665434v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2010.04.062" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCF38K2N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928704v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Destrez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rambaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Courant" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2009.04.010" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0HBC4G6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928709v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Pinel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b901813a" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/805CA63AA4F72219565B9DDAE104B17A86EA8F20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663818v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.06.024" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4S1XHPRL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928729v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaudin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Bichon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2006.09.009" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J36FW8DT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001047v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Virlouvet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02772240600703643" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419678v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Alem" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634100v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369232v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy. Le Questel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399137v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Tebbaa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516989v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albouy-Llaty" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venisse" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pierre-Eug&#232;ne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737665v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brosseaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.05.122" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-846KTGD2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335694v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668264v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678460v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Daceuninck" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472627v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivi&#232;re" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mathe-Allainmat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubreuil" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebreton" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873899v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Jamin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843804v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Heurt&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357639v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357806v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264159v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Morvan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264473v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Massias" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264135v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>