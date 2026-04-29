--- v0 (2026-04-07)
+++ v1 (2026-04-29)
@@ -100,261 +100,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication pathway analysis within protein-nucleic acid complexes</w:t>
+                <w:t xml:space="preserve">DynaRepo: the repository of macromolecular conformational dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sneha Bheemireddy</w:t>
+                <w:t xml:space="preserve">Omid Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roy González-Alemán</w:t>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+                <w:t xml:space="preserve">Hamed Khakzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasaman Karami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (17), pp.8255-8266. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.gkaf1130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2025.02.14.638259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaf1130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05041556v1</w:t>
+                <w:t xml:space="preserve">hal-05404177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DynaRepo: the repository of macromolecular conformational dynamics</w:t>
+                <w:t xml:space="preserve">Communication pathway analysis within protein-nucleic acid complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omid Mokhtari</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sneha Bheemireddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy González-Alemán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamed Khakzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasaman Karami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.gkaf1130. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (17), pp.8255-8266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaf1130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5c00445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05404177v1</w:t>
+                <w:t xml:space="preserve">hal-05041556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific Binding Modes of the SIRT6 C-Terminal Domain to the Nucleosome Core Particle Influence DNA Unwrapping and H3K27 Accessibility</w:t>
               </w:r>
@@ -379,51 +379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabor Papai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Ben Shem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 129 (39), pp.9855-9861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -509,51 +509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 7 (2), pp.63. </w:t>
@@ -585,2529 +585,2529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cysteine hyperoxidation rewires communication pathways in the nucleosome and destabilizes the dyad</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Molecular Bases and Specificity behind the Activation of the Immune System OAS/RNAse L Pathway by Viral RNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Jung-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csbj.2024.03.025⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (8), pp.1246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v16081246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567034v1</w:t>
+                <w:t xml:space="preserve">hal-04746925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA damage and repair in the nucleosome: insights from computational methods</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Binding to nucleosome poises human SIRT6 for histone H3 deacetylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Smirnova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabor Papai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Ben Shem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/elife.87989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12551-024-01183-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04743222v1</w:t>
+                <w:t xml:space="preserve">hal-04487439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding to nucleosome poises human SIRT6 for histone H3 deacetylation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Original Cyclic Dinucleotide Analogues Using the Sulfo-click Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Birkuš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (4), pp.819-823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.3c03908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/elife.87989⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04487439v1</w:t>
+                <w:t xml:space="preserve">hal-04426596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Bases and Specificity behind the Activation of the Immune System OAS/RNAse L Pathway by Viral RNA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">DNA damage and repair in the nucleosome: insights from computational methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biophysical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (3), pp.345-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12551-024-01183-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v16081246⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04746925v1</w:t>
+                <w:t xml:space="preserve">hal-04743222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Original Cyclic Dinucleotide Analogues Using the Sulfo-click Reaction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cysteine hyperoxidation rewires communication pathways in the nucleosome and destabilizes the dyad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasaman Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26 (4), pp.819-823. </w:t>
+              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23, pp.1387-1396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.3c03908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csbj.2024.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426596v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust AMBER Force Field Parameters for Glutathionylated Cysteines</w:t>
+                <w:t xml:space="preserve">Understanding the interactions of Guanine‐Quadruplexes with peptides as novel strategies for diagnosis or tuning biological functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zineb Elftmaoui</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tom Miclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurane Froux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa d’Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms241915022⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (6), pp.e202200624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202200624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487434v1</w:t>
+                <w:t xml:space="preserve">hal-03925526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the Molecular Interactions between Human ACE2 and the Receptor Binding Domain of the SARS-CoV-2 Wild-Type, Alpha and Delta Variants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanism of the covalent inhibition of human transmembrane protease serine 2 as an original antiviral strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Spinello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa D’anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Miclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Hognon</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24032517⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (28), pp.6287-6295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.3c02910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150197v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the three-dimensional structure of the c-KIT proto-oncogene promoter and the dynamics of its strongly coupled guanine quadruplexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Molecular Basis of the pH-Controlled Maturation of the Tick-Borne Encephalitis Flavivirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14 (20), pp.4704-4710. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00765⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 14 (7), pp.1977-1982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c03551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258965v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the interactions of Guanine‐Quadruplexes with peptides as novel strategies for diagnosis or tuning biological functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Resolving a guanine-quadruplex structure in the SARS-CoV-2 genome through circular dichroism and multiscale molecular modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Miclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Perricone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurane Froux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
+                <w:t xml:space="preserve">Giampaolo Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.202200624⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (41), pp.11332-11339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3sc04004f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925526v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving a guanine-quadruplex structure in the SARS-CoV-2 genome through circular dichroism and multiscale molecular modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Predicting the three-dimensional structure of the c-KIT proto-oncogene promoter and the dynamics of its strongly coupled guanine quadruplexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Spinello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Miclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Giampaolo Barone</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa D’anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo Ducani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3sc04004f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (20), pp.4704-4710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487444v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of the covalent inhibition of human transmembrane protease serine 2 as an original antiviral strategy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Revealing the Molecular Interactions between Human ACE2 and the Receptor Binding Domain of the SARS-CoV-2 Wild-Type, Alpha and Delta Variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Hognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.3c02910⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (3), pp.2517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24032517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258941v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Basis of the pH-Controlled Maturation of the Tick-Borne Encephalitis Flavivirus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">How SARS-CoV-2 alters the regulation of gene expression in infected cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14 (7), pp.1977-1982. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c03551⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 14 (13), pp.3199-3207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487441v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How SARS-CoV-2 alters the regulation of gene expression in infected cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Robust AMBER Force Field Parameters for Glutathionylated Cysteines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Elftmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (13), pp.3199-3207. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (19), pp.15022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms241915022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258968v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G‐quadruplex recognition by DARPIns through epitope/paratope analogy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hijacking of Cellular Functions by Severe Acute Respiratory Syndrome Coronavirus-2. Permeabilization and Polarization of the Host Lipid Membrane by Viroporins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giampaolo Barone</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marco Marazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202201824⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (21), pp.4642-4649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c01102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925664v1</w:t>
+                <w:t xml:space="preserve">hal-04487448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Recognition of the 5′-Untranslated Region of West Nile Virus Genome by Human Innate Immune System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Exploring Dihydroflavonol‐4‐Reductase Reactivity and Selectivity by QM/MM‐MD Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diharce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Antonio Monari</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fiorucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Antonczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v14061282⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202100553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487450v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Fragile We Are: Influence of Stimulator of Interferon Genes (STING) Variants on Pathogen Recognition and Immune Response Efficiency</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Structure of the 5′ untranslated region in SARS-CoV-2 genome and its specific recognition by innate immune system via the human oligoadenylate synthase 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Miclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Terenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giampaolo Barone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.2c00315⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (13), pp.2176-2179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CC07006A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157319v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hijacking of Cellular Functions by Severe Acute Respiratory Syndrome Coronavirus-2. Permeabilization and Polarization of the Host Lipid Membrane by Viroporins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Autophagy and evasion of the immune system by SARS-CoV-2. Structural features of the non-structural protein 6 from wild type and Omicron viral strains interacting with a model lipid bilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Marazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (20), pp.6098-6105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2sc00108j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c01102⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04487448v1</w:t>
+                <w:t xml:space="preserve">hal-03925667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autophagy and evasion of the immune system by SARS-CoV-2. Structural features of the non-structural protein 6 from wild type and Omicron viral strains interacting with a model lipid bilayer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">G‐quadruplex recognition by DARPIns through epitope/paratope analogy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Miclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Terenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giampaolo Barone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (57), pp.e202201824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202201824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2sc00108j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03925667v1</w:t>
+                <w:t xml:space="preserve">hal-03925664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the 5′ untranslated region in SARS-CoV-2 genome and its specific recognition by innate immune system via the human oligoadenylate synthase 1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Specific Recognition of the 5′-Untranslated Region of West Nile Virus Genome by Human Innate Immune System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Miclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giampaolo Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (6), pp.1282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v14061282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1CC07006A⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04487446v1</w:t>
+                <w:t xml:space="preserve">hal-04487450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Dihydroflavonol‐4‐Reductase Reactivity and Selectivity by QM/MM‐MD Simulations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Fragile We Are: Influence of Stimulator of Interferon Genes (STING) Variants on Pathogen Recognition and Immune Response Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Fiorucci</w:t>
+                <w:t xml:space="preserve">Jeremy Morere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Hognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Miclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Antonczak</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (3), </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62 (12), pp.3096-3106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbic.202100553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.2c00315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599132v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Never cared for what they do: High structural stability of Guanine-Quadruplexes in the presence of strand-break damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Miclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Hognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Terenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27 (10), pp.3256. </w:t>
@@ -3145,64 +3145,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Enzymatic Mechanism of the SARS-CoV-2 RNA-Dependent RNA Polymerase by DFT/MM-MD: An Unusual Active Site Leading to High Replication Rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 62 (17), pp.4261-4269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3230,494 +3230,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Mechanisms Associated with Clustered Lesion-Induced Impairment of 8-oxoG Recognition by the Human Glycosylase OGG1</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recent smell loss is the best predictor of COVID-19 among individuals with recent respiratory symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard C. Gerkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Ohla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria G. Veldhuizen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule V. Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine E. Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26216465⟩</w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46, pp.bjaa081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjaa081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03786798v1</w:t>
+                <w:t xml:space="preserve">hal-03367315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The iron maiden. Cytosolic aconitase/IRP1 conformational transition in the regulation of ferritin translation and iron hemostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Hognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Harle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Touche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (9), pp.1329. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/biom11091329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent smell loss is the best predictor of COVID-19 among individuals with recent respiratory symptoms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular Mechanisms Associated with Clustered Lesion-Induced Impairment of 8-oxoG Recognition by the Human Glycosylase OGG1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 46, pp.bjaa081. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (21), pp.6465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjaa081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules26216465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367315v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition of a tandem lesion by DNA bacterial formamidopyrimidine glycosylases explored combining molecular dynamics and machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen-Hui Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19, pp.2861-2869. </w:t>
@@ -3755,103 +3755,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dynamic View of the Interaction of Histone Tails with Clustered Abasic Sites in a Nucleosome Core Particle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (25), pp.6014-6019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3885,103 +3885,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and Dynamics of RNA Guanine Quadruplexes in SARS-CoV-2 Genome. Original Strategies against Emerging Viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Miclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Hognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Terenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Marazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (42), pp.10277--10283. </w:t>
@@ -4013,377 +4013,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03786805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleosomal embedding reshapes the dynamics of abasic sites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Smell and taste changes are early indicators of the COVID-19 pandemic and political decision effectiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Pereda-Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylou Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Moranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-73997-y⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.5152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-18963-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157466v1</w:t>
+                <w:t xml:space="preserve">hal-02978603v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smell and taste changes are early indicators of the COVID-19 pandemic and political decision effectiveness</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marylou Mantel</w:t>
+                <w:t xml:space="preserve">Nucleosomal embedding reshapes the dynamics of abasic sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Moranges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+                <w:t xml:space="preserve">Victor Claerbout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), pp.5152. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.17314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-18963-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-73997-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02978603v2</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Nucleosome Histone Core on the Structure and Dynamics of DNA-Containing Pyrimidine–Pyrimidone (6–4) Photoproduct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Matoušková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Claerbout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomáš Dršata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (9), pp.5972-5981. </w:t>
@@ -4549,1055 +4549,1055 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Dynamics Insights into Polyamine-DNA Binding Modes: Implications for Cross-Link Selectivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ibuprofen and ketoprofen potentiate UVA-induced cell death by a photosensitization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antonio Monari</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Ravanat</w:t>
+                <w:t xml:space="preserve">Vanessa Besancenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Drouot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201702065⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.8885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-09406-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01646327v1</w:t>
+                <w:t xml:space="preserve">hal-01583391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational polymorphism or structural invariance in DNA photoinduced lesions: implications for repair rates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Interstrand cross-linking implies contrasting structural consequences for DNA: insights from molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Dršata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Lankaš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 45 (7), pp.3654-3662. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkx148⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 45 (4), pp.2188-2195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkw1253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518937v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interstrand cross-linking implies contrasting structural consequences for DNA: insights from molecular dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Molecular Dynamics Insights into Polyamine-DNA Binding Modes: Implications for Cross-Link Selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tomáš Dršata</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen-Hui Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Ravanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkw1253⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (52), pp.12845-12852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201702065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449663v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibuprofen and ketoprofen potentiate UVA-induced cell death by a photosensitization process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Conformational polymorphism or structural invariance in DNA photoinduced lesions: implications for repair rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Drouot</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, pp.8885. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (7), pp.3654-3662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-09406-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkx148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583391v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singlet Oxygen Attack on Guanine: Reactivity and Structural Signature within the B-DNA Helix</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Probing the reactivity of singlet oxygen with purines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Grüber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Aranda</w:t>
+                <w:t xml:space="preserve">Yohann Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (35), pp.12358-12362. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (1), pp.56-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201601287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkv1364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449792v1</w:t>
+                <w:t xml:space="preserve">hal-01271590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of bistranded clustered abasic DNA lesion processing with structural and dynamic DNA helix distortion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Singlet Oxygen Attack on Guanine: Reactivity and Structural Signature within the B-DNA Helix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandros G. Georgakilas</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (35), pp.12358-12362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201601287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkw773⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01449647v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the reactivity of singlet oxygen with purines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Correlation of bistranded clustered abasic DNA lesion processing with structural and dynamic DNA helix distortion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Moreau</w:t>
+                <w:t xml:space="preserve">Alexandros G. Georgakilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 44 (1), pp.56-62. </w:t>
+              <w:t xml:space="preserve">, 2016, 44 (18), pp.8588-8599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkv1364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkw773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271590v1</w:t>
+                <w:t xml:space="preserve">hal-01449647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repair Rate of Clustered Abasic DNA Lesions by Human Endonuclease: Molecular Bases of Sequence Specificity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandros G. Georgakilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (19), pp.3760-3765. </w:t>
@@ -5629,303 +5629,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA Photosensitization by an &amp;quot;Insider&amp;quot;: Photophysics and Triplet Energy Transfer of 5-Methyl-2-pyrimidone Deoxyribonucleoside</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Insights into the chemical meanings of the reaction electronic flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tognetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemi Hernandez-Haro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201501212⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 134 (11), pp.133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00214-015-1730-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186698v1</w:t>
+                <w:t xml:space="preserve">hal-01363815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the chemical meanings of the reaction electronic flux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA Photosensitization by an &amp;quot;Insider&amp;quot;: Photophysics and Triplet Energy Transfer of 5-Methyl-2-pyrimidone Deoxyribonucleoside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (32), pp.11509-11516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201501212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00214-015-1730-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01363815v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5995,51 +5995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Hoschtettler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Averlant-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GERM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GERM, Jun 2025, Autrans (Vercors), France</w:t>
@@ -6068,77 +6068,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the epigenetic regulation of DNA compaction with all atom MD simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Smirnova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabor Papai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6189,90 +6189,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do DNA lesions impact the structure of a Nucleosome Core Particle? Insights from molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor E. P. Claerbout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6304,165 +6304,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and reactivity of complex DNA lesions: clustered abasic sites as a case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Computational insights into DNA lesions: sequence effects in and out of the nucleosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e congrès du GGMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Network analysis to elucidate natural system dynamics, diversity and performance - CECAM workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308222v1</w:t>
+                <w:t xml:space="preserve">hal-02308301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics insights for DNA lesions in oligonucleotides and nucleosomal DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Huitième réunion annuelle du GdR Architecture et Dynamique Nucléaires (ADN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6481,433 +6468,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational insights into DNA lesions: sequence effects in and out of the nucleosome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Structure and reactivity of complex DNA lesions: clustered abasic sites as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network analysis to elucidate natural system dynamics, diversity and performance - CECAM workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">21e congrès du GGMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308301v1</w:t>
+                <w:t xml:space="preserve">hal-02308222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de structures d'ADN endommagé : un microscope computationnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modelling the structure and triplet-triplet energy transfer of the 6-4 photoproduct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Ravanat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de la recherche en cancérologie Rhône-Alpes Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Joint Congress of the French and Italian Photochemists and Photobiologists 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297487v1</w:t>
+                <w:t xml:space="preserve">hal-01488339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the structure and triplet-triplet energy transfer of the 6-4 photoproduct</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modélisation de structures d'ADN endommagé : un microscope computationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugo Gattuso</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elise Dumont</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Ravanat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Congress of the French and Italian Photochemists and Photobiologists 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Bari, Italy</w:t>
+              <w:t xml:space="preserve">Forum de la recherche en cancérologie Rhône-Alpes Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488339v1</w:t>
+                <w:t xml:space="preserve">hal-01297487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELLING THE INTERSTRAND CROSS-LINKS IMPACT ON DNA STRUCTURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomáš Dršata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Lankaš</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Workshop on Radiation Damage to DNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6932,77 +6932,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abasic Sites Impact on DNA Structure and Interstrand Cross-Links Generation Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST Action CM1201 : Biomimetic Radical Chemistry &amp; ClicGene </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7059,103 +7059,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into DNA lesions formation and structural outcome by simulation tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen-Hui Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifteenth edition of the international Workshop on Radiation Damage to DNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7180,77 +7180,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing Interstand CrossLinks Impact on DNA Structure by Classical Molecular Dynamics Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de la Recherche en Cancérologie Auvergne-Rhône-Alpes 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7307,64 +7307,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Dynamics and QM/MM to Understand Genome Organization and Reproduction in Emerging RNA Viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manuel Yáñez; Russell J. Boyd. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive Computational Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Elsevier, pp.895-909, 2024, </w:t>
@@ -7402,103 +7402,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A moveable feast. Molecular modeling and simulation unraveling cross-talks between RNA structure and its biological role</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurane Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, Springer International Publishing, pp.279-294, 2023, RNA Technologies, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7532,90 +7532,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHAPTER 6. Influence of DNA Structure on Lesion Formation and Repair: Role of Modelling and Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Improta, Roberto and Douki, Thierry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive Series in Photochemical &amp; Photobiological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Society of Chemistry, pp.105--132, 2021, 978-1-83916-196-4. </w:t>
@@ -7698,90 +7698,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InterMap: Accelerated Detection of Interaction Fingerprints on Large-Scale Molecular Ensembles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Fajardo-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasaman Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy González-Alemán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7851,51 +7851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia C Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caleb S Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7930,51 +7930,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histone H3 as a redox switch in the nucleosome core particle: insights from molecular modeling †</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasaman Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy González-Alemán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mailys Duch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8035,90 +8035,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The best COVID-19 predictor is recent smell loss: a cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard C. Gerkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Ohla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Geraldine Veldhuizen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule V. Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine E Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8189,51 +8189,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical approach of complex DNA lesions : from formation to repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analytical chemistry. Université de Lyon, 2017. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017LYSE1085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8429,51 +8429,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Bheemireddy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Gonz&#225;lez-Alem&#225;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bignon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Karami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.02.14.638259" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404177v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Mokhtari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Khakzad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1130" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Qiu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Papai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ben Shem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c02221" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216295v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leyder" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Millot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemistry7020063" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567034v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2024.03.025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743222v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12551-024-01183-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487439v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Smirnova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schultz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.87989" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jung-Rodriguez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16081246" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426596v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amador" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vasseur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Birku&#353;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c03908" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487434v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Elftmaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241915022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150197v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Hognon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marazzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garcia-Iriepa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032517" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258965v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Spinello" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Miclot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa D&#8217;anna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Ducani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00765" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925526v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurane Froux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa d&#8217;Anna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200624" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487444v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa d'Anna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Perricone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Barone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sc04004f" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258941v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c02910" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487441v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c03551" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258968v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00582" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925664v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Terenzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201824" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487450v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14061282" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157319v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Morere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.2c00315" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487448v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01102" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925667v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc00108j" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487446v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC07006A" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03599132v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diharce" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fiorucci" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antonczak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202100553" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925687v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27103256" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487454v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.2c00802" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786798v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26216465" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503702v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Harle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Touche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11091329" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03367315v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Gerkin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Ohla" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G. Veldhuizen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule V. Joseph" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine E. Kelly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa081" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326585v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Hui Chan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2021.04.055" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279410v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morell" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c01058" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786805v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c03071" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157466v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Claerbout" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73997-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978603v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pierron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Loth" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Mantel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moranges" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18963-y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157488v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Matou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Dr&#353;ata" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00593" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917669v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Jeamet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Septavaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;loin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Donnier-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dumartin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc02966k" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646327v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702065" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518937v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dehez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gattuso" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx148" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449663v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Lanka&#353;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1253" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583391v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Besancenot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09406-8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449792v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Gr&#252;ber" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Aranda" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601287" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-514JRM93-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449647v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros G. Georgakilas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw773" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271590v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Moreau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1364" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449702v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Durand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01692" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186698v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501212" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QK0KLZQ3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363815v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Hernandez-Haro" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-015-1730-7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218199v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Boulogne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hoschtettler" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Averlant-Petit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215703v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215692v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor E. P. Claerbout" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308222v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124544v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308301v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297487v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488339v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490046v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490054v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114267v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504781v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746809v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821978-2.00101-X" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316714v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Harl&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36390-0_13" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786795v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839165580-00105" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553084v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Fajardo-D&#237;az" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368102v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigayle F Vito" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin A Ling" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia C Ferrara" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb S Jacques" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746825v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Duch" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Kedjar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979656v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Geraldine Veldhuizen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine E Kelly" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01586105v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSE1085" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Mokhtari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Khakzad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Karami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1130" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041556v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Bheemireddy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Gonz&#225;lez-Alem&#225;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00445" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Qiu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Papai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ben Shem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c02221" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216295v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leyder" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Millot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemistry7020063" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746925v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jung-Rodriguez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16081246" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Smirnova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schultz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.87989" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426596v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amador" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vasseur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Birku&#353;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c03908" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743222v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12551-024-01183-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567034v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2024.03.025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925526v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Miclot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurane Froux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa d&#8217;Anna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200624" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258941v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Spinello" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa D&#8217;anna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c02910" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487441v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c03551" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa d'Anna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Perricone" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Barone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sc04004f" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258965v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Ducani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00765" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150197v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Hognon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marazzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garcia-Iriepa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032517" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258968v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00582" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487434v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Elftmaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241915022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487448v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01102" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03599132v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diharce" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fiorucci" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antonczak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202100553" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487446v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Terenzi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC07006A" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925667v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc00108j" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925664v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201824" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487450v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14061282" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157319v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Morere" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.2c00315" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925687v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27103256" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487454v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.2c00802" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03367315v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Gerkin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Ohla" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G. Veldhuizen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule V. Joseph" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine E. Kelly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa081" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503702v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Harle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Touche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11091329" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786798v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26216465" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326585v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Hui Chan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2021.04.055" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279410v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morell" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c01058" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786805v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c03071" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978603v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pierron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Loth" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Mantel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moranges" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18963-y" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157466v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Claerbout" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73997-y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157488v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Matou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Dr&#353;ata" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00593" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917669v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Jeamet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Septavaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;loin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Donnier-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dumartin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc02966k" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583391v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Besancenot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gattuso" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09406-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449663v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Lanka&#353;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1253" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646327v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702065" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518937v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dehez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx148" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271590v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Gr&#252;ber" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Moreau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1364" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449792v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Aranda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601287" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-514JRM93-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449647v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros G. Georgakilas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw773" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449702v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Durand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01692" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363815v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Hernandez-Haro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-015-1730-7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186698v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501212" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QK0KLZQ3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218199v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Boulogne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hoschtettler" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Averlant-Petit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215703v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215692v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor E. P. Claerbout" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308301v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124544v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308222v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488339v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297487v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490046v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490054v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114267v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504781v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746809v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821978-2.00101-X" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316714v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Harl&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36390-0_13" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786795v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839165580-00105" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553084v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Fajardo-D&#237;az" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368102v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigayle F Vito" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin A Ling" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia C Ferrara" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb S Jacques" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746825v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Duch" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Kedjar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979656v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Geraldine Veldhuizen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine E Kelly" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01586105v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSE1085" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>