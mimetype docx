--- v0 (2026-03-31)
+++ v1 (2026-05-17)
@@ -372,51 +372,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social cues provided by CtoC sellers on the platform: what effect on the intention to rent a service</w:t>
+                <w:t xml:space="preserve">Effet de l’intensité des indices sociaux fournis dans l’annonce d’une plateforme de partage CtoC sur les intentions comportementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soffien Bataoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gérard</w:t>
@@ -434,97 +434,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Rome (En ligne), Italy</w:t>
+              <w:t xml:space="preserve">38ème Congrès de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688581v1</w:t>
+                <w:t xml:space="preserve">hal-04688587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’intensité des indices sociaux fournis dans l’annonce d’une plateforme de partage CtoC sur les intentions comportementales</w:t>
+                <w:t xml:space="preserve">Social cues provided by CtoC sellers on the platform: what effect on the intention to rent a service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soffien Bataoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gérard</w:t>
@@ -542,73 +542,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème Congrès de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">21th International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Rome (En ligne), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688587v1</w:t>
+                <w:t xml:space="preserve">hal-04688581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organismes caritatifs et incitation à l'acte de don : rôle des photos socialement riches présentes sur les sites internet d'associations</w:t>
               </w:r>
@@ -1369,251 +1369,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Soffien Bataoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Retailing and Consumer Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 74, </w:t>
+              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74, pp.103429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jretconser.2023.103429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Favoriser les dons d’argent en ligne : rôle de la distance sociale perçue à travers les facteurs sociaux des sites internet d’associations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lorsque les enquêtés deviennent photographes. La photographie participative : caractéristiques, mise en œuvre et intérêt pour la recherche en marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 (129), pp.15-36. </w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (2), pp.109-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mav.129.0015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/07673701221140585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981304v1</w:t>
+                <w:t xml:space="preserve">hal-05324026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorsque les enquêtés deviennent photographes. La photographie participative : caractéristiques, mise en œuvre et intérêt pour la recherche en marketing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Favoriser les dons d’argent en ligne : rôle de la distance sociale perçue à travers les facteurs sociaux des sites internet d’associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soffien Bataoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38 (2), pp.109-134. </w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (129), pp.15-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/07673701221140585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mav.129.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324026v1</w:t>
+                <w:t xml:space="preserve">hal-03981304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don du sang : comprendre la logique des donneurs et la valeur du don pour encourager le recrutement et la fidélisation des donneurs</w:t>
               </w:r>
@@ -1953,51 +1953,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Didry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giannelloni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084561v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933174v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688581v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soffien Bataoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica G&#233;rard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gavard-Perret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688587v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809675v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809686v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048823v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048826v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048820v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323984v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gerard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701251324161" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493089v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rogeon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Kirova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Destoumieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701251394509" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809364v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2023.103429" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981304v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.129.0015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701221140585" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924057v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.096.35.51" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01270108v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Didry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giannelloni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084561v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933174v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688587v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soffien Bataoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica G&#233;rard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gavard-Perret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688581v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809675v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809686v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048823v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048826v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048820v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323984v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gerard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701251324161" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493089v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rogeon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Kirova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Destoumieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701251394509" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809364v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2023.103429" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324026v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701221140585" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981304v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.129.0015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924057v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.096.35.51" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01270108v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>