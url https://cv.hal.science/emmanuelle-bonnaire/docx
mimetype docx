--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -91,1894 +91,2028 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte récente de deux ensembles remarquables de pesons de l’âge du Bronze ancien-moyen en Alsace</w:t>
+                <w:t xml:space="preserve">Ancient DNA reveals 4000 years of grapevine diversity, viticulture and clonal propagation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Rault</w:t>
+                <w:t xml:space="preserve">Rémi Noraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Croutsch</w:t>
+                <w:t xml:space="preserve">Lorelei Chauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stefanie Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Wales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17, pp.2494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-026-70166-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346857v1</w:t>
+                <w:t xml:space="preserve">hal-05567879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectures domestiques et activités économiques au Néolithique final. L'habitat de Rebreuve-Ranchicourt (Pas-de-Calais)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Découverte récente de deux ensembles remarquables de pesons de l’âge du Bronze ancien-moyen en Alsace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Croutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 121 (2), pp.243-305</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.138-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05057259v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed morphometrics unravels the evolutionary history of grapevine in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphologie, économie et évolution des hameaux et villages de la Plaine d’Alsace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bébien-Dabek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Roberto Bacilieri</w:t>
+                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
+                <w:t xml:space="preserve">Aurélie Guidez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Habasque-Sudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mémoires d’Archéologie du Grand Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l’époque romaine., 11, pp.119-134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04759332v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologie, économie et évolution des hameaux et villages de la Plaine d’Alsace</w:t>
+                <w:t xml:space="preserve">Seed morphometrics unravels the evolutionary history of grapevine in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Flotté</w:t>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bébien-Dabek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Guidez</w:t>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Habasque-Sudour</w:t>
+                <w:t xml:space="preserve">Roberto Bacilieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires d’Archéologie du Grand Est</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.22207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-72692-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346748v1</w:t>
+                <w:t xml:space="preserve">hal-04759332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Holocene history of grapevine (Vitis vinifera) and viticulture in France retraced from a large-scale archaeobotanical dataset</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architectures domestiques et activités économiques au Néolithique final. L'habitat de Rebreuve-Ranchicourt (Pas-de-Calais)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Panloups</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Janet Battentier</w:t>
+                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Cadart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Fechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (2), pp.243-305</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164708v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une villa sous l’abbaye Saint-Calixte de Cysoing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+                <w:t xml:space="preserve">The Holocene history of grapevine (Vitis vinifera) and viticulture in France retraced from a large-scale archaeobotanical dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bustos</w:t>
+                <w:t xml:space="preserve">Lucie Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bouet</w:t>
+                <w:t xml:space="preserve">Isabelle Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rdn.443.0067⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 625, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833504v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un habitat médiéval abandonné en contexte forestier : exploration d’une maison au cœur du hameau de l’Erlenkopf à Wingen-sur-Moder (Bas-Rhin)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le dépôt de crémation secondaire du site néolithique récent de Pfulgriesheim « Hammeracker » (première moitié du 4e millénaire av. n.-è.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Vuillemin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bertrand Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Jammet-Reynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Croutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers alsaciens d'archéologie d'art et d'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, LXIV, pp.41-59</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (4), pp.780-784</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03581436v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La villa gallo-romaine d’Orchies, ZAC de la Carrière dorée : la création et le développement interrompu d’un domaine agricole à l’extrémité sud du territoire ménapien (Ier s. ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Robelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bustos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dananai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Archéologie de la Picardie et du Nord de la France, 103, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rdn.443.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brief history of plants in north-eastern France: 6,000 years of crop introduction in the Plain of Troyes, Champagne</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Une villa sous l’abbaye Saint-Calixte de Cysoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Censier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julian Wiethold</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bustos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00334-020-00800-3⟩</w:t>
+              <w:t xml:space="preserve">Revue du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Archéologie de la Picardie et du Nord de la France, 103 (5), pp.67-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdn.443.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03054230v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dépôt de crémation secondaire du site néolithique récent de Pfulgriesheim « Hammeracker » (première moitié du 4e millénaire av. n.-è.)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un habitat médiéval abandonné en contexte forestier : exploration d’une maison au cœur du hameau de l’Erlenkopf à Wingen-sur-Moder (Bas-Rhin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Pélissier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lucie Jeanneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Doury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118 (4), pp.780-784</w:t>
+              <w:t xml:space="preserve">Cahiers alsaciens d'archéologie d'art et d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, LXIV, pp.41-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640403v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une occupation domestique hallstattienne dans le contexte humide du Ried de la Zorn à Weyersheim (Bas-Rhin)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A brief history of plants in north-eastern France: 6,000 years of crop introduction in the Plain of Troyes, Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Gauthier</w:t>
+                <w:t xml:space="preserve">Françoise Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy Tegel</w:t>
+                <w:t xml:space="preserve">Geneviève Daoulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annelise Binois-Roman</w:t>
+                <w:t xml:space="preserve">Vincent Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Wiethold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (1), pp.5-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00334-020-00800-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882443v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Records of &amp;quot;new glume wheat&amp;quot; in France : a review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Berrio</w:t>
+                <w:t xml:space="preserve">Une occupation domestique hallstattienne dans le contexte humide du Ried de la Zorn à Weyersheim (Bas-Rhin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bonnaire</w:t>
+                <w:t xml:space="preserve">Patrice Wuscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Daoulas</w:t>
+                <w:t xml:space="preserve">Agnès Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Tegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Binois-Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01162903v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camelina sativa : l'or végétal du Bronze et du Fer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Records of &amp;quot;new glume wheat&amp;quot; in France : a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bouchette</w:t>
+                <w:t xml:space="preserve">L. Berrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Daoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropobotanica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (1), pp.197-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00334-014-0479-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176495v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01162903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un habitat Rubané à Pont-sur-Seine/Maray-sur-Seine (Aube)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Fournand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaï Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 8, pp.9-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04090429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Camelina sativa : l'or végétal du Bronze et du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marinval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropobotanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eléments pour l'identification des empreintes végétales dans la terre à bâtir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareta Tengberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, VII, pp.80-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02200510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1988,1102 +2122,1102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bréviandes &amp;quot;ZAC Coulmet</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">L’économie agricole dans la plaine de Troyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Bandelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Marie-Cécile Truc; Arnaud Remy. </w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Daoulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Riquier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de l'habitat rural du Premier Moyen Âge en Champagne-Ardenne (fin Ve-XIIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française d'archéologie mérovingienne, 2024, Mémoires de l'AFAM, 97910922820</w:t>
+              <w:t xml:space="preserve">La plaine de Troyes du Néolithique au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 116 (2023/3-4), Société archéologique champenoise, pp.543-607, 2024, Bulletin de la Société archéologique champenoise, 9782918253402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757820v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’économie agricole dans la plaine de Troyes</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paléoenvironnement, géoarchéologie et bioarchéologie à Bibracte (Nièvre et Saône-et-Loire). Études en cours et acquis récents du programme de recherche du Mont-Beuvray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fochesato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Goláňová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La plaine de Troyes du Néolithique au Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 116 (2023/3-4), Société archéologique champenoise, pp.543-607, 2024, Bulletin de la Société archéologique champenoise, 9782918253402</w:t>
+              <w:t xml:space="preserve">Journées régionales de l'Archéologie de Bourgogne-Franche-Comté. Besançon, 2-3 décembre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de Culture, pp.65-72, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086087v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paléoenvironnement, géoarchéologie et bioarchéologie à Bibracte (Nièvre et Saône-et-Loire). Études en cours et acquis récents du programme de recherche du Mont-Beuvray</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bréviandes &amp;quot;ZAC Coulmet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kasprzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Bandelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...49 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Roms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Cécile Truc; Arnaud Remy. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées régionales de l'Archéologie de Bourgogne-Franche-Comté. Besançon, 2-3 décembre 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de Culture, pp.65-72, 2024</w:t>
+              <w:t xml:space="preserve">Archéologie de l'habitat rural du Premier Moyen Âge en Champagne-Ardenne (fin Ve-XIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française d'archéologie mérovingienne, 2024, Mémoires de l'AFAM, 97910922820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805251v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millets in Bronze Age agriculture and food consumption in north-eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Wiethold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Daoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Derreumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Millet and What Else? The Wider Context of the Adoption of Millet Cultivation in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, Sidestone Press Academics, pp.155-184, 2022, Millet and what else? The wider context of the adoption of millet cultivation in Europe., 9789464270150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La moutarde noire, Brassica nigra (L.) W. J. Koch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Schaal Caroline; Cabanis Manon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La carpologie et l’interdisciplinarité : approches intégrées. Mélanges offerts à Philippe Marinval. Actes des 13es Rencontres d’Archéobotanique, 28 février - 2 mars 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Environnement, Sociétés et Archéologie, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.203-210, 2021, Annales littéraires, 978-2-84867-898-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Carpologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lémant Jean-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Moulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Château des Fées de Montcy-Notre-Dame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Nancy - Éditions Universitaires de Lorraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.113-118, 2016, Archéologie, espaces, patrimoines, 978-2-8143-0284-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude archéobotanique préliminaire des briques crues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Callegarin; Mohamed Kbiri Alaoui; Abdelfattah Ichkhakh; Jean-Claude Roux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rirha : site antique et médiéval du Maroc : Volume 2, Période maurétanienne (Ve siècle avant J-C - 40 après J-C)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Casa de Velazquez, pp.80-84, 2016, 978-8490960271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Crop-Processing By-Products for Tempering in Earthen Construction Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonor Peña-Chocarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oxbow Books. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants and People. Choices and Diversity through Time</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, pp.282-286, 2014, EARTH, 9781842175149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Témoins de la viticulture et viniculture en Champagne aux époques romaine et médiévales : restes carpologiques et structures archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Demouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morell Marie-Hélène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la vigne en Champagne au vin de Champagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.13-36, 2013, CERHIC/Chaire UNESCO Culture et tradition du vin, 978-2-36441-072-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alimentation médiévale dans l’Est de la France à travers des études carpologiques de sites champenois et lorrains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Wiethold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delhon Claire, Théry-Parisot Isabelle, Thiébault Stéphanie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des hommes et des plantes : exploitation du milieu et des ressources végétales de la Préhistoire à nos jours : actes des Rencontres 24-26 octobre 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éd. APDCA, pp.161-192, 2010, 978-2-904110-49-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01164169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3093,1866 +3227,1866 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'archéologie veille au grain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Between the Vosges and the Rhine: food production and economy in Alsace during the Iron Age, first elements of synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscille Dhesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musée d'Histoire Naturelle et d'Ethnographie de Colmar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Colmar, France</w:t>
+              <w:t xml:space="preserve">49ème colloque international de l'AFEAF. Les économies vivrières dans l’Europe du Fer : Production et consommation de la montagne à la côte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEAF, May 2025, Lleida, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346821v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between the Vosges and the Rhine: food production and economy in Alsace during the Iron Age, first elements of synthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quand l'archéologie veille au grain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49ème colloque international de l'AFEAF. Les économies vivrières dans l’Europe du Fer : Production et consommation de la montagne à la côte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEAF, May 2025, Lleida, France</w:t>
+              <w:t xml:space="preserve">Musée d'Histoire Naturelle et d'Ethnographie de Colmar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05347018v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse préliminaire des données carpologiques d’Archéologie Alsace du Néolithique à l’époque contemporaine.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les pratiques agricoles du passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Priscille Dhesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées régionales de l'archéologie Alsace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Niederbronn-les-Bains, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques SCHNA-OFAB-Bibracte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Bibracte, Glux-en-Glenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346780v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques agricoles du passé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Synthèse préliminaire des données carpologiques d’Archéologie Alsace du Néolithique à l’époque contemporaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscille Dhesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques SCHNA-OFAB-Bibracte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Bibracte, Glux-en-Glenne, France</w:t>
+              <w:t xml:space="preserve">Journées régionales de l'archéologie Alsace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Niederbronn-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346791v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révolution dans les champs au cours de l’âge du Bronze : synthèse archéobotanique sur l’agricultureet l’alimentation végétale entre Seine et Rhin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Wiethold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Daoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhesse P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modèles d’occupation du sol à l’âge du Bronze en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APRAB, Jun 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologie, économie et évolution des hameaux et villages de la Plaine d’Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Flotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Higelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bebien-Dabek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGER XV : Villages et hameaux en Gaule et dans les espaces voisins entre la période laténienne et la fin de la période romaine (IIIe s. av. J.-C. - VIe s. ap. J.-C.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Saverne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques spatio-temporelles de la vigne (Vitis vinifera) au cours de l’Holocène en France d’après les enregistrements archéobotaniques (graines et fruits, charbons de bois)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contexte de découverte d’un dépôt de graines de moutarde noire: nouvelles données archéologiques sur un habitat médiéval déserté (XIIIe-XIVe siècles) à Wingen-sur-Moder (Bas-Rhin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La carpologie et l'interdisciplinarité : approches intégrées Mélanges offerts à Philippe Marinval : 13es Rencontres d'Archéobotanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Manon Cabanis; Caroline Schaal, Feb 2018, Besse et Saint-Anastaise, France. pp.211-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéobotanique de l’engrain (Triticum monococcum L.) du Néolithique à l'époque moderne en France : un premier bilan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03605932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millets in Bronze Age agriculture and food consumption in north-eastern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">A brief history of plants in a region of northeastern France: 6,000 years of crop introduction in the Plain of Troyes, Champagne, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Daoulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Wiethold</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Derreumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Millet and what else? The wider context of the adoption of millet cultivation in Europe, International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">18th conference of the IWGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896496v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02420103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brief history of plants in a region of northeastern France: 6,000 years of crop introduction in the Plain of Troyes, Champagne, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Millets in Bronze Age agriculture and food consumption in north-eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Wiethold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Daoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julian Wiethold</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Derreumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th conference of the IWGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
+              <w:t xml:space="preserve">Millet and what else? The wider context of the adoption of millet cultivation in Europe, International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02420103v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et évolution des productions céréalières et fruitières dans le quart nord-est de la France, d'après les données carpologiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les études carpologiques sur les sites d’habitats médievaux de Champagne-Ardenne : Etat de la question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Daoulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Durand</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamaria Desiderio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Preiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la table ronde internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Paris, France. pp.43-62</w:t>
+              <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01681851v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La toute première fois : rythmes et contextes d’apparition d’espèces exogènes ou nouvellement introduites dans certaines régions de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Berrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02125603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la culture à la transformation des céréales. L’économie végétale du Néolithique final à travers l’analyse carpologique du « bâtiment 200 » de Rebreuve-Ranchicourt (Pas-de-Calais)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Panloups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe Rencontres Archéobotaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les études carpologiques sur les sites d’habitats médievaux de Champagne-Ardenne : Etat de la question</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Diversité et évolution des productions céréalières et fruitières dans le quart nord-est de la France, d'après les données carpologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Daoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Françoise Toulemonde</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Derreumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Actes de la table ronde internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France. pp.43-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896299v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches méthodologiques des architectures néolithiques en torchis : de la fouille à l'analyse de l'espace construit, regards croisés entre France septentrionale et méridionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Onfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodologie des recherches sur la Préhistoire récente en France : nouveaux acquis, nouveaux outils 1987-2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00834367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glossaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Wiethold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carpologia : articles réunis à la mémoire de Karen Lundström-Baudais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Glux-en-Glenne, France. pp.253-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01164154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4962,314 +5096,314 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse préliminaire des données carpologiques du Grand Contournement Ouest de Strasbourg. Du Néolithique (Rubané) à La Tène finale, dynamique des pratiques agricoles et impact sur le paysage dans le Kochersberg.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscille Dhesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Wiethold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFEQ - CNF INQUA international conference 14 - 18 Mars 2022 : « Q13 - Palaeoclimate changes, landscape evolution and human societies: from sedimentary basins to industrial landscapes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Strasbourg, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse préliminaire des données carpologiques alsaciennes du Néolithique au 2nd âge du Fer. Intégration dans une base de données développée à Archéologie Alsace.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhesse P.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03833761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Archéobotanique à Bibracte. Le Theurot de la Roche, son sommet, ses mystères ...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Bellavia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xeme Rencontres d'Archéobotanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Les Eyzies de Tayac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5279,1121 +5413,1121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture funéraire et organisation spatiale de la nécropole de Koenigshoffen à Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Flotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Higelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SRA Alsace. 2025, pp.150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR Architecture funéraire et organisation spatiale de la nécropole de Koenigshoffen à Strasbourg (Bas-Rhin), Rapport annuel 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Flotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Higelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bébien-Dabek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR 7044 - Archimède; Archéologie Alsace; UMR 8546 - AOROC; ANTEA; Musée Archéologique de Strasbourg. 2024, pp.152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENSISHEIM, Haut-Rhin, Reguisheimer Feld, ZAID, Tranche 3. Six millénaires d'occupations du Mésolithique au Premier Moyen Âge. Volume 5. L'époque romaine et mérovingienne</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Biellmann</w:t>
+                <w:t xml:space="preserve">PCR Architecte funéraire et organisation spatiale de la nécropole de Koenigshoffen à Strasbourg, rapport 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Higelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Archéologie Alsace. 2023</w:t>
+              <w:t xml:space="preserve">Service Régional d'Archéologie du Grand Est. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04263265v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BERNOLSHEIM, MOMMENHEIM, Bas-Rhin, Plateforme Départementale, d’Activités de la région de Brumath. Volume 6. Les occupations antiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">ENSISHEIM, Haut-Rhin, Reguisheimer Feld, ZAID, Tranche 3. Six millénaires d'occupations du Mésolithique au Premier Moyen Âge. Volume 5. L'époque romaine et mérovingienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Abert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bébien-Dabek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Biellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie Alsace. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04263262v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR Architecte funéraire et organisation spatiale de la nécropole de Koenigshoffen à Strasbourg, rapport 2022</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marianne Béraud</w:t>
+                <w:t xml:space="preserve">BERNOLSHEIM, MOMMENHEIM, Bas-Rhin, Plateforme Départementale, d’Activités de la région de Brumath. Volume 6. Les occupations antiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bébien-Dabek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Service Régional d'Archéologie du Grand Est. 2023</w:t>
+              <w:t xml:space="preserve">Archéologie Alsace. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064553v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Coudray-Montceaux (91), Les Haies Blanches 2. Sépulture et parcellaires antiques, habitats Hallstatt D1, habitat du Bronze final, occupations VSG, habitat rubané final du bassin de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Di Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Eveha - Etudes et valorisations archéologiques (Limoges); Service régional d'archéologie d'Île-de-France. 2022, pp.1943, Volume 1 (800), volume 2 (718), volume 3 (425)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SÉLESTAT, Bas-Rhin, Nouvelle Bibliothèque Humaniste Une nécropole alto-médiévale (7e - 10e s.) et le processus d’urbanisation d’un îlot du Moyen Âge au milieu du 19e s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Binois-Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Borvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Chosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie Alsace. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03972882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weyersheim, Bas-Rhin, Extension de gravière, tr.1 : Ried, Bruchmatten, Rohr, Schlack. Une occupation domestique du premier âge du Fer dans le contexte humide du Ried Nord-Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Binois-Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie Alsace. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03972898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebreuve-Ranchicourt, RD 301 déviation d’Houdain (Pas-de-Calais)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Panloups</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Meurisse-Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Afonso-Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Delobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Direction de l'archéologie du Pas-de-Calais. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId174"/>
+      <w:footerReference w:type="default" r:id="rId181"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6540,51 +6674,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346857v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutsch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057259v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Panloups" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cadart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Fechner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lecher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346748v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flott&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;bien-Dabek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guidez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Habasque-Sudour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Censier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Esteves" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bustos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.443.0067" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581436v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jeanneret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vuillemin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doury" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833495v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Robelot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dananai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefebvre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.443.0009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054230v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00800-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640403v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Perrin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie P&#233;lissier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jammet-Reynal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882443v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Binois-Roman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162903v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berrio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnaire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daoulas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-014-0479-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176495v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090429v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fournand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200510v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757820v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roms" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086087v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805251v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fochesato" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gol&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833706v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03581431v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/la-carpologie-et-l-interdisciplinarite-approches-integrees-melanges-offerts-a-philippe-marinval.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581196v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;mant Jean-Pierre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moulis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100686080&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581206v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581401v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chevalier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marinova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Pe&#241;a-Chocarro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581424v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Demouy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morell Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164169v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346821v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347018v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Dhesse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346780v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346791v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhesse P." TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833238v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Higelin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth-Zehner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bebien-Dabek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03581434v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03605932v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Toulemonde" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896496v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02420103v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681851v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125603v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berrio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886560v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896299v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Desiderio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Preiss" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834367v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Labille" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164154v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833780v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03833761v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137209v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05490755v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand-Emam" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869530v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263265v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Abert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Biellmann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263262v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064553v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne B&#233;raud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194276v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Andr&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Di Pascale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03972882v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chosson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03972898v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delloul" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885974v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Meurisse-Fort" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Afonso-Lopes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Delobel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567879v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Noraz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Estrada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wales" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70166-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346857v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutsch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346748v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flott&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;bien-Dabek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guidez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Habasque-Sudour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057259v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Panloups" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cadart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Fechner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lecher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640403v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Perrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie P&#233;lissier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jammet-Reynal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Robelot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bustos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dananai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefebvre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.443.0009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833504v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Censier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Esteves" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.443.0067" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581436v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jeanneret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vuillemin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054230v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00800-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882443v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Binois-Roman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162903v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berrio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnaire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daoulas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-014-0479-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090429v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fournand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176495v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200510v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086087v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805251v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fochesato" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gol&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757820v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roms" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833706v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03581431v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/la-carpologie-et-l-interdisciplinarite-approches-integrees-melanges-offerts-a-philippe-marinval.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581196v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;mant Jean-Pierre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moulis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100686080&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581206v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581401v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chevalier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marinova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Pe&#241;a-Chocarro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581424v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Demouy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morell Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164169v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347018v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Dhesse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346821v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346791v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346780v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833747v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhesse P." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833238v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Higelin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth-Zehner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bebien-Dabek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03581434v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03605932v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Toulemonde" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02420103v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896496v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896299v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Desiderio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Preiss" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125603v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berrio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886560v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681851v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834367v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Labille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164154v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833780v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03833761v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137209v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05490755v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand-Emam" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869530v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064553v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne B&#233;raud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263265v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Abert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Biellmann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263262v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194276v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Andr&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Di Pascale" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03972882v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chosson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03972898v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delloul" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885974v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Meurisse-Fort" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Afonso-Lopes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Delobel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>