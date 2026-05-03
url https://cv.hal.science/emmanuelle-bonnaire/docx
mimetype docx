--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -354,467 +354,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologie, économie et évolution des hameaux et villages de la Plaine d’Alsace</w:t>
+                <w:t xml:space="preserve">Architectures domestiques et activités économiques au Néolithique final. L'habitat de Rebreuve-Ranchicourt (Pas-de-Calais)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Flotté</w:t>
+                <w:t xml:space="preserve">Elisabeth Panloups</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bébien-Dabek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+                <w:t xml:space="preserve">Justine Cadart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Guidez</w:t>
+                <w:t xml:space="preserve">Kai Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Habasque-Sudour</w:t>
+                <w:t xml:space="preserve">Elodie Lecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires d’Archéologie du Grand Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l’époque romaine., 11, pp.119-134</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (2), pp.243-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346748v1</w:t>
+                <w:t xml:space="preserve">hal-05057259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed morphometrics unravels the evolutionary history of grapevine in France</w:t>
+                <w:t xml:space="preserve">Morphologie, économie et évolution des hameaux et villages de la Plaine d’Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
+                <w:t xml:space="preserve">Pascal Flotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+                <w:t xml:space="preserve">Cécile Bébien-Dabek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Ivorra</w:t>
+                <w:t xml:space="preserve">Aurélie Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Bacilieri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
+                <w:t xml:space="preserve">Audrey Habasque-Sudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mémoires d’Archéologie du Grand Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l’époque romaine., 11, pp.119-134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04759332v1</w:t>
+                <w:t xml:space="preserve">hal-05346748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectures domestiques et activités économiques au Néolithique final. L'habitat de Rebreuve-Ranchicourt (Pas-de-Calais)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seed morphometrics unravels the evolutionary history of grapevine in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Panloups</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Cadart</w:t>
+                <w:t xml:space="preserve">Roberto Bacilieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Fechner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Lecher</w:t>
+                <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.22207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-72692-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05057259v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Holocene history of grapevine (Vitis vinifera) and viticulture in France retraced from a large-scale archaeobotanical dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -872,662 +872,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dépôt de crémation secondaire du site néolithique récent de Pfulgriesheim « Hammeracker » (première moitié du 4e millénaire av. n.-è.)</w:t>
+                <w:t xml:space="preserve">Une villa sous l’abbaye Saint-Calixte de Cysoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Perrin</w:t>
+                <w:t xml:space="preserve">Damien Censier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Pélissier</w:t>
+                <w:t xml:space="preserve">Héloïse Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Jammet-Reynal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Croutsch</w:t>
+                <w:t xml:space="preserve">Caroline Bustos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Archéologie de la Picardie et du Nord de la France, 103 (5), pp.67-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdn.443.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03640403v1</w:t>
+                <w:t xml:space="preserve">hal-03833504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La villa gallo-romaine d’Orchies, ZAC de la Carrière dorée : la création et le développement interrompu d’un domaine agricole à l’extrémité sud du territoire ménapien (Ier s. ap. J.-C.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Robelot</w:t>
+                <w:t xml:space="preserve">Un habitat médiéval abandonné en contexte forestier : exploration d’une maison au cœur du hameau de l’Erlenkopf à Wingen-sur-Moder (Bas-Rhin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jeanneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Doury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers alsaciens d'archéologie d'art et d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, LXIV, pp.41-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833495v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une villa sous l’abbaye Saint-Calixte de Cysoing</w:t>
+                <w:t xml:space="preserve">La villa gallo-romaine d’Orchies, ZAC de la Carrière dorée : la création et le développement interrompu d’un domaine agricole à l’extrémité sud du territoire ménapien (Ier s. ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Censier</w:t>
+                <w:t xml:space="preserve">Sylvain Robelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bustos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Esteves</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bustos</w:t>
+                <w:t xml:space="preserve">Alice Dananai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bouet</w:t>
+                <w:t xml:space="preserve">Sophie Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Archéologie de la Picardie et du Nord de la France, 103 (5), pp.67-104. </w:t>
+              <w:t xml:space="preserve">, 2021, Archéologie de la Picardie et du Nord de la France, 103, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rdn.443.0067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rdn.443.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833504v1</w:t>
+                <w:t xml:space="preserve">hal-03833495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un habitat médiéval abandonné en contexte forestier : exploration d’une maison au cœur du hameau de l’Erlenkopf à Wingen-sur-Moder (Bas-Rhin)</w:t>
+                <w:t xml:space="preserve">A brief history of plants in north-eastern France: 6,000 years of crop introduction in the Plain of Troyes, Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Jeanneret</w:t>
+                <w:t xml:space="preserve">Françoise Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Vuillemin</w:t>
+                <w:t xml:space="preserve">Geneviève Daoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Doury</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Wiethold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers alsaciens d'archéologie d'art et d'histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (1), pp.5-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00334-020-00800-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03581436v1</w:t>
+                <w:t xml:space="preserve">hal-03054230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brief history of plants in north-eastern France: 6,000 years of crop introduction in the Plain of Troyes, Champagne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Daoulas</w:t>
+                <w:t xml:space="preserve">Le dépôt de crémation secondaire du site néolithique récent de Pfulgriesheim « Hammeracker » (première moitié du 4e millénaire av. n.-è.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julian Wiethold</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Jammet-Reynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Croutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (4), pp.780-784</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03054230v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une occupation domestique hallstattienne dans le contexte humide du Ried de la Zorn à Weyersheim (Bas-Rhin)</w:t>
               </w:r>
@@ -1638,51 +1638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Records of &amp;quot;new glume wheat&amp;quot; in France : a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1766,277 +1766,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01162903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un habitat Rubané à Pont-sur-Seine/Maray-sur-Seine (Aube)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Camelina sativa : l'or végétal du Bronze et du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Fournand</w:t>
+                <w:t xml:space="preserve">Philippe Marinval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Allard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaï Fechner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lamys Hachem</w:t>
+                <w:t xml:space="preserve">Anne Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 8, pp.9-22</w:t>
+              <w:t xml:space="preserve">Anthropobotanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04090429v1</w:t>
+                <w:t xml:space="preserve">hal-03176495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camelina sativa : l'or végétal du Bronze et du Fer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
+                <w:t xml:space="preserve">Un habitat Rubané à Pont-sur-Seine/Maray-sur-Seine (Aube)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Fournand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Marinval</w:t>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+                <w:t xml:space="preserve">Kaï Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bouchette</w:t>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropobotanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">Internéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8, pp.9-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176495v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments pour l'identification des empreintes végétales dans la terre à bâtir</w:t>
               </w:r>
@@ -2130,471 +2130,471 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’économie agricole dans la plaine de Troyes</w:t>
+                <w:t xml:space="preserve">Bréviandes &amp;quot;ZAC Coulmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+                <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alessio Bandelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Vincent Riquier. </w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Roms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Cécile Truc; Arnaud Remy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La plaine de Troyes du Néolithique au Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 116 (2023/3-4), Société archéologique champenoise, pp.543-607, 2024, Bulletin de la Société archéologique champenoise, 9782918253402</w:t>
+              <w:t xml:space="preserve">Archéologie de l'habitat rural du Premier Moyen Âge en Champagne-Ardenne (fin Ve-XIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française d'archéologie mérovingienne, 2024, Mémoires de l'AFAM, 97910922820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086087v1</w:t>
+                <w:t xml:space="preserve">hal-04757820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paléoenvironnement, géoarchéologie et bioarchéologie à Bibracte (Nièvre et Saône-et-Loire). Études en cours et acquis récents du programme de recherche du Mont-Beuvray</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’économie agricole dans la plaine de Troyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Goláňová</w:t>
-[...17 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Bandelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Daoulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Riquier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées régionales de l'Archéologie de Bourgogne-Franche-Comté. Besançon, 2-3 décembre 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de Culture, pp.65-72, 2024</w:t>
+              <w:t xml:space="preserve">La plaine de Troyes du Néolithique au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 116 (2023/3-4), Société archéologique champenoise, pp.543-607, 2024, Bulletin de la Société archéologique champenoise, 9782918253402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805251v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bréviandes &amp;quot;ZAC Coulmet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paléoenvironnement, géoarchéologie et bioarchéologie à Bibracte (Nièvre et Saône-et-Loire). Études en cours et acquis récents du programme de recherche du Mont-Beuvray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fochesato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Kasprzyk</w:t>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+                <w:t xml:space="preserve">Petra Goláňová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Roms</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de l'habitat rural du Premier Moyen Âge en Champagne-Ardenne (fin Ve-XIIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française d'archéologie mérovingienne, 2024, Mémoires de l'AFAM, 97910922820</w:t>
+              <w:t xml:space="preserve">Journées régionales de l'Archéologie de Bourgogne-Franche-Comté. Besançon, 2-3 décembre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de Culture, pp.65-72, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757820v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millets in Bronze Age agriculture and food consumption in north-eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Wiethold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Daoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Derreumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3136,51 +3136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alimentation médiévale dans l’Est de la France à travers des études carpologiques de sites champenois et lorrains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Wiethold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delhon Claire, Théry-Parisot Isabelle, Thiébault Stéphanie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des hommes et des plantes : exploitation du milieu et des ressources végétales de la Préhistoire à nos jours : actes des Rencontres 24-26 octobre 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éd. APDCA, pp.161-192, 2010, 978-2-904110-49-8</w:t>
@@ -3235,441 +3235,441 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between the Vosges and the Rhine: food production and economy in Alsace during the Iron Age, first elements of synthesis</w:t>
+                <w:t xml:space="preserve">Quand l'archéologie veille au grain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49ème colloque international de l'AFEAF. Les économies vivrières dans l’Europe du Fer : Production et consommation de la montagne à la côte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEAF, May 2025, Lleida, France</w:t>
+              <w:t xml:space="preserve">Musée d'Histoire Naturelle et d'Ethnographie de Colmar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347018v1</w:t>
+                <w:t xml:space="preserve">hal-05346821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'archéologie veille au grain</w:t>
+                <w:t xml:space="preserve">Between the Vosges and the Rhine: food production and economy in Alsace during the Iron Age, first elements of synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscille Dhesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musée d'Histoire Naturelle et d'Ethnographie de Colmar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Colmar, France</w:t>
+              <w:t xml:space="preserve">49ème colloque international de l'AFEAF. Les économies vivrières dans l’Europe du Fer : Production et consommation de la montagne à la côte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEAF, May 2025, Lleida, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346821v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques agricoles du passé</w:t>
+                <w:t xml:space="preserve">Synthèse préliminaire des données carpologiques d’Archéologie Alsace du Néolithique à l’époque contemporaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscille Dhesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques SCHNA-OFAB-Bibracte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Bibracte, Glux-en-Glenne, France</w:t>
+              <w:t xml:space="preserve">Journées régionales de l'archéologie Alsace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Niederbronn-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346791v1</w:t>
+                <w:t xml:space="preserve">hal-05346780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse préliminaire des données carpologiques d’Archéologie Alsace du Néolithique à l’époque contemporaine.</w:t>
+                <w:t xml:space="preserve">Les pratiques agricoles du passé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Priscille Dhesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées régionales de l'archéologie Alsace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Niederbronn-les-Bains, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques SCHNA-OFAB-Bibracte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Bibracte, Glux-en-Glenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346780v1</w:t>
+                <w:t xml:space="preserve">hal-05346791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révolution dans les champs au cours de l’âge du Bronze : synthèse archéobotanique sur l’agricultureet l’alimentation végétale entre Seine et Rhin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Wiethold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Daoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhesse P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3724,51 +3724,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologie, économie et évolution des hameaux et villages de la Plaine d’Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Flotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Higelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3836,77 +3836,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques spatio-temporelles de la vigne (Vitis vinifera) au cours de l’Holocène en France d’après les enregistrements archéobotaniques (graines et fruits, charbons de bois)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3961,64 +3961,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contexte de découverte d’un dépôt de graines de moutarde noire: nouvelles données archéologiques sur un habitat médiéval déserté (XIIIe-XIVe siècles) à Wingen-sur-Moder (Bas-Rhin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4108,51 +4108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
@@ -4175,734 +4175,734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03605932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brief history of plants in a region of northeastern France: 6,000 years of crop introduction in the Plain of Troyes, Champagne, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Millets in Bronze Age agriculture and food consumption in north-eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Wiethold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Daoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julian Wiethold</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Derreumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th conference of the IWGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
+              <w:t xml:space="preserve">Millet and what else? The wider context of the adoption of millet cultivation in Europe, International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02420103v1</w:t>
+                <w:t xml:space="preserve">hal-03896496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millets in Bronze Age agriculture and food consumption in north-eastern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">A brief history of plants in a region of northeastern France: 6,000 years of crop introduction in the Plain of Troyes, Champagne, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Daoulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Wiethold</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Derreumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Millet and what else? The wider context of the adoption of millet cultivation in Europe, International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">18th conference of the IWGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896496v1</w:t>
+                <w:t xml:space="preserve">mnhn-02420103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les études carpologiques sur les sites d’habitats médievaux de Champagne-Ardenne : Etat de la question</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Diversité et évolution des productions céréalières et fruitières dans le quart nord-est de la France, d'après les données carpologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Daoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Françoise Toulemonde</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Derreumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Actes de la table ronde internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France. pp.43-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896299v1</w:t>
+                <w:t xml:space="preserve">halshs-01681851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La toute première fois : rythmes et contextes d’apparition d’espèces exogènes ou nouvellement introduites dans certaines régions de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Berrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02125603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la culture à la transformation des céréales. L’économie végétale du Néolithique final à travers l’analyse carpologique du « bâtiment 200 » de Rebreuve-Ranchicourt (Pas-de-Calais)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Panloups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe Rencontres Archéobotaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et évolution des productions céréalières et fruitières dans le quart nord-est de la France, d'après les données carpologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+                <w:t xml:space="preserve">Les études carpologiques sur les sites d’habitats médievaux de Champagne-Ardenne : Etat de la question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Daoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Durand</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamaria Desiderio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Preiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la table ronde internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Paris, France. pp.43-62</w:t>
+              <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01681851v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches méthodologiques des architectures néolithiques en torchis : de la fouille à l'analyse de l'espace construit, regards croisés entre France septentrionale et méridionale</w:t>
               </w:r>
@@ -4996,51 +4996,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glossaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Wiethold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5123,90 +5123,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse préliminaire des données carpologiques du Grand Contournement Ouest de Strasbourg. Du Néolithique (Rubané) à La Tène finale, dynamique des pratiques agricoles et impact sur le paysage dans le Kochersberg.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscille Dhesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Wiethold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFEQ - CNF INQUA international conference 14 - 18 Mars 2022 : « Q13 - Palaeoclimate changes, landscape evolution and human societies: from sedimentary basins to industrial landscapes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Strasbourg, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5440,51 +5440,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture funéraire et organisation spatiale de la nécropole de Koenigshoffen à Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Flotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Higelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5562,90 +5562,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR Architecture funéraire et organisation spatiale de la nécropole de Koenigshoffen à Strasbourg (Bas-Rhin), Rapport annuel 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Flotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Higelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bébien-Dabek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR 7044 - Archimède; Archéologie Alsace; UMR 8546 - AOROC; ANTEA; Musée Archéologique de Strasbourg. 2024, pp.152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5661,389 +5661,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR Architecte funéraire et organisation spatiale de la nécropole de Koenigshoffen à Strasbourg, rapport 2022</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
+                <w:t xml:space="preserve">ENSISHEIM, Haut-Rhin, Reguisheimer Feld, ZAID, Tranche 3. Six millénaires d'occupations du Mésolithique au Premier Moyen Âge. Volume 5. L'époque romaine et mérovingienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Béraud</w:t>
+                <w:t xml:space="preserve">Franck Abert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bébien-Dabek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Biellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Service Régional d'Archéologie du Grand Est. 2023</w:t>
+              <w:t xml:space="preserve">Archéologie Alsace. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04064553v1</w:t>
+                <w:t xml:space="preserve">hal-04263265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENSISHEIM, Haut-Rhin, Reguisheimer Feld, ZAID, Tranche 3. Six millénaires d'occupations du Mésolithique au Premier Moyen Âge. Volume 5. L'époque romaine et mérovingienne</w:t>
+                <w:t xml:space="preserve">BERNOLSHEIM, MOMMENHEIM, Bas-Rhin, Plateforme Départementale, d’Activités de la région de Brumath. Volume 6. Les occupations antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bébien-Dabek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archéologie Alsace. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Abert</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04263265v1</w:t>
+                <w:t xml:space="preserve">hal-04263262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BERNOLSHEIM, MOMMENHEIM, Bas-Rhin, Plateforme Départementale, d’Activités de la région de Brumath. Volume 6. Les occupations antiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bébien-Dabek</w:t>
+                <w:t xml:space="preserve">PCR Architecte funéraire et organisation spatiale de la nécropole de Koenigshoffen à Strasbourg, rapport 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Higelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bolly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+                <w:t xml:space="preserve">Marianne Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Archéologie Alsace. 2023</w:t>
+              <w:t xml:space="preserve">Service Régional d'Archéologie du Grand Est. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263262v1</w:t>
+                <w:t xml:space="preserve">hal-04064553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Coudray-Montceaux (91), Les Haies Blanches 2. Sépulture et parcellaires antiques, habitats Hallstatt D1, habitat du Bronze final, occupations VSG, habitat rubané final du bassin de la Seine</w:t>
               </w:r>
@@ -6151,51 +6151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SÉLESTAT, Bas-Rhin, Nouvelle Bibliothèque Humaniste Une nécropole alto-médiévale (7e - 10e s.) et le processus d’urbanisation d’un îlot du Moyen Âge au milieu du 19e s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Binois-Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6387,51 +6387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebreuve-Ranchicourt, RD 301 déviation d’Houdain (Pas-de-Calais)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Panloups</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Meurisse-Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6674,51 +6674,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567879v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Noraz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Estrada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wales" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70166-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346857v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutsch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346748v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flott&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;bien-Dabek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guidez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Habasque-Sudour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057259v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Panloups" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cadart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Fechner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lecher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640403v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Perrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie P&#233;lissier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jammet-Reynal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Robelot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bustos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dananai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefebvre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.443.0009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833504v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Censier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Esteves" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.443.0067" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581436v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jeanneret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vuillemin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054230v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00800-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882443v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Binois-Roman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162903v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berrio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnaire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daoulas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-014-0479-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090429v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fournand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176495v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200510v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086087v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805251v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fochesato" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gol&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757820v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roms" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833706v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03581431v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/la-carpologie-et-l-interdisciplinarite-approches-integrees-melanges-offerts-a-philippe-marinval.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581196v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;mant Jean-Pierre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moulis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100686080&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581206v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581401v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chevalier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marinova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Pe&#241;a-Chocarro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581424v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Demouy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morell Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164169v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347018v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Dhesse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346821v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346791v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346780v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833747v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhesse P." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833238v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Higelin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth-Zehner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bebien-Dabek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03581434v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03605932v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Toulemonde" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02420103v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896496v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896299v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Desiderio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Preiss" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125603v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berrio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886560v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681851v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834367v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Labille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164154v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833780v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03833761v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137209v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05490755v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand-Emam" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869530v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064553v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne B&#233;raud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263265v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Abert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Biellmann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263262v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194276v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Andr&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Di Pascale" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03972882v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chosson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03972898v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delloul" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885974v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Meurisse-Fort" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Afonso-Lopes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Delobel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567879v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Noraz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Estrada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wales" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70166-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346857v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutsch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057259v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Panloups" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cadart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Fechner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lecher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346748v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flott&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;bien-Dabek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guidez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Habasque-Sudour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833504v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Censier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Esteves" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bustos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.443.0067" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581436v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jeanneret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vuillemin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doury" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833495v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Robelot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dananai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefebvre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.443.0009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054230v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00800-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640403v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Perrin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie P&#233;lissier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jammet-Reynal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882443v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Binois-Roman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162903v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berrio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnaire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daoulas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-014-0479-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176495v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090429v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fournand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200510v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757820v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roms" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086087v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805251v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fochesato" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gol&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833706v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03581431v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/la-carpologie-et-l-interdisciplinarite-approches-integrees-melanges-offerts-a-philippe-marinval.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581196v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;mant Jean-Pierre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moulis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100686080&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581206v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581401v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chevalier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marinova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Pe&#241;a-Chocarro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581424v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Demouy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morell Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164169v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346821v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347018v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Dhesse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346780v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346791v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833747v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhesse P." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833238v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Higelin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth-Zehner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bebien-Dabek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03581434v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03605932v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Toulemonde" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896496v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02420103v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681851v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125603v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berrio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886560v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896299v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Desiderio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Preiss" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834367v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Labille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164154v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833780v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03833761v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137209v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05490755v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand-Emam" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869530v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263265v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Abert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Biellmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263262v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolly" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064553v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne B&#233;raud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194276v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Andr&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Di Pascale" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03972882v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chosson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03972898v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delloul" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885974v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Meurisse-Fort" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Afonso-Lopes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Delobel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>