--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -872,662 +872,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une villa sous l’abbaye Saint-Calixte de Cysoing</w:t>
+                <w:t xml:space="preserve">Le dépôt de crémation secondaire du site néolithique récent de Pfulgriesheim « Hammeracker » (première moitié du 4e millénaire av. n.-è.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Censier</w:t>
+                <w:t xml:space="preserve">Bertrand Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Esteves</w:t>
+                <w:t xml:space="preserve">Amélie Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bustos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bouet</w:t>
+                <w:t xml:space="preserve">Loïc Jammet-Reynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Croutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (4), pp.780-784</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833504v1</w:t>
+                <w:t xml:space="preserve">hal-03640403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un habitat médiéval abandonné en contexte forestier : exploration d’une maison au cœur du hameau de l’Erlenkopf à Wingen-sur-Moder (Bas-Rhin)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La villa gallo-romaine d’Orchies, ZAC de la Carrière dorée : la création et le développement interrompu d’un domaine agricole à l’extrémité sud du territoire ménapien (Ier s. ap. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Robelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bustos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Jeanneret</w:t>
+                <w:t xml:space="preserve">Alice Dananai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Vuillemin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers alsaciens d'archéologie d'art et d'histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Archéologie de la Picardie et du Nord de la France, 103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdn.443.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03581436v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La villa gallo-romaine d’Orchies, ZAC de la Carrière dorée : la création et le développement interrompu d’un domaine agricole à l’extrémité sud du territoire ménapien (Ier s. ap. J.-C.)</w:t>
+                <w:t xml:space="preserve">Une villa sous l’abbaye Saint-Calixte de Cysoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Robelot</w:t>
+                <w:t xml:space="preserve">Damien Censier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bustos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lefebvre</w:t>
+                <w:t xml:space="preserve">Cécile Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Archéologie de la Picardie et du Nord de la France, 103, </w:t>
+              <w:t xml:space="preserve">, 2021, Archéologie de la Picardie et du Nord de la France, 103 (5), pp.67-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rdn.443.0009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rdn.443.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833495v1</w:t>
+                <w:t xml:space="preserve">hal-03833504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brief history of plants in north-eastern France: 6,000 years of crop introduction in the Plain of Troyes, Champagne</w:t>
+                <w:t xml:space="preserve">Un habitat médiéval abandonné en contexte forestier : exploration d’une maison au cœur du hameau de l’Erlenkopf à Wingen-sur-Moder (Bas-Rhin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Toulemonde</w:t>
+                <w:t xml:space="preserve">Lucie Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Daoulas</w:t>
+                <w:t xml:space="preserve">Adrien Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Riquier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Doury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers alsaciens d'archéologie d'art et d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, LXIV, pp.41-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03054230v1</w:t>
+                <w:t xml:space="preserve">hal-03581436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dépôt de crémation secondaire du site néolithique récent de Pfulgriesheim « Hammeracker » (première moitié du 4e millénaire av. n.-è.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A brief history of plants in north-eastern France: 6,000 years of crop introduction in the Plain of Troyes, Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Daoulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Perrin</w:t>
+                <w:t xml:space="preserve">Vincent Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Pélissier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Croutsch</w:t>
+                <w:t xml:space="preserve">Julian Wiethold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (1), pp.5-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00334-020-00800-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640403v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une occupation domestique hallstattienne dans le contexte humide du Ried de la Zorn à Weyersheim (Bas-Rhin)</w:t>
               </w:r>
@@ -1638,51 +1638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Records of &amp;quot;new glume wheat&amp;quot; in France : a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1766,277 +1766,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01162903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camelina sativa : l'or végétal du Bronze et du Fer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un habitat Rubané à Pont-sur-Seine/Maray-sur-Seine (Aube)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Marinval</w:t>
+                <w:t xml:space="preserve">Sandrine Fournand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bouchette</w:t>
+                <w:t xml:space="preserve">Kaï Fechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropobotanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">Internéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8, pp.9-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176495v1</w:t>
+                <w:t xml:space="preserve">hal-04090429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un habitat Rubané à Pont-sur-Seine/Maray-sur-Seine (Aube)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Fournand</w:t>
+                <w:t xml:space="preserve">Camelina sativa : l'or végétal du Bronze et du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Allard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+                <w:t xml:space="preserve">Philippe Marinval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaï Fechner</w:t>
+                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamys Hachem</w:t>
+                <w:t xml:space="preserve">Anne Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 8, pp.9-22</w:t>
+              <w:t xml:space="preserve">Anthropobotanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090429v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments pour l'identification des empreintes végétales dans la terre à bâtir</w:t>
               </w:r>
@@ -2130,471 +2130,471 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bréviandes &amp;quot;ZAC Coulmet</w:t>
+                <w:t xml:space="preserve">L’économie agricole dans la plaine de Troyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Kasprzyk</w:t>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alessio Bandelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Marie-Cécile Truc; Arnaud Remy. </w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Daoulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Riquier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de l'habitat rural du Premier Moyen Âge en Champagne-Ardenne (fin Ve-XIIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française d'archéologie mérovingienne, 2024, Mémoires de l'AFAM, 97910922820</w:t>
+              <w:t xml:space="preserve">La plaine de Troyes du Néolithique au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 116 (2023/3-4), Société archéologique champenoise, pp.543-607, 2024, Bulletin de la Société archéologique champenoise, 9782918253402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757820v1</w:t>
+                <w:t xml:space="preserve">hal-05086087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’économie agricole dans la plaine de Troyes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paléoenvironnement, géoarchéologie et bioarchéologie à Bibracte (Nièvre et Saône-et-Loire). Études en cours et acquis récents du programme de recherche du Mont-Beuvray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fochesato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ginette Auxiette</w:t>
-[...64 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Petra Goláňová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La plaine de Troyes du Néolithique au Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 116 (2023/3-4), Société archéologique champenoise, pp.543-607, 2024, Bulletin de la Société archéologique champenoise, 9782918253402</w:t>
+              <w:t xml:space="preserve">Journées régionales de l'Archéologie de Bourgogne-Franche-Comté. Besançon, 2-3 décembre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de Culture, pp.65-72, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086087v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paléoenvironnement, géoarchéologie et bioarchéologie à Bibracte (Nièvre et Saône-et-Loire). Études en cours et acquis récents du programme de recherche du Mont-Beuvray</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bréviandes &amp;quot;ZAC Coulmet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kasprzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Bandelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cédric Roms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Cécile Truc; Arnaud Remy. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées régionales de l'Archéologie de Bourgogne-Franche-Comté. Besançon, 2-3 décembre 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de Culture, pp.65-72, 2024</w:t>
+              <w:t xml:space="preserve">Archéologie de l'habitat rural du Premier Moyen Âge en Champagne-Ardenne (fin Ve-XIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française d'archéologie mérovingienne, 2024, Mémoires de l'AFAM, 97910922820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805251v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millets in Bronze Age agriculture and food consumption in north-eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Wiethold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Daoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Derreumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3136,51 +3136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alimentation médiévale dans l’Est de la France à travers des études carpologiques de sites champenois et lorrains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Wiethold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delhon Claire, Théry-Parisot Isabelle, Thiébault Stéphanie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des hommes et des plantes : exploitation du milieu et des ressources végétales de la Préhistoire à nos jours : actes des Rencontres 24-26 octobre 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éd. APDCA, pp.161-192, 2010, 978-2-904110-49-8</w:t>
@@ -3235,441 +3235,441 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'archéologie veille au grain</w:t>
+                <w:t xml:space="preserve">Between the Vosges and the Rhine: food production and economy in Alsace during the Iron Age, first elements of synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscille Dhesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musée d'Histoire Naturelle et d'Ethnographie de Colmar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Colmar, France</w:t>
+              <w:t xml:space="preserve">49ème colloque international de l'AFEAF. Les économies vivrières dans l’Europe du Fer : Production et consommation de la montagne à la côte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEAF, May 2025, Lleida, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346821v1</w:t>
+                <w:t xml:space="preserve">hal-05347018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between the Vosges and the Rhine: food production and economy in Alsace during the Iron Age, first elements of synthesis</w:t>
+                <w:t xml:space="preserve">Quand l'archéologie veille au grain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49ème colloque international de l'AFEAF. Les économies vivrières dans l’Europe du Fer : Production et consommation de la montagne à la côte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEAF, May 2025, Lleida, France</w:t>
+              <w:t xml:space="preserve">Musée d'Histoire Naturelle et d'Ethnographie de Colmar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05347018v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse préliminaire des données carpologiques d’Archéologie Alsace du Néolithique à l’époque contemporaine.</w:t>
+                <w:t xml:space="preserve">Les pratiques agricoles du passé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Priscille Dhesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées régionales de l'archéologie Alsace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Niederbronn-les-Bains, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques SCHNA-OFAB-Bibracte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Bibracte, Glux-en-Glenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346780v1</w:t>
+                <w:t xml:space="preserve">hal-05346791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques agricoles du passé</w:t>
+                <w:t xml:space="preserve">Synthèse préliminaire des données carpologiques d’Archéologie Alsace du Néolithique à l’époque contemporaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscille Dhesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques SCHNA-OFAB-Bibracte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Bibracte, Glux-en-Glenne, France</w:t>
+              <w:t xml:space="preserve">Journées régionales de l'archéologie Alsace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Niederbronn-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346791v1</w:t>
+                <w:t xml:space="preserve">hal-05346780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révolution dans les champs au cours de l’âge du Bronze : synthèse archéobotanique sur l’agricultureet l’alimentation végétale entre Seine et Rhin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Wiethold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Daoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhesse P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3961,64 +3961,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contexte de découverte d’un dépôt de graines de moutarde noire: nouvelles données archéologiques sur un habitat médiéval déserté (XIIIe-XIVe siècles) à Wingen-sur-Moder (Bas-Rhin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4175,734 +4175,734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03605932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millets in Bronze Age agriculture and food consumption in north-eastern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">A brief history of plants in a region of northeastern France: 6,000 years of crop introduction in the Plain of Troyes, Champagne, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Daoulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Wiethold</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Derreumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Millet and what else? The wider context of the adoption of millet cultivation in Europe, International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">18th conference of the IWGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896496v1</w:t>
+                <w:t xml:space="preserve">mnhn-02420103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brief history of plants in a region of northeastern France: 6,000 years of crop introduction in the Plain of Troyes, Champagne, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Millets in Bronze Age agriculture and food consumption in north-eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Wiethold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Daoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julian Wiethold</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Derreumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th conference of the IWGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
+              <w:t xml:space="preserve">Millet and what else? The wider context of the adoption of millet cultivation in Europe, International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02420103v1</w:t>
+                <w:t xml:space="preserve">hal-03896496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et évolution des productions céréalières et fruitières dans le quart nord-est de la France, d'après les données carpologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+                <w:t xml:space="preserve">Les études carpologiques sur les sites d’habitats médievaux de Champagne-Ardenne : Etat de la question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Daoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Durand</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamaria Desiderio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Preiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la table ronde internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Paris, France. pp.43-62</w:t>
+              <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01681851v1</w:t>
+                <w:t xml:space="preserve">hal-03896299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La toute première fois : rythmes et contextes d’apparition d’espèces exogènes ou nouvellement introduites dans certaines régions de France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Diversité et évolution des productions céréalières et fruitières dans le quart nord-est de la France, d'après les données carpologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manon Cabanis</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Daoulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Derreumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Actes de la table ronde internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France. pp.43-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02125603v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la culture à la transformation des céréales. L’économie végétale du Néolithique final à travers l’analyse carpologique du « bâtiment 200 » de Rebreuve-Ranchicourt (Pas-de-Calais)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La toute première fois : rythmes et contextes d’apparition d’espèces exogènes ou nouvellement introduites dans certaines régions de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Berrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cabanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe Rencontres Archéobotaniques</w:t>
+              <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886560v1</w:t>
+                <w:t xml:space="preserve">halshs-02125603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les études carpologiques sur les sites d’habitats médievaux de Champagne-Ardenne : Etat de la question</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la culture à la transformation des céréales. L’économie végétale du Néolithique final à travers l’analyse carpologique du « bâtiment 200 » de Rebreuve-Ranchicourt (Pas-de-Calais)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Panloups</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t>
+              <w:t xml:space="preserve">XIIe Rencontres Archéobotaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896299v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches méthodologiques des architectures néolithiques en torchis : de la fouille à l'analyse de l'espace construit, regards croisés entre France septentrionale et méridionale</w:t>
               </w:r>
@@ -4996,51 +4996,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glossaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Wiethold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5123,90 +5123,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse préliminaire des données carpologiques du Grand Contournement Ouest de Strasbourg. Du Néolithique (Rubané) à La Tène finale, dynamique des pratiques agricoles et impact sur le paysage dans le Kochersberg.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscille Dhesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Wiethold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFEQ - CNF INQUA international conference 14 - 18 Mars 2022 : « Q13 - Palaeoclimate changes, landscape evolution and human societies: from sedimentary basins to industrial landscapes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Strasbourg, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5661,389 +5661,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENSISHEIM, Haut-Rhin, Reguisheimer Feld, ZAID, Tranche 3. Six millénaires d'occupations du Mésolithique au Premier Moyen Âge. Volume 5. L'époque romaine et mérovingienne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
+                <w:t xml:space="preserve">PCR Architecte funéraire et organisation spatiale de la nécropole de Koenigshoffen à Strasbourg, rapport 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Higelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Abert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Biellmann</w:t>
+                <w:t xml:space="preserve">Marianne Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Archéologie Alsace. 2023</w:t>
+              <w:t xml:space="preserve">Service Régional d'Archéologie du Grand Est. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263265v1</w:t>
+                <w:t xml:space="preserve">hal-04064553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BERNOLSHEIM, MOMMENHEIM, Bas-Rhin, Plateforme Départementale, d’Activités de la région de Brumath. Volume 6. Les occupations antiques</w:t>
+                <w:t xml:space="preserve">ENSISHEIM, Haut-Rhin, Reguisheimer Feld, ZAID, Tranche 3. Six millénaires d'occupations du Mésolithique au Premier Moyen Âge. Volume 5. L'époque romaine et mérovingienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Abert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bébien-Dabek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bolly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+                <w:t xml:space="preserve">Patrick Biellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie Alsace. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04263262v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR Architecte funéraire et organisation spatiale de la nécropole de Koenigshoffen à Strasbourg, rapport 2022</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
+                <w:t xml:space="preserve">BERNOLSHEIM, MOMMENHEIM, Bas-Rhin, Plateforme Départementale, d’Activités de la région de Brumath. Volume 6. Les occupations antiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bébien-Dabek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Béraud</w:t>
+                <w:t xml:space="preserve">Alexandre Bolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Service Régional d'Archéologie du Grand Est. 2023</w:t>
+              <w:t xml:space="preserve">Archéologie Alsace. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04064553v1</w:t>
+                <w:t xml:space="preserve">hal-04263262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Coudray-Montceaux (91), Les Haies Blanches 2. Sépulture et parcellaires antiques, habitats Hallstatt D1, habitat du Bronze final, occupations VSG, habitat rubané final du bassin de la Seine</w:t>
               </w:r>
@@ -6151,51 +6151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SÉLESTAT, Bas-Rhin, Nouvelle Bibliothèque Humaniste Une nécropole alto-médiévale (7e - 10e s.) et le processus d’urbanisation d’un îlot du Moyen Âge au milieu du 19e s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Binois-Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6674,51 +6674,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567879v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Noraz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Estrada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wales" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70166-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346857v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutsch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057259v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Panloups" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cadart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Fechner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lecher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346748v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flott&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;bien-Dabek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guidez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Habasque-Sudour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833504v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Censier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Esteves" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bustos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.443.0067" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581436v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jeanneret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vuillemin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doury" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833495v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Robelot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dananai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefebvre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.443.0009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054230v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00800-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640403v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Perrin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie P&#233;lissier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jammet-Reynal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882443v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Binois-Roman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162903v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berrio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnaire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daoulas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-014-0479-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176495v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090429v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fournand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200510v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757820v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roms" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086087v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805251v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fochesato" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gol&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833706v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03581431v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/la-carpologie-et-l-interdisciplinarite-approches-integrees-melanges-offerts-a-philippe-marinval.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581196v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;mant Jean-Pierre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moulis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100686080&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581206v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581401v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chevalier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marinova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Pe&#241;a-Chocarro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581424v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Demouy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morell Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164169v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346821v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347018v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Dhesse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346780v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346791v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833747v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhesse P." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833238v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Higelin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth-Zehner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bebien-Dabek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03581434v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03605932v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Toulemonde" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896496v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02420103v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681851v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125603v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berrio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886560v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896299v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Desiderio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Preiss" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834367v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Labille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164154v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833780v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03833761v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137209v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05490755v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand-Emam" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869530v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263265v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Abert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Biellmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263262v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolly" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064553v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne B&#233;raud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194276v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Andr&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Di Pascale" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03972882v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chosson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03972898v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delloul" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885974v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Meurisse-Fort" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Afonso-Lopes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Delobel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567879v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Noraz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Estrada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wales" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70166-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346857v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutsch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057259v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Panloups" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cadart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Fechner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lecher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346748v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flott&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;bien-Dabek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guidez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Habasque-Sudour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640403v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Perrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie P&#233;lissier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jammet-Reynal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Robelot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bustos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dananai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefebvre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.443.0009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833504v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Censier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Esteves" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.443.0067" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581436v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jeanneret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vuillemin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054230v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00800-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882443v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Binois-Roman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162903v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berrio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnaire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daoulas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-014-0479-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090429v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fournand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176495v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200510v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086087v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805251v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fochesato" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gol&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757820v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roms" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833706v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03581431v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/la-carpologie-et-l-interdisciplinarite-approches-integrees-melanges-offerts-a-philippe-marinval.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581196v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;mant Jean-Pierre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moulis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100686080&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581206v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581401v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chevalier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marinova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Pe&#241;a-Chocarro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581424v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Demouy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morell Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164169v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347018v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Dhesse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346821v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346791v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346780v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833747v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhesse P." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833238v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Higelin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth-Zehner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bebien-Dabek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03581434v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03605932v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Toulemonde" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02420103v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896496v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896299v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Desiderio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Preiss" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681851v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125603v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berrio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886560v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834367v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Labille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164154v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833780v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03833761v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137209v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05490755v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand-Emam" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869530v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064553v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne B&#233;raud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263265v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Abert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Biellmann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263262v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194276v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Andr&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Di Pascale" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03972882v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chosson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03972898v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delloul" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885974v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Meurisse-Fort" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Afonso-Lopes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Delobel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>