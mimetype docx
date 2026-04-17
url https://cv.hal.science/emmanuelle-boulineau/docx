--- v0 (2026-03-18)
+++ v1 (2026-04-17)
@@ -329,356 +329,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La coopération scientifique entre France et Roumanie vue à travers la production doctorale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue roumaine de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64 (1), pp.13-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02902264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Découper l’espace politique : acteurs, pratiques et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Didelon-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/espacepolitique.7736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une géographie politique de la coopération territoriale: régions transnationales et réseaux de villes en perspective</w:t>
+                <w:t xml:space="preserve">Towards a Political Geography of Territorial Cooperation: Transnational Regions and City Networks in Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/espacepolitique.4357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.5407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01635916v1</w:t>
+                <w:t xml:space="preserve">halshs-02068747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Political Geography of Territorial Cooperation: Transnational Regions and City Networks in Perspectives</w:t>
+                <w:t xml:space="preserve">Pour une géographie politique de la coopération territoriale: régions transnationales et réseaux de villes en perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/espacepolitique.5407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.4357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02068747v1</w:t>
+                <w:t xml:space="preserve">halshs-01635916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jumelages internationaux des villes de la mer Noire : dynamiques spatiales et temporelles</w:t>
               </w:r>
@@ -1385,222 +1385,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01722416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelle Europe vingt ans après la chute du Mur?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 84 (3), pp.131-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.7368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00448003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les espaces du vote en Europe. La participation aux élections du parlement européen de 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Merchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.article 448, mis en ligne le 07 avril 2009, modifié le 07 avril 2009. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cybergeo.22165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00448006v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-00448003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décentralisation et régionalisation en Bulgarie et en Roumanie : les ambiguïtés de l'européanisation</w:t>
               </w:r>
@@ -1944,468 +1944,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00321430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">État, territoires et maillage : la construction de l'État bulgare en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géoconfluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00435299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le déclin démographique bulgare. Bilan d'une décennie de transition post-socialiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3, pp.545-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00321426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Autonomie communale et territoires locaux en Bulgarie post-socialiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 103 (3-4), pp.75-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/medit.2004.3370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00435300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...85 lines deleted...]
-                <w:t xml:space="preserve">État, territoires et maillage : la construction de l'État bulgare en Europe</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le chemin de l'intégration européenne : les difficultés de la réforme régionale bulgare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géoconfluences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004</w:t>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Sur le chemin de l'intégration européenne : les difficultés de la réforme régionale bulgare</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00435298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un géographe traceur de frontières : Emmanuel de Martonne et la Roumanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géoconfluences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 30 (4), pp.358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.304.0358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03221072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les géographes et les frontières austro-slovènes des Alpes orientales en 1919-1920 : entre la Mitteleuropa et les Balkans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 4, pp.173-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00323208v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-03221072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2663,247 +2663,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02488107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La production scientifique française sur la Roumanie vue à travers les thèses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et perspectives des relations géographiques roumano-françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bucarest, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01822115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les territoires de la modernité politique à l'épreuve de l'ingénierie territoriale européenne: l'exemple des macrorégions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.89-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01854360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois figures des frontières roumaines dans la géographie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et perspectives des relations géographiques roumano-françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01822141v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01822115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géographie française sur l’Europe médiane vue à travers les thèses depuis les années 1980</w:t>
               </w:r>
@@ -3487,165 +3487,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Polycentrism in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GDRI CNRS ERU, Scientific Acadamy of Sciences, Kiev</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Kiev, Ukraine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01370436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les stratégies macrorégionales portées par l'Union européenne dans l'Europe médiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Européanité dans les pays de l'Europe médiane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00968407v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01370436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulgaria between Cohesion and Competitiveness. FDI, Structural Funds, and Regional Disparities</w:t>
               </w:r>
@@ -4116,177 +4116,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La pauvreté en Europe. Une approche géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonerandi-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, pp.267, 2014, 978-2-7535-2914-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Balkans et l'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deslondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Boulineau, Olivier Deslondes. Géocarrefour, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01252506v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-00968391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle Europe vingt ans après la chute du Mur? Géocarrefour, n°3,</w:t>
               </w:r>
@@ -4448,182 +4448,182 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">introduction</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trois figures de découpage par l’UE : NUTS, macrorégions et espaces transfrontaliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe en ses découpages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9781789491814</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04691551v1</w:t>
+                <w:t xml:space="preserve">hal-04691553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois figures de découpage par l’UE : NUTS, macrorégions et espaces transfrontaliers</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Baudelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Iste-Wiley. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe en ses découpages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9781789491814</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04691553v1</w:t>
+                <w:t xml:space="preserve">hal-04691551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regioni istituzionale e transfrontaliere nell’Unione europea</w:t>
               </w:r>
@@ -4775,238 +4775,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La macrorégion du Danube portée par l’Union européenne : quelques enjeux d'européanité pour l'Europe médiane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cattaruzza A.; Dessberg F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’européanité en Europe médiane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9782745348302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02068790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les territoires de la modernité politique à l’épreuve de l’ingénierie territoriale européenne : l’exemple des macrorégions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings du colloque CIST 2018: Représenter les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02068849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">notices “La Bulgarie: l’intégration européenne à l’épreuve” et “macrorégion: l’ingénierie territoriale en question”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la régionalisation du monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02068805v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">halshs-02068849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les macrorégions en Europe : une nouvelle régionalisation pour renforcer la cohésion territoriale ?</w:t>
               </w:r>
@@ -5305,410 +5305,410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01397800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dimension spatiale des politiques européennes de lutte contre la pauvreté. Les mots pour le dire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
+                <w:t xml:space="preserve">Maillages territoriaux et lutte contre la pauvreté en Europe : l'action sociale entre fragmentation des compétences et découplage des niveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hochedez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Boulineau Emmanuelle et Bonerandi-Richard Emmanuelle. </w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonerandi-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Bonerandi-Richard, Emmanuelle Boulineau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pauvreté en Europe. Une approche géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.59-79, 2014, Géographie sociale</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.89-104, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.34527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00968403v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Camille Hochedez</w:t>
+                <w:t xml:space="preserve">halshs-01343754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension spatiale des politiques européennes de lutte contre la pauvreté. Les mots pour le dire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Emmanuelle Bonerandi-Richard, Emmanuelle Boulineau. </w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boulineau Emmanuelle et Bonerandi-Richard Emmanuelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pauvreté en Europe. Une approche géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.89-104, 2014, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.59-79, 2014, Géographie sociale</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.34527⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-00968403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction de l'ouvrage La pauvreté en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonerandi-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boulineau Emmanuelle et Bonerandi-Richard Emmanuelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pauvreté en Europe. Une approche géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.9-13, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The South-Eastern Neighbourhood of the European Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Boulineau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Draft Final Report: Integrated Territorial Analysis of the Neighbourhood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPON (European Spatial Planning on Network), pp.340-352, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01255302v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-00968405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les faux-semblants de l'européanisation de la lutte contre la pauvreté en Bulgarie</w:t>
               </w:r>
@@ -5770,186 +5770,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00968395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'aménagement du territoire européen au défi de l'élargissement vers l'Est</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+                <w:t xml:space="preserve">Bulgarie: aménager un territoire européen périphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">JEAN Y. et BAUDELLE G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe : aménager les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.162-179, 2009</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.282-294, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00448180v1</w:t>
+                <w:t xml:space="preserve">halshs-00448183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulgarie: aménager un territoire européen périphérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
+                <w:t xml:space="preserve">L'aménagement du territoire européen au défi de l'élargissement vers l'Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">JEAN Y. et BAUDELLE G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe : aménager les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.282-294, 2009</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.162-179, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00448183v1</w:t>
+                <w:t xml:space="preserve">halshs-00448180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au seuil de l'Europe, la difficile régionalisation de la Bulgarie</w:t>
               </w:r>
@@ -6557,51 +6557,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FFDBF667"/>
+    <w:nsid w:val="CF3317D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6788,51 +6788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-boulineau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6338-8896" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075658992" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366758v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Briot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37538" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184212v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.7736" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902264v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635916v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.4357" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068747v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.5407" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635926v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.5814" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316063v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14498" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635927v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Guy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.225.0041" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316064v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deslondes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9507" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635930v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316066v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9508" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722417v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Houssay-Holzschuch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.2097" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722416v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448006v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roth" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22165" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448003v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.7368" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435304v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Suciu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.374.0349" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321429v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/balkanologie.396" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390944v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bioteau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cristescu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.276" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321430v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/balkanologie.382" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435300v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medit.2004.3370" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321426v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.376" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435299v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435298v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323208v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221072v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.304.0358" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03616292v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Wi&#281;ckowski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02445066v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488107v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854360v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822141v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822115v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652892v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635934v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635936v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353619v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635937v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397748v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sandu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368426v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Corbineau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058837v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968407v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370436v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968410v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968413v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968415v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352643v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00279890v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691548v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baudelle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252506v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968391v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi-Richard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221083v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321428v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Rey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691551v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691553v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691555v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Molinari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02445057v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068805v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068790v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068849v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635919v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635932v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aubrun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-3-319-28521-4 " TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397800v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Kotzamanis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28521-4_5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968403v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343754v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34527" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255302v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968405v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968395v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34536" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448180v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448183v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435302v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435301v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6647" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321427v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391770v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gradvohl" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00968379v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01295213v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-boulineau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6338-8896" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075658992" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366758v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Briot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37538" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902264v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184212v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.7736" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068747v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.5407" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635916v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.4357" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635926v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.5814" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316063v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14498" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635927v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Guy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.225.0041" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316064v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deslondes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9507" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635930v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316066v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9508" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722417v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Houssay-Holzschuch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.2097" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722416v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448003v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.7368" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448006v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22165" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435304v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Suciu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.374.0349" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321429v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/balkanologie.396" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390944v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bioteau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cristescu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.276" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321430v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/balkanologie.382" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435299v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321426v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.376" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435300v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medit.2004.3370" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435298v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221072v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.304.0358" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323208v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03616292v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Wi&#281;ckowski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02445066v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488107v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822115v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854360v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822141v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652892v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635934v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635936v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353619v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635937v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397748v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sandu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368426v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Corbineau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058837v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370436v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968407v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968410v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968413v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968415v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352643v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00279890v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691548v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baudelle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968391v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi-Richard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252506v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221083v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321428v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Rey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691553v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691551v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691555v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Molinari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02445057v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068790v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068849v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068805v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635919v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635932v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aubrun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-3-319-28521-4 " TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397800v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Kotzamanis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28521-4_5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343754v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34527" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968403v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968405v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255302v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968395v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34536" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448183v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448180v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435302v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435301v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6647" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321427v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391770v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gradvohl" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00968379v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01295213v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>