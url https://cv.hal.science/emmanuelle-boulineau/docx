--- v1 (2026-04-17)
+++ v2 (2026-05-17)
@@ -1385,1027 +1385,1027 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01722416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les espaces du vote en Europe. La participation aux élections du parlement européen de 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Merchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.article 448, mis en ligne le 07 avril 2009, modifié le 07 avril 2009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.22165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00448006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelle Europe vingt ans après la chute du Mur?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 84 (3), pp.131-136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geocarrefour.7368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00448003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...58 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Delage</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fronts et frontières dans les Balkans : les géographes et les enjeux frontaliers sur le Danube en 1919-1920</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.22165⟩</w:t>
+              <w:t xml:space="preserve">Balkanologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, X (1-2), sans pagination. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/balkanologie.396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00321429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleuves et frontières en Roumanie. Quelques aspects de la frontière fluviale dans un nouvel Etat membre de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cristescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Michalon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 110, pp.5-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mediterranee.276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00390944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décentralisation et régionalisation en Bulgarie et en Roumanie : les ambiguïtés de l'européanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Suciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 37 (4), pp.349-363. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eg.374.0349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00435304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Fronts et frontières dans les Balkans : les géographes et les enjeux frontaliers sur le Danube en 1919-1920</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Danube dans les Balkans : introduction au dossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Balkanologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, X (1-2), sans pagination. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/balkanologie.396⟩</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/balkanologie.382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Michalon</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00321430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le déclin démographique bulgare. Bilan d'une décennie de transition post-socialiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3, pp.545-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00321426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État, territoires et maillage : la construction de l'État bulgare en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géoconfluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00435299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autonomie communale et territoires locaux en Bulgarie post-socialiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 110, pp.5-16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mediterranee.276⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 103 (3-4), pp.75-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/medit.2004.3370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...107 lines deleted...]
-                <w:t xml:space="preserve">État, territoires et maillage : la construction de l'État bulgare en Europe</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00435300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le chemin de l'intégration européenne : les difficultés de la réforme régionale bulgare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géoconfluences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004</w:t>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le déclin démographique bulgare. Bilan d'une décennie de transition post-socialiste</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00435298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les géographes et les frontières austro-slovènes des Alpes orientales en 1919-1920 : entre la Mitteleuropa et les Balkans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 4, pp.173-184</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...167 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00323208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un géographe traceur de frontières : Emmanuel de Martonne et la Roumanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 30 (4), pp.358. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.304.0358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eg.304.0358⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03221072v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00323208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3487,165 +3487,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les stratégies macrorégionales portées par l'Union européenne dans l'Europe médiane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Européanité dans les pays de l'Europe médiane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Polycentrism in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDRI CNRS ERU, Scientific Acadamy of Sciences, Kiev</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Kiev, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01370436v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00968407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulgaria between Cohesion and Competitiveness. FDI, Structural Funds, and Regional Disparities</w:t>
               </w:r>
@@ -3838,90 +3838,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'eau fait frontière : fleuves et rivières aux frontières de la Roumanie. Gestion d'une ressource / Gestion d'une frontière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cristescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Michalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Géographie, Saint-Dié des Vosges, Octobre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Saint-Dié des Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4448,182 +4448,182 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois figures de découpage par l’UE : NUTS, macrorégions et espaces transfrontaliers</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Baudelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Iste-Wiley. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe en ses découpages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9781789491814</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04691553v1</w:t>
+                <w:t xml:space="preserve">hal-04691551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">introduction</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trois figures de découpage par l’UE : NUTS, macrorégions et espaces transfrontaliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe en ses découpages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9781789491814</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04691551v1</w:t>
+                <w:t xml:space="preserve">hal-04691553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regioni istituzionale e transfrontaliere nell’Unione europea</w:t>
               </w:r>
@@ -4775,238 +4775,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">notices “La Bulgarie: l’intégration européenne à l’épreuve” et “macrorégion: l’ingénierie territoriale en question”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la régionalisation du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02068805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La macrorégion du Danube portée par l’Union européenne : quelques enjeux d'européanité pour l'Europe médiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cattaruzza A.; Dessberg F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’européanité en Europe médiane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9782745348302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02068790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires de la modernité politique à l’épreuve de l’ingénierie territoriale européenne : l’exemple des macrorégions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings du colloque CIST 2018: Représenter les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02068849v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02068805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les macrorégions en Europe : une nouvelle régionalisation pour renforcer la cohésion territoriale ?</w:t>
               </w:r>
@@ -5305,267 +5305,340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01397800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maillages territoriaux et lutte contre la pauvreté en Europe : l'action sociale entre fragmentation des compétences et découplage des niveaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Hochedez</w:t>
+                <w:t xml:space="preserve">La dimension spatiale des politiques européennes de lutte contre la pauvreté. Les mots pour le dire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Emmanuelle Bonerandi-Richard, Emmanuelle Boulineau. </w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boulineau Emmanuelle et Bonerandi-Richard Emmanuelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pauvreté en Europe. Une approche géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.89-104, 2014, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.59-79, 2014, Géographie sociale</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maillages territoriaux et lutte contre la pauvreté en Europe : l'action sociale entre fragmentation des compétences et découplage des niveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.34527⟩</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
+                <w:t xml:space="preserve">Camille Hochedez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Boulineau Emmanuelle et Bonerandi-Richard Emmanuelle. </w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonerandi-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Bonerandi-Richard, Emmanuelle Boulineau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pauvreté en Europe. Une approche géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.59-79, 2014, Géographie sociale</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.89-104, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.34527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00968403v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01343754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The South-Eastern Neighbourhood of the European Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Boulineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Draft Final Report: Integrated Territorial Analysis of the Neighbourhood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPON (European Spatial Planning on Network), pp.340-352, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01255302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction de l'ouvrage La pauvreté en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5585,130 +5658,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boulineau Emmanuelle et Bonerandi-Richard Emmanuelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pauvreté en Europe. Une approche géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.9-13, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00968405v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01255302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les faux-semblants de l'européanisation de la lutte contre la pauvreté en Bulgarie</w:t>
               </w:r>
@@ -5770,186 +5770,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00968395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulgarie: aménager un territoire européen périphérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
+                <w:t xml:space="preserve">L'aménagement du territoire européen au défi de l'élargissement vers l'Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">JEAN Y. et BAUDELLE G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe : aménager les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.282-294, 2009</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.162-179, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00448183v1</w:t>
+                <w:t xml:space="preserve">halshs-00448180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'aménagement du territoire européen au défi de l'élargissement vers l'Est</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+                <w:t xml:space="preserve">Bulgarie: aménager un territoire européen périphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">JEAN Y. et BAUDELLE G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe : aménager les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.162-179, 2009</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.282-294, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00448180v1</w:t>
+                <w:t xml:space="preserve">halshs-00448183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au seuil de l'Europe, la difficile régionalisation de la Bulgarie</w:t>
               </w:r>
@@ -6557,51 +6557,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF3317D0"/>
+    <w:nsid w:val="057100D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6788,51 +6788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-boulineau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6338-8896" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075658992" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366758v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Briot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37538" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902264v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184212v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.7736" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068747v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.5407" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635916v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.4357" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635926v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.5814" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316063v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14498" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635927v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Guy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.225.0041" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316064v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deslondes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9507" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635930v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316066v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9508" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722417v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Houssay-Holzschuch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.2097" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722416v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448003v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.7368" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448006v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22165" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435304v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Suciu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.374.0349" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321429v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/balkanologie.396" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390944v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bioteau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cristescu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.276" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321430v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/balkanologie.382" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435299v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321426v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.376" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435300v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medit.2004.3370" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435298v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221072v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.304.0358" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323208v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03616292v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Wi&#281;ckowski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02445066v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488107v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822115v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854360v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822141v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652892v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635934v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635936v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353619v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635937v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397748v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sandu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368426v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Corbineau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058837v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370436v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968407v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968410v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968413v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968415v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352643v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00279890v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691548v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baudelle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968391v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi-Richard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252506v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221083v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321428v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Rey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691553v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691551v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691555v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Molinari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02445057v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068790v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068849v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068805v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635919v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635932v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aubrun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-3-319-28521-4 " TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397800v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Kotzamanis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28521-4_5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343754v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34527" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968403v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968405v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255302v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968395v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34536" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448183v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448180v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435302v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435301v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6647" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321427v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391770v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gradvohl" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00968379v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01295213v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-boulineau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6338-8896" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075658992" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366758v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Briot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37538" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902264v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184212v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.7736" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068747v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.5407" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635916v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.4357" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635926v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.5814" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316063v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14498" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635927v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Guy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.225.0041" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316064v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deslondes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9507" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635930v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316066v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9508" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722417v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Houssay-Holzschuch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.2097" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722416v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448006v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roth" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22165" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448003v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.7368" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321429v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/balkanologie.396" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390944v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bioteau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cristescu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.276" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435304v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Suciu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.374.0349" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321430v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/balkanologie.382" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321426v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.376" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435299v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435300v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medit.2004.3370" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435298v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323208v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221072v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.304.0358" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03616292v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Wi&#281;ckowski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02445066v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488107v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822115v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854360v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822141v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652892v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635934v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635936v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353619v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635937v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397748v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sandu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368426v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Corbineau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058837v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968407v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370436v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968410v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968413v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968415v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352643v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00279890v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691548v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baudelle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968391v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi-Richard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252506v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221083v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321428v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Rey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691551v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691553v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691555v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Molinari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02445057v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068805v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068790v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068849v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635919v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635932v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aubrun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-3-319-28521-4 " TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397800v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Kotzamanis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28521-4_5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968403v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343754v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34527" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255302v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968405v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968395v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34536" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448180v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448183v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435302v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435301v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6647" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321427v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391770v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gradvohl" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00968379v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01295213v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>