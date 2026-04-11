--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -160,438 +160,438 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the benefits of montessori-based reading activities in nursing home: A multiple baseline study on groups of individuals with severe dementia</w:t>
+                <w:t xml:space="preserve">Being blind (or not) to scenarios used in sacrificial dilemmas: the influence of factual and contextual information on moral responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bourgeois</w:t>
+                <w:t xml:space="preserve">Robin Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ella Louis</w:t>
+                <w:t xml:space="preserve">Royce Anders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Azzoune</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dementia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14713012241270805⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1477825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693706v1</w:t>
+                <w:t xml:space="preserve">hal-04791141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humour in trolley problems and other sacrificial dilemmas: killing is not funny at all</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unlocking the benefits of montessori-based reading activities in nursing home: A multiple baseline study on groups of individuals with severe dementia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Carron</w:t>
+                <w:t xml:space="preserve">Ella Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Blanc</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lynda Azzoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gambonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition and Emotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02699931.2024.2426674⟩</w:t>
+              <w:t xml:space="preserve">Dementia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14713012241270805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791123v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Being blind (or not) to scenarios used in sacrificial dilemmas: the influence of factual and contextual information on moral responses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Humour in trolley problems and other sacrificial dilemmas: killing is not funny at all</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brigaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, </w:t>
+              <w:t xml:space="preserve">Cognition and Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1477825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02699931.2024.2426674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791141v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Oxford Utilitarianism Scale: Psychometric properties of a French adaptation (OUS-Fr)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Royce Anders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -638,64 +638,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextualizing sacrificial dilemmas within Covid-19 for the study of moral judgment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -781,51 +781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Moliner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal for the Education of the Gifted</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 45 (2), pp.179-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -911,51 +911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1006,51 +1006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1097,51 +1097,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When dark humor and moral judgment meet in sacrificial dilemmas: Preliminary evidence with females.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe's Journal of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1277,308 +1277,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02891322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual reality for elderly with breast cancer: Usefulness and acceptance</w:t>
+                <w:t xml:space="preserve">Dessine-moi une réalité plus belle : la réalité virtuelle vue par les patientes atteintes d’un cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Constantina Sokratous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03467573v1</w:t>
+                <w:t xml:space="preserve">hal-03525611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dessine-moi une réalité plus belle : la réalité virtuelle vue par les patientes atteintes d’un cancer du sein</w:t>
+                <w:t xml:space="preserve">Virtual reality for elderly with breast cancer: Usefulness and acceptance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (4), pp.415-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2019.0832⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525611v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dessins humoristiques pour appréhender les compétences inférentielles des enfants âgés de 6 à 10 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Creissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1629,51 +1629,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humor in print health advertisements : Enhanced attention, privileged recognition and persuasiveness of preventive messages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1714,269 +1714,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présence d'Autrui et Performance Individuelle</w:t>
+                <w:t xml:space="preserve">Productivity loss in performance groups: People who see themselves as average do not engage in social loafing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Galvaing</w:t>
+                <w:t xml:space="preserve">Emmanuelle Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Monteil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Brigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connexions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Group Dynamics: Theory, Research, and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 3 (2), pp.118-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/1089-2699.3.2.118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04510325v1</w:t>
+                <w:t xml:space="preserve">hal-04510319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productivity loss in performance groups: People who see themselves as average do not engage in social loafing.</w:t>
+                <w:t xml:space="preserve">Présence d'Autrui et Performance Individuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Charbonnier</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Galvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Group Dynamics: Theory, Research, and Practice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Connexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 72, pp.185-198</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510319v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOCIAL LOAFING AND SELF-BELIEFS: PEOPLE'S COLLECTIVE EFFORT DEPENDS ON THE EXTENT TO WHICH THEY DISTINGUISH THEMSELVES AS BETTER THAN OTHERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2062,51 +2062,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where does self-esteem come from? The influence of private versus public individuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2185,51 +2185,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ruse en publicité : la meilleure des combines c’est l’humour !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2267,51 +2267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humour et apprentissages scolaires : un duo prometteur !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2349,51 +2349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi ne pas rire de ce qui nous fait peur ? L'humour, une stratégie efficace pour communiquer en santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2601,77 +2601,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil psychométrique pour évaluer les intuitions morales au sein de la population francophone: une traduction et validation de l'Oxford Utilitarianism Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Royce Anders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2722,51 +2722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si l'humour décidait à notre place de ce qui est bien et de ce qui est mal ? Le rôle des différentes formes d'humour sur le jugement moral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième Colloque Langage et éMOTions, Université Paul-Valéry, Montpellier, 25-26 juin 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2817,64 +2817,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées du Cancéropôle Grand Sud-Ouest, La Grande Motte, 21-23 novembre 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2938,51 +2938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Comment communiquer en prévention santé ? », Université Paul Valéry, Montpellier, 16 octobre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3007,51 +3007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using humor to enhance learning : A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3102,51 +3102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De nouveaux modes de communication en prévention santé: Quelle efficacité?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3210,51 +3210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Daudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international "Les réponses des sciences humaines aux enjeux de santé"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3279,51 +3279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The memory for preventive health advertisements: Evidence for the positive effects of humor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3432,51 +3432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Creissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International PIAGET - RIPSYDEVE 2023 : Psychologie du Développement et de l'Éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Genève, Suisse. Communication affichée, pp.195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3514,51 +3514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soutenir le développement de la pensée divergente : quels apports des ateliers à visée philosophique en CP ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Maligorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3596,64 +3596,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To kill or not to kill? Quand la Covid-19 vient à la rescousse des dilemmes moraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3730,64 +3730,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyberpsychologie : Enjeux pour les savoirs et les pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3851,64 +3851,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème journées du Cancéropôle Grand Sud Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3972,64 +3972,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantina Sokratous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de l'Association Francophone de Psychologie de la Santé intitulée « Psychologie de la santé et outils numériques : Applications, perspectives et éthique », Université de Liège, 23 avril 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Liège, Belgique. 2018</w:t>
@@ -4058,51 +4058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner avec humour, une stratégie à utiliser en contexte universitaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Creissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4243,51 +4243,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C2DD9057"/>
+    <w:nsid w:val="F845E733"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4474,51 +4474,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-brigaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3476-3239" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693706v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourgeois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brigaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Louis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Azzoune" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gambonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14713012241270805" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791123v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Carron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2024.2426674" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royce Anders" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1477825" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228953v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-023-02250-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03778271v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0273521" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534772v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sanchez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moliner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01623532221085610" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525609v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bachelard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vidal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lafont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653584" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525605v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891322v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Yakhloufi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau Vaccarella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000183" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467573v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2019.0832" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525611v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Sokratous" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063494v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Creissen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063280v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10410236.2013.769832" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510325v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Galvaing" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510319v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Charbonnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/1089-2699.3.2.118" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510316v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brauer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2224/sbp.1998.26.4.329" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180125v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2224/sbp.1995.23.4.335" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525612v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525615v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057496v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04833039v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Laviron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio Bando" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Miled" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77918-3_17" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252758v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073625v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076301v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076658v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073505v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535197v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535299v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Daudon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535206v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215999v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234471v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maligorne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252764v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535491v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535609v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude M Michel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076569v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076659v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-brigaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3476-3239" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791141v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Carron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brigaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royce Anders" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1477825" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693706v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourgeois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Louis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Azzoune" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gambonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14713012241270805" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791123v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2024.2426674" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228953v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-023-02250-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03778271v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0273521" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534772v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sanchez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moliner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01623532221085610" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525609v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bachelard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vidal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lafont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653584" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525605v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891322v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Yakhloufi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau Vaccarella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000183" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525611v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Sokratous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467573v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2019.0832" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063494v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Creissen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063280v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10410236.2013.769832" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510319v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Charbonnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/1089-2699.3.2.118" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510325v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Galvaing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510316v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brauer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2224/sbp.1998.26.4.329" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180125v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2224/sbp.1995.23.4.335" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525612v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525615v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057496v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04833039v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Laviron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio Bando" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Miled" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77918-3_17" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252758v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073625v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076301v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076658v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073505v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535197v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535299v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Daudon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535206v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215999v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234471v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maligorne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252764v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535491v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535609v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude M Michel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076569v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076659v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>