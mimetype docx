--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -4243,51 +4243,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F845E733"/>
+    <w:nsid w:val="F1359454"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>