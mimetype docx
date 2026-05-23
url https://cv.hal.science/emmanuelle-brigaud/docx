--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -277,265 +277,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the benefits of montessori-based reading activities in nursing home: A multiple baseline study on groups of individuals with severe dementia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bourgeois</w:t>
+                <w:t xml:space="preserve">Humour in trolley problems and other sacrificial dilemmas: killing is not funny at all</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brigaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dementia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14713012241270805⟩</w:t>
+              <w:t xml:space="preserve">Cognition and Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699931.2024.2426674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693706v1</w:t>
+                <w:t xml:space="preserve">hal-04791123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humour in trolley problems and other sacrificial dilemmas: killing is not funny at all</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Blanc</w:t>
+                <w:t xml:space="preserve">Unlocking the benefits of montessori-based reading activities in nursing home: A multiple baseline study on groups of individuals with severe dementia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brigaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Azzoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gambonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition and Emotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-15. </w:t>
+              <w:t xml:space="preserve">Dementia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02699931.2024.2426674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/14713012241270805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791123v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Oxford Utilitarianism Scale: Psychometric properties of a French adaptation (OUS-Fr)</w:t>
               </w:r>
@@ -4243,51 +4243,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F1359454"/>
+    <w:nsid w:val="C5F8A633"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4474,51 +4474,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-brigaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3476-3239" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791141v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Carron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brigaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royce Anders" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1477825" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693706v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourgeois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Louis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Azzoune" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gambonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14713012241270805" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791123v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2024.2426674" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228953v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-023-02250-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03778271v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0273521" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534772v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sanchez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moliner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01623532221085610" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525609v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bachelard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vidal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lafont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653584" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525605v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891322v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Yakhloufi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau Vaccarella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000183" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525611v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Sokratous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467573v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2019.0832" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063494v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Creissen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063280v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10410236.2013.769832" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510319v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Charbonnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/1089-2699.3.2.118" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510325v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Galvaing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510316v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brauer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2224/sbp.1998.26.4.329" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180125v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2224/sbp.1995.23.4.335" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525612v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525615v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057496v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04833039v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Laviron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio Bando" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Miled" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77918-3_17" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252758v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073625v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076301v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076658v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073505v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535197v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535299v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Daudon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535206v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215999v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234471v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maligorne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252764v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535491v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535609v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude M Michel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076569v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076659v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-brigaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3476-3239" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791141v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Carron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brigaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royce Anders" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1477825" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791123v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2024.2426674" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693706v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourgeois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Louis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Azzoune" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gambonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14713012241270805" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228953v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-023-02250-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03778271v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0273521" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534772v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sanchez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moliner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01623532221085610" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525609v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bachelard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vidal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lafont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653584" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525605v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891322v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Yakhloufi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau Vaccarella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000183" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525611v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Sokratous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467573v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2019.0832" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063494v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Creissen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063280v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10410236.2013.769832" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510319v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Charbonnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/1089-2699.3.2.118" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510325v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Galvaing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510316v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brauer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2224/sbp.1998.26.4.329" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180125v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2224/sbp.1995.23.4.335" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525612v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525615v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057496v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04833039v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Laviron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio Bando" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Miled" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77918-3_17" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252758v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073625v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076301v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076658v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073505v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535197v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535299v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Daudon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535206v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215999v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234471v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maligorne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252764v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535491v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535609v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude M Michel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076569v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076659v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>