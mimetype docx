--- v0 (2026-03-23)
+++ v1 (2026-05-07)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -225,1051 +225,1142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre du paradigme inclusif dans deux lycées professionnels français : organisation institutionnelle et pratiques professionnelles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Appropriation subjective des prescriptions de l’école inclusive par des praticien·ne·s de pédagogie institutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam de Léonardis</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephanie Bardoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/es.052.0023⟩</w:t>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15ikg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650486v1</w:t>
+                <w:t xml:space="preserve">hal-05569038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">11 décembre 2023</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en œuvre du paradigme inclusif dans deux lycées professionnels français : organisation institutionnelle et pratiques professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam de Léonardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Merniz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrick Geffard</w:t>
+                <w:t xml:space="preserve">Léna Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Savournin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cliopsy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cliop.031.0208⟩</w:t>
+              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 52 (2), pp.23-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/es.052.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04561921v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les trajectoires de collégiens et de lycéens accompagnés par un dispositif inclusif (Ulis) : « faire résultat(s) » à partir d’une approche pluridisciplinaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
+                <w:t xml:space="preserve">11 décembre 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Merniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cliopsy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (1), pp.208-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cliop.031.0208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621003v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Being different or similar? An exploration of inclusive education from the point of view of French adolescents</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprendre les trajectoires de collégiens et de lycéens accompagnés par un dispositif inclusif (Ulis) : « faire résultat(s) » à partir d’une approche pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam de Léonardis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n°49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09687599.2021.1907547⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04142687v1</w:t>
+                <w:t xml:space="preserve">hal-04621003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche-ingénierie-formation : quelle articulation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Being different or similar? An exploration of inclusive education from the point of view of French adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chevallier-Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Savournin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Rinaudo</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam de Léonardis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Disability and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (10), pp.1568-1590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09687599.2021.1907547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008157v1</w:t>
+                <w:t xml:space="preserve">hal-04142687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner la dynamique inclusive en milieu scolaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherche-ingénierie-formation : quelle articulation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Recherche, formation, ingénierie : quelle articulation ?, 20, pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190663v1</w:t>
+                <w:t xml:space="preserve">hal-05008157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’implantation d’un dispositif d’inclusion en collège : appropriation singulière dans un cadre collectif</w:t>
+                <w:t xml:space="preserve">Accompagner la dynamique inclusive en milieu scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Savournin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam de Léonardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chevallier-Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chevallier-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (1), pp.27-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.651.0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nresi.085.0053⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04190674v1</w:t>
+                <w:t xml:space="preserve">hal-04190663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieilles racines et jeunes pousses : nouvelles contributions au triptyque recherche-ingénierie-formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’implantation d’un dispositif d’inclusion en collège : appropriation singulière dans un cadre collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Savournin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Rinaudo</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam de Léonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Mias</w:t>
+                <w:t xml:space="preserve">Emilie Chevallier-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85 (1), pp.53-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nresi.085.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/dse.2958⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02053828v1</w:t>
+                <w:t xml:space="preserve">hal-04190674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles formes d’interaction science-société au collège : le cas de l’éducation citoyenne aux nanotechnologies</w:t>
+                <w:t xml:space="preserve">Vieilles racines et jeunes pousses : nouvelles contributions au triptyque recherche-ingénierie-formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Panissal</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rinaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Mêlées et démêlés, 50 ans de recherches en sciences de l’éducation, 40, pp.105-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dse.2958⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles formes d’interaction science-société au collège : le cas de l’éducation citoyenne aux nanotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Panissal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vol.49 (29), pp.81-108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/dse.128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03584235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1279,930 +1370,930 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoir, épreuves, confiance, en éducation et formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guirimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Firode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champ social, 215 p., 2020, (Inclusion et coordination), 979-10-346-0558-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.vince.2020.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que faire des prescriptions relatives à la coopération entre l'Éducation nationale et le médico-social ? Considérations éthiques et socio-politiques pour une recherche avec</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léna Redon</w:t>
+                <w:t xml:space="preserve">Faire un CAP « par défaut » ? Quand les normes d’orientation interrogent l’accessibilité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Savournin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Chevallier-Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque international de l’Ophris : "Dynamiques impulsées par les politiques publiques de l’éducation inclusive à l’épreuve de l’accessibilité relative aux contextes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2026, Toulouse, France</w:t>
+              <w:t xml:space="preserve">12ème Colloque international de l'OPHRIS - Observatoire des pratiques sur le handicap – Recherche &amp; Intervention Scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LPS-DT et UMR EFTS, Mar 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552813v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment transférer les résultats de la recherche ? L'exemple d'une plateforme interactive pour soutenir les pratiques inclusives des professionnels de la formation et de l'insertion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Que faire des prescriptions relatives à la coopération entre l'Éducation nationale et le médico-social ? Considérations éthiques et socio-politiques pour une recherche avec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Savournin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème édition du colloque international RIPSYDEVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Lorrain de Psychologie et Neurosciences, Université de Lorraine, Jun 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">12e Colloque international de l’Ophris : "Dynamiques impulsées par les politiques publiques de l’éducation inclusive à l’épreuve de l’accessibilité relative aux contextes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272894v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lycéens en situation de handicap intellectuel et psychique accompagnés par un dispositif Ulis-Pro : l’épreuve de la transition entre lycée professionnel et monde du travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment transférer les résultats de la recherche ? L'exemple d'une plateforme interactive pour soutenir les pratiques inclusives des professionnels de la formation et de l'insertion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Chevallier-Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Savournin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque international du RIPSYDEVE. Psychologie du développement et de l'éducation : Grandir dans une société en transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association du RIPSYDEVE, Jun 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">17ème édition du colloque international RIPSYDEVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Lorrain de Psychologie et Neurosciences, Université de Lorraine, Jun 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620897v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les prescriptions inclusives au prisme du lycée professionnel français : ressources, tensions et paradoxes entre milieu scolaire et monde du travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lycéens en situation de handicap intellectuel et psychique accompagnés par un dispositif Ulis-Pro : l’épreuve de la transition entre lycée professionnel et monde du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Savournin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Savournin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème colloque du réseau OPHRIS.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Sherbrooke (Québec), Canada</w:t>
+              <w:t xml:space="preserve">16ème Colloque international du RIPSYDEVE. Psychologie du développement et de l'éducation : Grandir dans une société en transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association du RIPSYDEVE, Jun 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646834v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fonction du coordonnateur de dispositif inclusif ULIS dans l’orientation d’élèves en France : entre repères stables du métier et inventions</w:t>
+                <w:t xml:space="preserve">Les prescriptions inclusives au prisme du lycée professionnel français : ressources, tensions et paradoxes entre milieu scolaire et monde du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Toullec-Théry</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chevallier-Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Savournin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chevallier-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème colloque du réseau OPHRIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Université de Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">11ème colloque du réseau OPHRIS.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Sherbrooke (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646849v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitions entre lycée professionnel (LP) et milieu du travail : qu’en disent des lycéens en situation de handicap cognitif et psychique ?</w:t>
+                <w:t xml:space="preserve">La fonction du coordonnateur de dispositif inclusif ULIS dans l’orientation d’élèves en France : entre repères stables du métier et inventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Toullec-Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Savournin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chevallier-Rodrigues</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes journées des INSPÉ d'Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Agde, France</w:t>
+              <w:t xml:space="preserve">11ème colloque du réseau OPHRIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Université de Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191281v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’insertion sociale et professionnelle de lycéens en situation de handicap au sein de l’enseignement professionnel : entre relégation et émancipation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2211,1275 +2302,1400 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Savournin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chevallier-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque international du RIPSYDEVE. Psychologie du développement, troubles et éducation : entre recherche et pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montpellier, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment étudier les réalités du paradigme inclusif du point de vue d’élèves soutenus par un dispositif ULIS ? De l’intérêt de l’entretien collectif comme dispositif méthodologique pour comprendre leurs trajectoires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprendre les trajectoires de collégiens et de lycéens soutenus par un dispositif inclusif (Ulis) : Comment « faire résultat(s) » à partir d’une approche pluridisciplinaire ? (symposium)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International EFTS : Faire résultat(s) dans les recherches en éducation. Pour quoi ? Avec qui ? Comment ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR EFTS, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191020v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les trajectoires de collégiens et de lycéens soutenus par un dispositif inclusif (Ulis) : Comment « faire résultat(s) » à partir d’une approche pluridisciplinaire ? (symposium)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment étudier les réalités du paradigme inclusif du point de vue d’élèves soutenus par un dispositif ULIS ? De l’intérêt de l’entretien collectif comme dispositif méthodologique pour comprendre leurs trajectoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Savournin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chevallier-Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bardoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International EFTS : Faire résultat(s) dans les recherches en éducation. Pour quoi ? Avec qui ? Comment ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR EFTS, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191007v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche collaborative comme outil de professionnalisation à l’école inclusive : entre production de savoirs scientifiques et changements praxéologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transitions entre lycée professionnel (LP) et milieu du travail : qu’en disent des lycéens en situation de handicap cognitif et psychique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Savournin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chevallier-Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chevallier-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque International en Éducation : enjeux actuels et futurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">5èmes journées des INSPÉ d'Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191037v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Favoriser l’insertion sociale et professionnelle des élèves en situation de handicap : points de vue de professionnels de Lycée professionnel français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La recherche collaborative comme outil de professionnalisation à l’école inclusive : entre production de savoirs scientifiques et changements praxéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Savournin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chevallier-Rodrigues</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AREF 2022 Actualités de la Recherche en Education et en Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">9ème Colloque International en Éducation : enjeux actuels et futurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191046v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être différent ou semblable ? Points de vue d’adolescents français sur l’inclusion scolaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Favoriser l’insertion sociale et professionnelle des élèves en situation de handicap : points de vue de professionnels de Lycée professionnel français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chevallier-Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Savournin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : les adolescent(e)s d’aujourd’hui : penser leur bien-être en contexte scolaire et hors scolaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Monnet de St Etienne, May 2021, St Etienne, France</w:t>
+              <w:t xml:space="preserve">AREF 2022 Actualités de la Recherche en Education et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191238v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre de la politique inclusive via un dispositif ULIS-collège : expérience d’élèves dans deux contextes territoriaux contrastés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Être différent ou semblable ? Points de vue d’adolescents français sur l’inclusion scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chevallier-Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam de Léonardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Savournin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Myriam de Léonardis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Inter-AREF 2020 - Politiques et territoires en éducation et en formation : enjeux, débats et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nancy, Jul 2020, Nancy, France</w:t>
+              <w:t xml:space="preserve">Colloque international : les adolescent(e)s d’aujourd’hui : penser leur bien-être en contexte scolaire et hors scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Monnet de St Etienne, May 2021, St Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191248v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion scolaire des élèves en situation de handicap : la parole est aux collégiens !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mise en œuvre de la politique inclusive via un dispositif ULIS-collège : expérience d’élèves dans deux contextes territoriaux contrastés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Savournin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chevallier-Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam de Léonardis</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Colloque international du RIPSYDEVE. Interactions entre la personne en développement et ses milieux de vie : Études chez l’enfant, l’adolescent et l’adulte en émergence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque Inter-AREF 2020 - Politiques et territoires en éducation et en formation : enjeux, débats et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nancy, Jul 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191170v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés sur l’école inclusive. Enjeux pour la formation des acteurs du système éducatif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inclusion scolaire des élèves en situation de handicap : la parole est aux collégiens !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam de Léonardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chevallier-Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Savournin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque santé des 30es rencontres internationales du réseau Recherche Éducation Formation : Journée jeunes chercheur·es du Réseau Éducation Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">12ème Colloque international du RIPSYDEVE. Interactions entre la personne en développement et ses milieux de vie : Études chez l’enfant, l’adolescent et l’adulte en émergence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191185v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photographies de l’inclusion : qu’en disent des collégiens ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Regards croisés sur l’école inclusive. Enjeux pour la formation des acteurs du système éducatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Savournin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chevallier-Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam de Léonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AREF 2019 Actualités de la Recherche en Education et en Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque santé des 30es rencontres internationales du réseau Recherche Éducation Formation : Journée jeunes chercheur·es du Réseau Éducation Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191153v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Photographies de l’inclusion : qu’en disent des collégiens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam de Léonardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chevallier-Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Savournin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AREF 2019 Actualités de la Recherche en Education et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conduite d'entretien et TICE: le défi d'une formation hybride en master MEEF relatif aux métiers du e-learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Hespert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Courseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Sannié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PédagoTICE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Direction des Technologies de l’Information et Communication pour l’Enseignement (DTICE) et le laboratoire Cognition, Langues, Langage, Ergonomie, axe "Travail et Cognition" (CLLE-LTC) de l’Université Toulouse Jean Jaurès-campus Mirail, l'École Supérieure du professorat et de l'éducation Midi-Pyrénées (ESPE) et le Service interUniversitaire de Pédagogie (SiUP) de l’Université Fédérale de Toulouse., Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3489,124 +3705,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professionnalisation des acteurs de l’école au prisme des collaborations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gardies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Asloum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres internationales 2019 du réseau Recherche, éducation, formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cépaduès éditions, 2019, 978-2-36493-720-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3616,51 +3832,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur l’école inclusive. Enjeux pour la formation des acteurs du système éducatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3669,105 +3885,105 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Savournin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chevallier-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam de Léonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cépaduès Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Professionnalisation des acteurs de l’Ecole au prisme des collaborations. Recherche, innovation, institution.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.81-88, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3777,51 +3993,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SÉCURISER LES TRANSITIONS PROFESSIONNELLES EN MILIEU ORDINAIRE D'ÉLÈVES DE LYCÉES PROFESSIONNELS EN SITUATION DE HANDICAP INTELLECTUEL ET PSYCHIQUE EN FRANCE Les ULIS pro au cœur des dispositifs et des pratiques d'accompagnement (rapport scientifique final)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3830,112 +4046,112 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Savournin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chevallier-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Toulouse 2 Jean Jaurès. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4082,51 +4298,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310422v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Chevallier-Rodrigues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Savournin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Courtinat-Camps" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brossais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capdevielle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650486v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam de L&#233;onardis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lespine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.052.0023" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04561921v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Merniz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gavarini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;loni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Geffard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.031.0208" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142687v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevallier-Rodrigues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09687599.2021.1907547" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008157v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rinaudo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.651.0027" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190674v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.085.0053" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02053828v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.2958" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Panissal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.128" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03193504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vincent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Buznic-Bourgeacq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Firode" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.vince.2020.01" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552813v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Redon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272894v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620897v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevallier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646834v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646849v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191281v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191031v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191020v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bardoll" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191007v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191037v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191046v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191238v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191248v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191170v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191185v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191153v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835075v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Hespert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Courseille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Sanni&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03017479v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardies" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Asloum" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646879v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310422v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Chevallier-Rodrigues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Savournin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Courtinat-Camps" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brossais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capdevielle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569038v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bardoll" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ikg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650486v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam de L&#233;onardis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lespine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.052.0023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04561921v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Merniz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gavarini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;loni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Geffard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.031.0208" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621003v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142687v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevallier-Rodrigues" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09687599.2021.1907547" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008157v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rinaudo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190663v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.651.0027" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.085.0053" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02053828v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.2958" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584235v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Panissal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.128" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03193504v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vincent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Buznic-Bourgeacq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Firode" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.vince.2020.01" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607243v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552813v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Redon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272894v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620897v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevallier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646849v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191031v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191007v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191020v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bardoll" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191281v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191046v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191238v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191248v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191170v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191185v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835075v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Hespert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Courseille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Sanni&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03017479v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardies" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Asloum" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190982v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646879v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>