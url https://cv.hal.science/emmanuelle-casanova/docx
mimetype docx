--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:88.28125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuelle Casanova </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur-Chercheur CEA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuelle-casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1417-3060</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPERIENCE PROFESSIONNELLE</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023/aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Ingénieur-chercheur CEA –UMR8212 LSCE, CNRS/CEA/Univ Paris Saclay – Gif-sur-Yvette, Fr.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 (4 mois)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Chargée de recherche – The University Museum, University of Tokyo – Tokyo, JaponProjet JSPS (Japan Society for the promotion of Science) Etude de la fonction des diverses formes de céramiques funéraires de l’âge du fer Iranien par études de restes organiques, typologiques et pétrographiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021/2023 (2 ans) -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chargée de recherche – UMR7209 AASPE, CNRS/MNHN – Paris. Projet Marie Sklodowska-Curie VARGAH – Bourse de recherche individuelle. Etude de l’émergence du pastoralisme sédentaire et mobile en Asie du Sud-Ouest à travers l’économie et la chronologie 14C.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018/2021 (2.8 ans)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Post-doctorat – Organic Geochemistry Unit (OGU), Univ. Bristol - Bristol, RUCréation de nouveaux matériaux de référence pour la datation en composés spécifique. Datation 14C de denrées spécifiques produits laitiers et des produits d’équidés dans des céramiques archéologiques. Datation annuelle de cernes de bois pour améliorer la courbe de calibration du 14C.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014/2018 (3,8 ans)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Doctorat – OGU, Université de Bristol – Bristol, RUProjet ERC NeoMilk – PI & directeur R.P. Evershed. « Datation au 14C de molécules isolées des lipides préservés dans les poteries archéologiques ». Développement d’une méthode de datation 14C des poteries archéologiques sur composés lipidiques individuels.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURSUS UNIVERSITAIRE, QUALIFICATIONS</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020	-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Qualification aux fonctions de maître de conférences des Universités et du Muséum National d’Histoire Naturelle (MNHN) – Section 32</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014/2018 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Doctorat délivré le 23/01/2019, félicitations de la faculté de Sciences, Univ. Bristol, Bristol, RU.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013/2014 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Master 2, “Chimie, Energie, Environnement” délivré le 01/07/2014 – Univ. Lille 1, Lille, Fr.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011/2014 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Diplôme d’ingénieur chimiste diplôme délivré le 25/09/2014 – Ecole Nationale Supérieure de Chimie de Lille, Lille, Fr.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROJETS FINANCES</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2029-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> AGROCHONO, Timing the Economic, Cultural and Environmental patterns of Agropastoralism development in the Indo-Iranian Borderlands (PI) - ERC Starting Grant</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023	-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	POTIRAN,  Pottery Typology from an Iron Age Necropolis in Iran (PI) - Japan Society for the Promotion of Science</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022	-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> MAHI, Exploitation des ressources Aquatiques au Néolithique Iranien (PI) – Appels à projets du MNHN</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021	-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	SIALK, Subsistance et agropastoralisme en Iran : Analyses protéiques et lipidiques de résidus alimentaires préhistoriques dans la plaine de Kashan  (PI) – Appels à   projets du MNHN</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-2023	-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> VARGAH, Investigating the emergence of mobile and sedentary pastoralism in Neolithic Iran through ancient food residues analyses and radiocarbon dating - Bourse de recherche individuelle des Actions Marie Sklodowska-Curie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISTINCTIONS ET PRIX</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Présentation plénière de la conférence &amp;quot;Radiocarbon and Diet&amp;quot;, Oxford, Juin 2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Emerging Investigator Award, J. Archaeological Science/Society for Archaeological Sciences</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Prix de thèse du GMPCA, catégorie Sciences physiques et chimiques</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Félicitations de la Faculté de Sciences de l'Université de Bristol pour le travail de thèse</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Prix poster (2e) – Compétition poster Syngenta 2016 – Université de Bristol, RU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORGANISATION DE REUNIONS SCIENTIFIQUES</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Workshop sur les datations radiocarbones sur composés individuels, Delmenhorst, Germany. Casanova E., Deviese T., Knowles T., Eglinton T., Mollenhauer G.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Journée annuelle du Réseau Français du Radiocarbone : Analyse et Interpretation, MNHN, France. Casanova E. Zazzo A. Thombret O.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Workshop sur les datations radiocarbones sur composés individuels, “International Radiocarbon conference” Zurich, Switzerland. Casanova E., Knowles T., Eglinton T., Welte C.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Session thématique &amp;quot;Advances in bioarchaeology for south-west Asian archaeology&amp;quot;, European Association of Archaeologists”, (Budapest, Hungary). Casanova E., Vuillien M., Davoudi H.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENSEIGNEMENTS ET ENCADREMENTS</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master Quaternaire, bioarchéologie et Préhistoire du MNHN, cours d'archéologie biomoléculaire et de datation 14C</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Encadrement de TP de chimie Analytique, Université de Bristol</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- C. Mauvieux M2, S. RIAUSSET IUT</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - A Bocco M2 (MNHN)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - C Ford M2 (Bristol)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication grand public</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Chargée de communication Twitter, UMR7209 Archaeozoologie & Archaeobotanique: Sociétés, Pratiques, Evironnements, MNHN/CNRS, Paris, France</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Chargée de l'organisation et la participation aux évènements grand public, Organic Geochemistry Unit, School of Chemistry, University of Bristol, Bristol, UK</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caprine dairy exploitation on the Iranian Plateau from the seventh millennium BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Human Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41562-025-02396-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse prehistoric cattle husbandry strategies in the forests of Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind E Gillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Kendall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Zanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Anders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-024-02553-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04758981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating of lipids preserved in pottery vessels: guidelines for best-practice in compound-specific &amp;lt;sup&amp;gt;14&amp;lt;/sup&amp;gt;C analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D J Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P Evershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/rdc.2024.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating of lipids preserved in pottery vessels: guidelines for best-practice in compound-specific 14C analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D J Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P Evershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 67 (5), pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/rdc.2024.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the function of long-spouted ceramics at Sialk, Iran: Insights from organic residue analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Research in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ara.2024.100570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the function of funerary pottery vessels of the 2nd-1st millennia BC in the Dailaman Province (Iran) through typology, petrography, and organic residue analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takehiro Miki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiki Miyata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiro Nishiaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (9), pp.e0306647. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0306647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Milky Way: Mobility and Economy at the Turn of the 3rd Millennium in Southern Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Szilágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seren Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy T.J. Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proccedings of the Prehistoric Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ppr.2023.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la céramique à la chronologie : datation radiocarbone sur composés lipidiques individuels préservés dans les céramiques archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (2), pp.225-239. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.12237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat fragmentation and the sporadic spread of pastoralism in the mid-Holocene Sahara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Breeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 309, pp.108070. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid preservation in ceramics and bones from the Iranian Plateau: Implications for dietary and chronological reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloufar Moghimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haeedeh Laleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.103908. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.103908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046460v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound-specific radiocarbon dating of lipid residues in pottery vessels: A new approach for detecting the exploitation of marine resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D.J. Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Walton-Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Barclay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 137, pp.105528. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2021.105528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-rings reveal two strong solar proton events in 7176 and 5259 BCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Christl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evershed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.1196. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-28804-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct 14C dating of equine products preserved in archaeological pottery vessels from Botai and Bestamak, Kazakhstan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Outram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Stear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (9), pp.175. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-022-01630-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairying, diseases and the evolution of lactase persistence in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evershed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Davey Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Timpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Diekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 608 (7922), pp.336-345. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-022-05010-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the emergence of dairying by the first farmers of Central Europe using 14 C analysis of fatty acids preserved in pottery vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Heyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (43), pp.e2109325118. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2109325118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Solubility and Colour Changes of Artificially and Naturally Aged Adhesives for the Conservation of Ceramics and Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gómez-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Agnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bridarolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Kunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (8), pp.500-517. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00393630.2021.1995262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENERATION OF TWO NEW RADIOCARBON STANDARDS FOR COMPOUND-SPECIFIC RADIOCARBON ANALYSES OF FATTY ACIDS FROM BOG BUTTER FINDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Mulhall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeve Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Smyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (3), pp.771 - 783. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/rdc.2021.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate compound-specific 14C dating of archaeological pottery vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D. J. Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Z. Barański</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 580, pp.506-510. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2178-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anta 1 de Val da Laje – the first direct view of diet, dairying practice and socio-economic aspects of pottery use in the final Neolithic of central Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darko Stojanovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Oosterbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 542, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2020.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical evidence of dairying by hunter-gatherers in highland Lesotho in the late first millennium ad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Fewlass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Cramp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Human Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (8), pp.791-799. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41562-020-0859-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal disparities in human subsistence in the Neolithic Rhineland gateway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Denaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122, pp.105215. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2020.105215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living off the land: Terrestrial-based diet and dairying in the farming communities of the Neolithic Balkans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darko Stojanovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Živaljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Dimitrijević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P. Evershed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (8), pp.e0237608. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0237608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPOUND-SPECIFIC RADIOCARBON, STABLE CARBON ISOTOPE AND BIOMARKER ANALYSIS OF MIXED MARINE/TERRESTRIAL LIPIDS PRESERVED IN ARCHAEOLOGICAL POTTERY VESSELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Cramp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niall Sharples</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (6), pp.1679-1697. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2020.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and isotopic evidence for milk, meat, and plants in prehistoric eastern African herder food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Grillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Prendergast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (18), pp.9793-9799. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1920309117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four millennia of dairy surplus and deposition revealed through compound-specific stable isotope analysis and radiocarbon dating of Irish bog butters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Smyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Berstan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finbar Mccormick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Mulhall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.4559. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-40975-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pastoralist Foodways Recorded in Organic Residues from Pottery Vessels of Modern Communities in Samburu, Kenya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Grillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Whelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (2), pp.619-642. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10816-018-9384-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Considerations in High-Precision Compound-Specific Radiocarbon Analyses: Eliminating the Effects of Solvent and Sample Cross-Contamination on Accuracy and Precision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90 (18), pp.11025-11032. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.8b02713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a 700 MHz NMR Microcryoprobe for the Identification and Quantification of Exogenous Carbon in Compounds Purified by Preparative Capillary Gas Chromatography for Radiocarbon Determinations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89 (13), pp.7090-7098. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.7b00987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the inside out: Upscaling organic residue analyses of archaeological ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Altoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy J.E. Cramp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.627-640. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of vibrational spectroscopy techniques as a tool for the discrimination and identification of the natural and synthetic organic compounds used in conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Pelé-Meziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guilminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Mevellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Riquier-Bouclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (48), pp.8514 - 8527. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ay02645a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon analyses of heritage objects and materials at the Laboratoire des Sciences du Climat et de l’Environnement, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Phouybanhdyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnérat Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint IAEA-National University of Singapore Workshop on the Safe Analysis of Heritage Objects and Materials Using Novel Accelerator-based Analytical Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology of mobile pastoralists settlements and dairy exploitation in neolithic Iran through compound-specific radiocarbon analyses of archaeological pottery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th radiocarbon conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libation rituals in Iron Age Iran? Unveiling the function of funerary pottery vessels at Sialk (Kashan) and Ghalekuti (Dailaman) through typology and organic residue analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takehiro Miki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiki Miyata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ISBA 2025 - 1th International symposium for biomolecular archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles dates 14c pour résoudre la chronologie des populations agropastorales en Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA XXVe symposium Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating of dietary lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D.J. Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Radiocarbon and Diet conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What was this pot used for? An integrated approach of Prehistoric pottery analysis from Iran, between functionality and chemical signals of food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omol Banin Ghafoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on the Archaeology of the Ancient Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound-specific radiocarbon dating of lipid residues in pottery vessels: a new approach for detecting the exploitation of marine resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Walton-Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Barclay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International radiocarbon conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Zurich (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation radiocarbone sur composés spécifiques : méthodes, applications et nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau francophone du radiocarbone et autres cosmonucléides : analyses et interprétations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuelle Casanova; Antoine Zazzo; Olivier Tombret, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of primary and secondary products of domesticated caprines for human subsistence during the Iranian Neolithic Author(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Berbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeozoology of South West Asia and Adjacent Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tokyo (JP), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human subsistence in Iranian prehistory revealed through lipid residue analysis in pottery vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Berbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Budapest (Hungary)., Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-disciplinary perspectives on Linearbandkeramik cattle and their primary and secondary product exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P. Evershed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind Gillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Smyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gerbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ICAZ International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of agropastoralism in Southwest Asia. Cross-dating of archaeological ceramics by radiocarbon and archaeomagnetic dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Radiocarbon conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ERC AGROCHRONO Un projet de pointe en archéométrie pour l'étude du développement de l'agropastoralisme dans les zones frontalières Indo-Iranienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA 2025 - XXVe colloque d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilisation de la datation 14C des coquilles d’escargots : vers une approche innovante par la conchyoline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Kader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Phouybanhdyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime C. Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Orsay, France. , 2024, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/e1nn-7s59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the chronology of Neolithic Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Jérémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatté Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davoudi Hossein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau francophone du radiocarbone et autres cosmonucléides : analyses et interpretations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of AGROCHRONO project actions within the frame of MAFBI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Sabourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFBI - Mission Archéologique Française du Bassin de l'Indus. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l'Indus. Rapport d'activité 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Faraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Ameri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ayoob Khiljee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRENCH ARCHAEOLOGICAL MISSION IN THE INDUS BASIN. Field-Season 2025 in Sindh - Preliminary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Faraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate General of Antiquities and Archaeology, CTA&amp;AD, Government of Sindh. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Oasis to the Great Desert: Settlement Dynamics in the Hajar Mountains Foothill (Oman). Short preliminary report on the January-February 2024 campaign at Bisya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Castéja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Beuzen-Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; UMR 7041 Arscan; UMR 8215 Trajectoires; Université Paris 1 - Panthéon Sorbonne. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipids in Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy J.E. Cramp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Bull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Mark Pollard; Ruth Ann Armitage; Cheryl A. Makarewicz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Archaeological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2023, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119592112.ch26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic residues from late Iron age and Norse pottery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Cramp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economy of a Norse settlement in the Outer Hebrides. Excavation on Mounds 2 and 2A, Bornais, South Uist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VARGAH « campements temporaires », un projet de pointe en archéologie biomoléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of food residues preserved in archaeological ceramics to the understanding of animal husbandry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId205"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:88.28125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuelle Casanova </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur-Chercheur CEA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuelle-casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1417-3060</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPERIENCE PROFESSIONNELLE</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023/aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Ingénieur-chercheur CEA –UMR8212 LSCE, CNRS/CEA/Univ Paris Saclay – Gif-sur-Yvette, Fr.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 (4 mois)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Chargée de recherche – The University Museum, University of Tokyo – Tokyo, JaponProjet JSPS (Japan Society for the promotion of Science) Etude de la fonction des diverses formes de céramiques funéraires de l’âge du fer Iranien par études de restes organiques, typologiques et pétrographiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021/2023 (2 ans) -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chargée de recherche – UMR7209 AASPE, CNRS/MNHN – Paris. Projet Marie Sklodowska-Curie VARGAH – Bourse de recherche individuelle. Etude de l’émergence du pastoralisme sédentaire et mobile en Asie du Sud-Ouest à travers l’économie et la chronologie 14C.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018/2021 (2.8 ans)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Post-doctorat – Organic Geochemistry Unit (OGU), Univ. Bristol - Bristol, RUCréation de nouveaux matériaux de référence pour la datation en composés spécifique. Datation 14C de denrées spécifiques produits laitiers et des produits d’équidés dans des céramiques archéologiques. Datation annuelle de cernes de bois pour améliorer la courbe de calibration du 14C.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014/2018 (3,8 ans)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Doctorat – OGU, Université de Bristol – Bristol, RUProjet ERC NeoMilk – PI & directeur R.P. Evershed. « Datation au 14C de molécules isolées des lipides préservés dans les poteries archéologiques ». Développement d’une méthode de datation 14C des poteries archéologiques sur composés lipidiques individuels.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURSUS UNIVERSITAIRE, QUALIFICATIONS</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020	-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Qualification aux fonctions de maître de conférences des Universités et du Muséum National d’Histoire Naturelle (MNHN) – Section 32</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014/2018 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Doctorat délivré le 23/01/2019, félicitations de la faculté de Sciences, Univ. Bristol, Bristol, RU.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013/2014 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Master 2, “Chimie, Energie, Environnement” délivré le 01/07/2014 – Univ. Lille 1, Lille, Fr.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011/2014 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Diplôme d’ingénieur chimiste diplôme délivré le 25/09/2014 – Ecole Nationale Supérieure de Chimie de Lille, Lille, Fr.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROJETS FINANCES</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2029-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> AGROCHONO, Timing the Economic, Cultural and Environmental patterns of Agropastoralism development in the Indo-Iranian Borderlands (PI) - ERC Starting Grant</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023	-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	POTIRAN,  Pottery Typology from an Iron Age Necropolis in Iran (PI) - Japan Society for the Promotion of Science</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022	-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> MAHI, Exploitation des ressources Aquatiques au Néolithique Iranien (PI) – Appels à projets du MNHN</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021	-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	SIALK, Subsistance et agropastoralisme en Iran : Analyses protéiques et lipidiques de résidus alimentaires préhistoriques dans la plaine de Kashan  (PI) – Appels à   projets du MNHN</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-2023	-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> VARGAH, Investigating the emergence of mobile and sedentary pastoralism in Neolithic Iran through ancient food residues analyses and radiocarbon dating - Bourse de recherche individuelle des Actions Marie Sklodowska-Curie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISTINCTIONS ET PRIX</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Présentation plénière de la conférence &amp;quot;Radiocarbon and Diet&amp;quot;, Oxford, Juin 2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Emerging Investigator Award, J. Archaeological Science/Society for Archaeological Sciences</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Prix de thèse du GMPCA, catégorie Sciences physiques et chimiques</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Félicitations de la Faculté de Sciences de l'Université de Bristol pour le travail de thèse</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Prix poster (2e) – Compétition poster Syngenta 2016 – Université de Bristol, RU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORGANISATION DE REUNIONS SCIENTIFIQUES</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Workshop sur les datations radiocarbones sur composés individuels, Delmenhorst, Germany. Casanova E., Deviese T., Knowles T., Eglinton T., Mollenhauer G.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Journée annuelle du Réseau Français du Radiocarbone : Analyse et Interpretation, MNHN, France. Casanova E. Zazzo A. Thombret O.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Workshop sur les datations radiocarbones sur composés individuels, “International Radiocarbon conference” Zurich, Switzerland. Casanova E., Knowles T., Eglinton T., Welte C.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Session thématique &amp;quot;Advances in bioarchaeology for south-west Asian archaeology&amp;quot;, European Association of Archaeologists”, (Budapest, Hungary). Casanova E., Vuillien M., Davoudi H.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENSEIGNEMENTS ET ENCADREMENTS</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master Quaternaire, bioarchéologie et Préhistoire du MNHN, cours d'archéologie biomoléculaire et de datation 14C</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Encadrement de TP de chimie Analytique, Université de Bristol</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- C. Mauvieux M2, S. RIAUSSET IUT</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - A Bocco M2 (MNHN)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - C Ford M2 (Bristol)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication grand public</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Chargée de communication Twitter, UMR7209 Archaeozoologie & Archaeobotanique: Sociétés, Pratiques, Evironnements, MNHN/CNRS, Paris, France</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Chargée de l'organisation et la participation aux évènements grand public, Organic Geochemistry Unit, School of Chemistry, University of Bristol, Bristol, UK</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caprine dairy exploitation on the Iranian Plateau from the seventh millennium BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Human Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41562-025-02396-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating of lipids preserved in pottery vessels: guidelines for best-practice in compound-specific &amp;lt;sup&amp;gt;14&amp;lt;/sup&amp;gt;C analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D J Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P Evershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/rdc.2024.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating of lipids preserved in pottery vessels: guidelines for best-practice in compound-specific 14C analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D J Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P Evershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 67 (5), pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/rdc.2024.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the function of long-spouted ceramics at Sialk, Iran: Insights from organic residue analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Research in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ara.2024.100570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the function of funerary pottery vessels of the 2nd-1st millennia BC in the Dailaman Province (Iran) through typology, petrography, and organic residue analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takehiro Miki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiki Miyata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiro Nishiaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (9), pp.e0306647. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0306647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse prehistoric cattle husbandry strategies in the forests of Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind E Gillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Kendall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Zanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Anders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-024-02553-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04758981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid preservation in ceramics and bones from the Iranian Plateau: Implications for dietary and chronological reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloufar Moghimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haeedeh Laleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.103908. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.103908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046460v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat fragmentation and the sporadic spread of pastoralism in the mid-Holocene Sahara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Breeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 309, pp.108070. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la céramique à la chronologie : datation radiocarbone sur composés lipidiques individuels préservés dans les céramiques archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (2), pp.225-239. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.12237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Milky Way: Mobility and Economy at the Turn of the 3rd Millennium in Southern Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Szilágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seren Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy T.J. Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proccedings of the Prehistoric Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ppr.2023.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound-specific radiocarbon dating of lipid residues in pottery vessels: A new approach for detecting the exploitation of marine resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D.J. Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Walton-Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Barclay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 137, pp.105528. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2021.105528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct 14C dating of equine products preserved in archaeological pottery vessels from Botai and Bestamak, Kazakhstan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Outram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Stear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (9), pp.175. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-022-01630-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairying, diseases and the evolution of lactase persistence in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evershed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Davey Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Timpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Diekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 608 (7922), pp.336-345. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-022-05010-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-rings reveal two strong solar proton events in 7176 and 5259 BCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Christl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evershed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.1196. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-28804-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the emergence of dairying by the first farmers of Central Europe using 14 C analysis of fatty acids preserved in pottery vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Heyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (43), pp.e2109325118. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2109325118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Solubility and Colour Changes of Artificially and Naturally Aged Adhesives for the Conservation of Ceramics and Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gómez-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Agnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bridarolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Kunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (8), pp.500-517. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00393630.2021.1995262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENERATION OF TWO NEW RADIOCARBON STANDARDS FOR COMPOUND-SPECIFIC RADIOCARBON ANALYSES OF FATTY ACIDS FROM BOG BUTTER FINDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Mulhall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeve Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Smyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (3), pp.771 - 783. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/rdc.2021.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate compound-specific 14C dating of archaeological pottery vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D. J. Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Z. Barański</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 580, pp.506-510. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2178-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anta 1 de Val da Laje – the first direct view of diet, dairying practice and socio-economic aspects of pottery use in the final Neolithic of central Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darko Stojanovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Oosterbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 542, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2020.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal disparities in human subsistence in the Neolithic Rhineland gateway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Denaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122, pp.105215. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2020.105215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical evidence of dairying by hunter-gatherers in highland Lesotho in the late first millennium ad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Fewlass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Cramp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Human Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (8), pp.791-799. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41562-020-0859-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living off the land: Terrestrial-based diet and dairying in the farming communities of the Neolithic Balkans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darko Stojanovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Živaljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Dimitrijević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P. Evershed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (8), pp.e0237608. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0237608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and isotopic evidence for milk, meat, and plants in prehistoric eastern African herder food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Grillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Prendergast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (18), pp.9793-9799. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1920309117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPOUND-SPECIFIC RADIOCARBON, STABLE CARBON ISOTOPE AND BIOMARKER ANALYSIS OF MIXED MARINE/TERRESTRIAL LIPIDS PRESERVED IN ARCHAEOLOGICAL POTTERY VESSELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Cramp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niall Sharples</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (6), pp.1679-1697. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2020.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pastoralist Foodways Recorded in Organic Residues from Pottery Vessels of Modern Communities in Samburu, Kenya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Grillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Whelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (2), pp.619-642. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10816-018-9384-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four millennia of dairy surplus and deposition revealed through compound-specific stable isotope analysis and radiocarbon dating of Irish bog butters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Smyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Berstan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finbar Mccormick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Mulhall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.4559. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-40975-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Considerations in High-Precision Compound-Specific Radiocarbon Analyses: Eliminating the Effects of Solvent and Sample Cross-Contamination on Accuracy and Precision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90 (18), pp.11025-11032. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.8b02713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the inside out: Upscaling organic residue analyses of archaeological ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Altoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy J.E. Cramp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.627-640. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a 700 MHz NMR Microcryoprobe for the Identification and Quantification of Exogenous Carbon in Compounds Purified by Preparative Capillary Gas Chromatography for Radiocarbon Determinations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89 (13), pp.7090-7098. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.7b00987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of vibrational spectroscopy techniques as a tool for the discrimination and identification of the natural and synthetic organic compounds used in conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Pelé-Meziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guilminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Mevellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Riquier-Bouclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (48), pp.8514 - 8527. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ay02645a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon analyses of heritage objects and materials at the Laboratoire des Sciences du Climat et de l’Environnement, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Phouybanhdyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnérat Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint IAEA-National University of Singapore Workshop on the Safe Analysis of Heritage Objects and Materials Using Novel Accelerator-based Analytical Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology of mobile pastoralists settlements and dairy exploitation in neolithic Iran through compound-specific radiocarbon analyses of archaeological pottery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th radiocarbon conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libation rituals in Iron Age Iran? Unveiling the function of funerary pottery vessels at Sialk (Kashan) and Ghalekuti (Dailaman) through typology and organic residue analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takehiro Miki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiki Miyata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ISBA 2025 - 1th International symposium for biomolecular archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles dates 14c pour résoudre la chronologie des populations agropastorales en Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA XXVe symposium Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating of dietary lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D.J. Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Radiocarbon and Diet conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What was this pot used for? An integrated approach of Prehistoric pottery analysis from Iran, between functionality and chemical signals of food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omol Banin Ghafoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on the Archaeology of the Ancient Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound-specific radiocarbon dating of lipid residues in pottery vessels: a new approach for detecting the exploitation of marine resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Walton-Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Barclay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International radiocarbon conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Zurich (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation radiocarbone sur composés spécifiques : méthodes, applications et nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau francophone du radiocarbone et autres cosmonucléides : analyses et interprétations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuelle Casanova; Antoine Zazzo; Olivier Tombret, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of primary and secondary products of domesticated caprines for human subsistence during the Iranian Neolithic Author(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Berbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeozoology of South West Asia and Adjacent Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tokyo (JP), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human subsistence in Iranian prehistory revealed through lipid residue analysis in pottery vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Berbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Budapest (Hungary)., Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-disciplinary perspectives on Linearbandkeramik cattle and their primary and secondary product exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P. Evershed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind Gillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Smyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gerbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ICAZ International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of agropastoralism in Southwest Asia. Cross-dating of archaeological ceramics by radiocarbon and archaeomagnetic dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Radiocarbon conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ERC AGROCHRONO Un projet de pointe en archéométrie pour l'étude du développement de l'agropastoralisme dans les zones frontalières Indo-Iranienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA 2025 - XXVe colloque d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilisation de la datation 14C des coquilles d’escargots : vers une approche innovante par la conchyoline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Kader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Phouybanhdyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime C. Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Orsay, France. , 2024, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/e1nn-7s59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the chronology of Neolithic Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Jérémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatté Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davoudi Hossein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau francophone du radiocarbone et autres cosmonucléides : analyses et interpretations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of AGROCHRONO project actions within the frame of MAFBI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Sabourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFBI - Mission Archéologique Française du Bassin de l'Indus. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l'Indus. Rapport d'activité 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Faraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Ameri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ayoob Khiljee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRENCH ARCHAEOLOGICAL MISSION IN THE INDUS BASIN. Field-Season 2025 in Sindh - Preliminary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Faraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate General of Antiquities and Archaeology, CTA&amp;AD, Government of Sindh. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Oasis to the Great Desert: Settlement Dynamics in the Hajar Mountains Foothill (Oman). Short preliminary report on the January-February 2024 campaign at Bisya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Castéja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Beuzen-Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; UMR 7041 Arscan; UMR 8215 Trajectoires; Université Paris 1 - Panthéon Sorbonne. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipids in Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy J.E. Cramp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Bull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Mark Pollard; Ruth Ann Armitage; Cheryl A. Makarewicz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Archaeological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2023, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119592112.ch26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic residues from late Iron age and Norse pottery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Cramp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economy of a Norse settlement in the Outer Hebrides. Excavation on Mounds 2 and 2A, Bornais, South Uist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VARGAH « campements temporaires », un projet de pointe en archéologie biomoléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of food residues preserved in archaeological ceramics to the understanding of animal husbandry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId205"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="93C78CCB"/>
+    <w:nsid w:val="A49C2C3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-casanova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1417-3060" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500638v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davoudi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02396-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04758981v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind E Gillis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Kendall" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roffet-Salque" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zanon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Anders" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02553-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675175v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D J Knowles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bayliss" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P Evershed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2024.61" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788587v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788594v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cuny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2024.100570" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711552v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiro Miki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Miyata" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Nishiaki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306647" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286071v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dunne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Szil&#225;gyi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seren Griffiths" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy T.J. Knowles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ppr.2023.3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581982v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.12237" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286072v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Manning" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Breeze" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Drake" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108070" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046460v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloufar Moghimi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haeedeh Laleh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.103908" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961921v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D.J. Knowles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Walton-Doyle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Barclay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105528" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brehm" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Christl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Knowles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Evershed" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28804-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961942v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Outram" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Stear" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01630-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843742v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Davey Smith" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Timpson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Diekmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05010-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834946v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Heyd" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2109325118" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961918v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena G&#243;mez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Agnini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bridarolli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kunz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00393630.2021.1995262" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641148v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Mulhall" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeve Sikora" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Smyth" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2021.15" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227835v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. J. Knowles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Z. Bara&#324;ski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2178-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961819v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Stojanovski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Oosterbeek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.02.016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961915v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Fewlass" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mitchell" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Cramp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-020-0859-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955757v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeunesse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2020.105215" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028798v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana &#381;ivaljevi&#263;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Dimitrijevi&#263;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Evershed" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0237608" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961806v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Ford" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Sharples" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.11" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961824v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Grillo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Marshall" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Prendergast" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1920309117" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961802v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Berstan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finbar Mccormick" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40975-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961797v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Whelton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-018-9384-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961790v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Williams" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Crump" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b02713" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961651v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b00987" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961654v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Altoft" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy J.E. Cramp" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.04.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723605v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Pel&#233;-Meziani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guilminot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mevellec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Riquier-Bouclet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ay02645a" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525369v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Phouybanhdyt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisn&#233;rat Laborde" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266700v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266961v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267178v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213037v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213038v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omol Banin Ghafoori" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987370v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987361v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961972v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boco" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Berbeck" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961989v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365035v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Gillis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gerbault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266697v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herve" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267149v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04901861v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kader" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime C. Bridoux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brun" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/e1nn-7s59" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987342v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatt&#233; Christine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davoudi Hossein" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430748v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali K Lashari" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sabourdy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523622v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faraz Ali" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ameri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ayoob Khiljee" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430541v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04942594v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Cast&#233;ja" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662637v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bull" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119592112.ch26" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961955v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230572v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987380v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-casanova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1417-3060" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500638v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davoudi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02396-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675175v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D J Knowles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bayliss" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P Evershed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2024.61" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788587v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788594v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cuny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2024.100570" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711552v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiro Miki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Miyata" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Nishiaki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306647" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04758981v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind E Gillis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Kendall" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roffet-Salque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zanon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Anders" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02553-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046460v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloufar Moghimi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haeedeh Laleh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.103908" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286072v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Manning" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Breeze" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Drake" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dunne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108070" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.12237" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286071v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Szil&#225;gyi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seren Griffiths" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy T.J. Knowles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ppr.2023.3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961921v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D.J. Knowles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Walton-Doyle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Barclay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105528" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961942v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Knowles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Outram" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Stear" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01630-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843742v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Evershed" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Davey Smith" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Timpson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Diekmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05010-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961929v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brehm" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Christl" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28804-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834946v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Heyd" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2109325118" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961918v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena G&#243;mez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Agnini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bridarolli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kunz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00393630.2021.1995262" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641148v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Mulhall" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeve Sikora" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Smyth" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2021.15" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227835v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. J. Knowles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Z. Bara&#324;ski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2178-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961819v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Stojanovski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Oosterbeek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.02.016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955757v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeunesse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2020.105215" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961915v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Fewlass" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mitchell" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Cramp" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-020-0859-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028798v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana &#381;ivaljevi&#263;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Dimitrijevi&#263;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Evershed" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0237608" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961824v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Grillo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Marshall" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Prendergast" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1920309117" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961806v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Ford" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Sharples" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.11" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961797v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Whelton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-018-9384-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961802v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Berstan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finbar Mccormick" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40975-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961790v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Williams" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Crump" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b02713" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961654v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Altoft" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy J.E. Cramp" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.04.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961651v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b00987" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723605v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Pel&#233;-Meziani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guilminot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mevellec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Riquier-Bouclet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ay02645a" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525369v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Phouybanhdyt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisn&#233;rat Laborde" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266700v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266961v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267178v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213037v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213038v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omol Banin Ghafoori" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987370v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987361v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961972v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boco" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Berbeck" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961989v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365035v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Gillis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gerbault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266697v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herve" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267149v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04901861v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kader" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime C. Bridoux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brun" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/e1nn-7s59" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987342v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatt&#233; Christine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davoudi Hossein" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430748v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali K Lashari" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sabourdy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523622v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faraz Ali" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ameri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ayoob Khiljee" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430541v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04942594v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Cast&#233;ja" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662637v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bull" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119592112.ch26" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961955v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230572v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987380v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>