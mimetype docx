--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:88.28125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuelle Casanova </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur-Chercheur CEA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuelle-casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1417-3060</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPERIENCE PROFESSIONNELLE</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023/aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Ingénieur-chercheur CEA –UMR8212 LSCE, CNRS/CEA/Univ Paris Saclay – Gif-sur-Yvette, Fr.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 (4 mois)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Chargée de recherche – The University Museum, University of Tokyo – Tokyo, JaponProjet JSPS (Japan Society for the promotion of Science) Etude de la fonction des diverses formes de céramiques funéraires de l’âge du fer Iranien par études de restes organiques, typologiques et pétrographiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021/2023 (2 ans) -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chargée de recherche – UMR7209 AASPE, CNRS/MNHN – Paris. Projet Marie Sklodowska-Curie VARGAH – Bourse de recherche individuelle. Etude de l’émergence du pastoralisme sédentaire et mobile en Asie du Sud-Ouest à travers l’économie et la chronologie 14C.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018/2021 (2.8 ans)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Post-doctorat – Organic Geochemistry Unit (OGU), Univ. Bristol - Bristol, RUCréation de nouveaux matériaux de référence pour la datation en composés spécifique. Datation 14C de denrées spécifiques produits laitiers et des produits d’équidés dans des céramiques archéologiques. Datation annuelle de cernes de bois pour améliorer la courbe de calibration du 14C.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014/2018 (3,8 ans)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Doctorat – OGU, Université de Bristol – Bristol, RUProjet ERC NeoMilk – PI & directeur R.P. Evershed. « Datation au 14C de molécules isolées des lipides préservés dans les poteries archéologiques ». Développement d’une méthode de datation 14C des poteries archéologiques sur composés lipidiques individuels.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURSUS UNIVERSITAIRE, QUALIFICATIONS</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020	-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Qualification aux fonctions de maître de conférences des Universités et du Muséum National d’Histoire Naturelle (MNHN) – Section 32</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014/2018 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Doctorat délivré le 23/01/2019, félicitations de la faculté de Sciences, Univ. Bristol, Bristol, RU.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013/2014 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Master 2, “Chimie, Energie, Environnement” délivré le 01/07/2014 – Univ. Lille 1, Lille, Fr.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011/2014 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Diplôme d’ingénieur chimiste diplôme délivré le 25/09/2014 – Ecole Nationale Supérieure de Chimie de Lille, Lille, Fr.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROJETS FINANCES</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2029-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> AGROCHONO, Timing the Economic, Cultural and Environmental patterns of Agropastoralism development in the Indo-Iranian Borderlands (PI) - ERC Starting Grant</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023	-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	POTIRAN,  Pottery Typology from an Iron Age Necropolis in Iran (PI) - Japan Society for the Promotion of Science</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022	-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> MAHI, Exploitation des ressources Aquatiques au Néolithique Iranien (PI) – Appels à projets du MNHN</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021	-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	SIALK, Subsistance et agropastoralisme en Iran : Analyses protéiques et lipidiques de résidus alimentaires préhistoriques dans la plaine de Kashan  (PI) – Appels à   projets du MNHN</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-2023	-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> VARGAH, Investigating the emergence of mobile and sedentary pastoralism in Neolithic Iran through ancient food residues analyses and radiocarbon dating - Bourse de recherche individuelle des Actions Marie Sklodowska-Curie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISTINCTIONS ET PRIX</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Présentation plénière de la conférence &amp;quot;Radiocarbon and Diet&amp;quot;, Oxford, Juin 2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Emerging Investigator Award, J. Archaeological Science/Society for Archaeological Sciences</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Prix de thèse du GMPCA, catégorie Sciences physiques et chimiques</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Félicitations de la Faculté de Sciences de l'Université de Bristol pour le travail de thèse</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Prix poster (2e) – Compétition poster Syngenta 2016 – Université de Bristol, RU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORGANISATION DE REUNIONS SCIENTIFIQUES</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Workshop sur les datations radiocarbones sur composés individuels, Delmenhorst, Germany. Casanova E., Deviese T., Knowles T., Eglinton T., Mollenhauer G.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Journée annuelle du Réseau Français du Radiocarbone : Analyse et Interpretation, MNHN, France. Casanova E. Zazzo A. Thombret O.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Workshop sur les datations radiocarbones sur composés individuels, “International Radiocarbon conference” Zurich, Switzerland. Casanova E., Knowles T., Eglinton T., Welte C.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Session thématique &amp;quot;Advances in bioarchaeology for south-west Asian archaeology&amp;quot;, European Association of Archaeologists”, (Budapest, Hungary). Casanova E., Vuillien M., Davoudi H.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENSEIGNEMENTS ET ENCADREMENTS</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master Quaternaire, bioarchéologie et Préhistoire du MNHN, cours d'archéologie biomoléculaire et de datation 14C</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Encadrement de TP de chimie Analytique, Université de Bristol</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- C. Mauvieux M2, S. RIAUSSET IUT</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - A Bocco M2 (MNHN)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - C Ford M2 (Bristol)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication grand public</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Chargée de communication Twitter, UMR7209 Archaeozoologie & Archaeobotanique: Sociétés, Pratiques, Evironnements, MNHN/CNRS, Paris, France</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Chargée de l'organisation et la participation aux évènements grand public, Organic Geochemistry Unit, School of Chemistry, University of Bristol, Bristol, UK</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caprine dairy exploitation on the Iranian Plateau from the seventh millennium BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Human Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41562-025-02396-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating of lipids preserved in pottery vessels: guidelines for best-practice in compound-specific &amp;lt;sup&amp;gt;14&amp;lt;/sup&amp;gt;C analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D J Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P Evershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/rdc.2024.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating of lipids preserved in pottery vessels: guidelines for best-practice in compound-specific 14C analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D J Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P Evershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 67 (5), pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/rdc.2024.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the function of long-spouted ceramics at Sialk, Iran: Insights from organic residue analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Research in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ara.2024.100570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the function of funerary pottery vessels of the 2nd-1st millennia BC in the Dailaman Province (Iran) through typology, petrography, and organic residue analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takehiro Miki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiki Miyata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiro Nishiaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (9), pp.e0306647. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0306647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse prehistoric cattle husbandry strategies in the forests of Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind E Gillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Kendall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Zanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Anders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-024-02553-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04758981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid preservation in ceramics and bones from the Iranian Plateau: Implications for dietary and chronological reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloufar Moghimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haeedeh Laleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.103908. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.103908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046460v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat fragmentation and the sporadic spread of pastoralism in the mid-Holocene Sahara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Breeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 309, pp.108070. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la céramique à la chronologie : datation radiocarbone sur composés lipidiques individuels préservés dans les céramiques archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (2), pp.225-239. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.12237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Milky Way: Mobility and Economy at the Turn of the 3rd Millennium in Southern Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Szilágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seren Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy T.J. Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proccedings of the Prehistoric Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ppr.2023.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound-specific radiocarbon dating of lipid residues in pottery vessels: A new approach for detecting the exploitation of marine resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D.J. Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Walton-Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Barclay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 137, pp.105528. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2021.105528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct 14C dating of equine products preserved in archaeological pottery vessels from Botai and Bestamak, Kazakhstan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Outram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Stear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (9), pp.175. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-022-01630-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairying, diseases and the evolution of lactase persistence in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evershed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Davey Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Timpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Diekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 608 (7922), pp.336-345. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-022-05010-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-rings reveal two strong solar proton events in 7176 and 5259 BCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Christl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evershed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.1196. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-28804-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the emergence of dairying by the first farmers of Central Europe using 14 C analysis of fatty acids preserved in pottery vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Heyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (43), pp.e2109325118. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2109325118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Solubility and Colour Changes of Artificially and Naturally Aged Adhesives for the Conservation of Ceramics and Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gómez-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Agnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bridarolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Kunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (8), pp.500-517. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00393630.2021.1995262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENERATION OF TWO NEW RADIOCARBON STANDARDS FOR COMPOUND-SPECIFIC RADIOCARBON ANALYSES OF FATTY ACIDS FROM BOG BUTTER FINDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Mulhall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeve Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Smyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (3), pp.771 - 783. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/rdc.2021.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate compound-specific 14C dating of archaeological pottery vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D. J. Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Z. Barański</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 580, pp.506-510. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2178-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anta 1 de Val da Laje – the first direct view of diet, dairying practice and socio-economic aspects of pottery use in the final Neolithic of central Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darko Stojanovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Oosterbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 542, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2020.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal disparities in human subsistence in the Neolithic Rhineland gateway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Denaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122, pp.105215. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2020.105215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical evidence of dairying by hunter-gatherers in highland Lesotho in the late first millennium ad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Fewlass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Cramp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Human Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (8), pp.791-799. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41562-020-0859-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living off the land: Terrestrial-based diet and dairying in the farming communities of the Neolithic Balkans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darko Stojanovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Živaljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Dimitrijević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P. Evershed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (8), pp.e0237608. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0237608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and isotopic evidence for milk, meat, and plants in prehistoric eastern African herder food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Grillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Prendergast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (18), pp.9793-9799. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1920309117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPOUND-SPECIFIC RADIOCARBON, STABLE CARBON ISOTOPE AND BIOMARKER ANALYSIS OF MIXED MARINE/TERRESTRIAL LIPIDS PRESERVED IN ARCHAEOLOGICAL POTTERY VESSELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Cramp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niall Sharples</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (6), pp.1679-1697. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2020.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pastoralist Foodways Recorded in Organic Residues from Pottery Vessels of Modern Communities in Samburu, Kenya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Grillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Whelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (2), pp.619-642. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10816-018-9384-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four millennia of dairy surplus and deposition revealed through compound-specific stable isotope analysis and radiocarbon dating of Irish bog butters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Smyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Berstan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finbar Mccormick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Mulhall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.4559. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-40975-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Considerations in High-Precision Compound-Specific Radiocarbon Analyses: Eliminating the Effects of Solvent and Sample Cross-Contamination on Accuracy and Precision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90 (18), pp.11025-11032. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.8b02713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the inside out: Upscaling organic residue analyses of archaeological ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Altoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy J.E. Cramp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.627-640. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a 700 MHz NMR Microcryoprobe for the Identification and Quantification of Exogenous Carbon in Compounds Purified by Preparative Capillary Gas Chromatography for Radiocarbon Determinations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89 (13), pp.7090-7098. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.7b00987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of vibrational spectroscopy techniques as a tool for the discrimination and identification of the natural and synthetic organic compounds used in conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Pelé-Meziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guilminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Mevellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Riquier-Bouclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (48), pp.8514 - 8527. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ay02645a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon analyses of heritage objects and materials at the Laboratoire des Sciences du Climat et de l’Environnement, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Phouybanhdyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnérat Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint IAEA-National University of Singapore Workshop on the Safe Analysis of Heritage Objects and Materials Using Novel Accelerator-based Analytical Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology of mobile pastoralists settlements and dairy exploitation in neolithic Iran through compound-specific radiocarbon analyses of archaeological pottery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th radiocarbon conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libation rituals in Iron Age Iran? Unveiling the function of funerary pottery vessels at Sialk (Kashan) and Ghalekuti (Dailaman) through typology and organic residue analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takehiro Miki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiki Miyata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ISBA 2025 - 1th International symposium for biomolecular archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles dates 14c pour résoudre la chronologie des populations agropastorales en Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA XXVe symposium Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating of dietary lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D.J. Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Radiocarbon and Diet conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What was this pot used for? An integrated approach of Prehistoric pottery analysis from Iran, between functionality and chemical signals of food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omol Banin Ghafoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on the Archaeology of the Ancient Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound-specific radiocarbon dating of lipid residues in pottery vessels: a new approach for detecting the exploitation of marine resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Walton-Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Barclay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International radiocarbon conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Zurich (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation radiocarbone sur composés spécifiques : méthodes, applications et nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau francophone du radiocarbone et autres cosmonucléides : analyses et interprétations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuelle Casanova; Antoine Zazzo; Olivier Tombret, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of primary and secondary products of domesticated caprines for human subsistence during the Iranian Neolithic Author(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Berbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeozoology of South West Asia and Adjacent Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tokyo (JP), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human subsistence in Iranian prehistory revealed through lipid residue analysis in pottery vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Berbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Budapest (Hungary)., Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-disciplinary perspectives on Linearbandkeramik cattle and their primary and secondary product exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P. Evershed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind Gillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Smyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gerbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ICAZ International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of agropastoralism in Southwest Asia. Cross-dating of archaeological ceramics by radiocarbon and archaeomagnetic dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Radiocarbon conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ERC AGROCHRONO Un projet de pointe en archéométrie pour l'étude du développement de l'agropastoralisme dans les zones frontalières Indo-Iranienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA 2025 - XXVe colloque d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilisation de la datation 14C des coquilles d’escargots : vers une approche innovante par la conchyoline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Kader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Phouybanhdyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime C. Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Orsay, France. , 2024, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/e1nn-7s59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the chronology of Neolithic Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Jérémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatté Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davoudi Hossein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau francophone du radiocarbone et autres cosmonucléides : analyses et interpretations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of AGROCHRONO project actions within the frame of MAFBI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Sabourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFBI - Mission Archéologique Française du Bassin de l'Indus. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l'Indus. Rapport d'activité 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Faraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Ameri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ayoob Khiljee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRENCH ARCHAEOLOGICAL MISSION IN THE INDUS BASIN. Field-Season 2025 in Sindh - Preliminary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Faraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate General of Antiquities and Archaeology, CTA&amp;AD, Government of Sindh. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Oasis to the Great Desert: Settlement Dynamics in the Hajar Mountains Foothill (Oman). Short preliminary report on the January-February 2024 campaign at Bisya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Castéja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Beuzen-Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; UMR 7041 Arscan; UMR 8215 Trajectoires; Université Paris 1 - Panthéon Sorbonne. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipids in Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy J.E. Cramp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Bull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Mark Pollard; Ruth Ann Armitage; Cheryl A. Makarewicz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Archaeological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2023, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119592112.ch26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic residues from late Iron age and Norse pottery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Cramp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economy of a Norse settlement in the Outer Hebrides. Excavation on Mounds 2 and 2A, Bornais, South Uist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VARGAH « campements temporaires », un projet de pointe en archéologie biomoléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of food residues preserved in archaeological ceramics to the understanding of animal husbandry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId205"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:88.28125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuelle Casanova </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur-Chercheur CEA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuelle-casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1417-3060</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPERIENCE PROFESSIONNELLE</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023/aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Ingénieur-chercheur CEA –UMR8212 LSCE, CNRS/CEA/Univ Paris Saclay – Gif-sur-Yvette, Fr.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 (4 mois)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Chargée de recherche – The University Museum, University of Tokyo – Tokyo, JaponProjet JSPS (Japan Society for the promotion of Science) Etude de la fonction des diverses formes de céramiques funéraires de l’âge du fer Iranien par études de restes organiques, typologiques et pétrographiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021/2023 (2 ans) -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chargée de recherche – UMR7209 AASPE, CNRS/MNHN – Paris. Projet Marie Sklodowska-Curie VARGAH – Bourse de recherche individuelle. Etude de l’émergence du pastoralisme sédentaire et mobile en Asie du Sud-Ouest à travers l’économie et la chronologie 14C.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018/2021 (2.8 ans)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Post-doctorat – Organic Geochemistry Unit (OGU), Univ. Bristol - Bristol, RUCréation de nouveaux matériaux de référence pour la datation en composés spécifique. Datation 14C de denrées spécifiques produits laitiers et des produits d’équidés dans des céramiques archéologiques. Datation annuelle de cernes de bois pour améliorer la courbe de calibration du 14C.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014/2018 (3,8 ans)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Doctorat – OGU, Université de Bristol – Bristol, RUProjet ERC NeoMilk – PI & directeur R.P. Evershed. « Datation au 14C de molécules isolées des lipides préservés dans les poteries archéologiques ». Développement d’une méthode de datation 14C des poteries archéologiques sur composés lipidiques individuels.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURSUS UNIVERSITAIRE, QUALIFICATIONS</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020	-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Qualification aux fonctions de maître de conférences des Universités et du Muséum National d’Histoire Naturelle (MNHN) – Section 32</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014/2018 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Doctorat délivré le 23/01/2019, félicitations de la faculté de Sciences, Univ. Bristol, Bristol, RU.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013/2014 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Master 2, “Chimie, Energie, Environnement” délivré le 01/07/2014 – Univ. Lille 1, Lille, Fr.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011/2014 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Diplôme d’ingénieur chimiste diplôme délivré le 25/09/2014 – Ecole Nationale Supérieure de Chimie de Lille, Lille, Fr.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROJETS FINANCES</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2029-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> AGROCHONO, Timing the Economic, Cultural and Environmental patterns of Agropastoralism development in the Indo-Iranian Borderlands (PI) - ERC Starting Grant</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023	-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	POTIRAN,  Pottery Typology from an Iron Age Necropolis in Iran (PI) - Japan Society for the Promotion of Science</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022	-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> MAHI, Exploitation des ressources Aquatiques au Néolithique Iranien (PI) – Appels à projets du MNHN</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021	-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	SIALK, Subsistance et agropastoralisme en Iran : Analyses protéiques et lipidiques de résidus alimentaires préhistoriques dans la plaine de Kashan  (PI) – Appels à   projets du MNHN</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-2023	-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> VARGAH, Investigating the emergence of mobile and sedentary pastoralism in Neolithic Iran through ancient food residues analyses and radiocarbon dating - Bourse de recherche individuelle des Actions Marie Sklodowska-Curie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISTINCTIONS ET PRIX</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Présentation plénière de la conférence &amp;quot;Radiocarbon and Diet&amp;quot;, Oxford, Juin 2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Emerging Investigator Award, J. Archaeological Science/Society for Archaeological Sciences</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Prix de thèse du GMPCA, catégorie Sciences physiques et chimiques</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Félicitations de la Faculté de Sciences de l'Université de Bristol pour le travail de thèse</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Prix poster (2e) – Compétition poster Syngenta 2016 – Université de Bristol, RU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORGANISATION DE REUNIONS SCIENTIFIQUES</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Workshop sur les datations radiocarbones sur composés individuels, Delmenhorst, Germany. Casanova E., Deviese T., Knowles T., Eglinton T., Mollenhauer G.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Journée annuelle du Réseau Français du Radiocarbone : Analyse et Interpretation, MNHN, France. Casanova E. Zazzo A. Thombret O.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Workshop sur les datations radiocarbones sur composés individuels, “International Radiocarbon conference” Zurich, Switzerland. Casanova E., Knowles T., Eglinton T., Welte C.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Session thématique &amp;quot;Advances in bioarchaeology for south-west Asian archaeology&amp;quot;, European Association of Archaeologists”, (Budapest, Hungary). Casanova E., Vuillien M., Davoudi H.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENSEIGNEMENTS ET ENCADREMENTS</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master Quaternaire, bioarchéologie et Préhistoire du MNHN, cours d'archéologie biomoléculaire et de datation 14C</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Encadrement de TP de chimie Analytique, Université de Bristol</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- C. Mauvieux M2, S. RIAUSSET IUT</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - A Bocco M2 (MNHN)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - C Ford M2 (Bristol)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication grand public</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Chargée de communication Twitter, UMR7209 Archaeozoologie & Archaeobotanique: Sociétés, Pratiques, Evironnements, MNHN/CNRS, Paris, France</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Chargée de l'organisation et la participation aux évènements grand public, Organic Geochemistry Unit, School of Chemistry, University of Bristol, Bristol, UK</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Tichitt: new dates and data from the 1968 excavations by Patrick Munson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Keech Mcintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azania : The journal of the British Institute of History and Archaeology in East Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1 - 42. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0067270x.2026.2630538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caprine dairy exploitation on the Iranian Plateau from the seventh millennium BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Human Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41562-025-02396-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating of lipids preserved in pottery vessels: guidelines for best-practice in compound-specific &amp;lt;sup&amp;gt;14&amp;lt;/sup&amp;gt;C analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D J Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P Evershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/rdc.2024.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating of lipids preserved in pottery vessels: guidelines for best-practice in compound-specific 14C analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D J Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P Evershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 67 (5), pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/rdc.2024.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the function of long-spouted ceramics at Sialk, Iran: Insights from organic residue analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Research in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ara.2024.100570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the function of funerary pottery vessels of the 2nd-1st millennia BC in the Dailaman Province (Iran) through typology, petrography, and organic residue analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takehiro Miki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiki Miyata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiro Nishiaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (9), pp.e0306647. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0306647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse prehistoric cattle husbandry strategies in the forests of Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind E Gillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Kendall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Zanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Anders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-024-02553-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04758981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la céramique à la chronologie : datation radiocarbone sur composés lipidiques individuels préservés dans les céramiques archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (2), pp.225-239. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.12237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid preservation in ceramics and bones from the Iranian Plateau: Implications for dietary and chronological reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloufar Moghimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haeedeh Laleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.103908. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.103908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046460v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat fragmentation and the sporadic spread of pastoralism in the mid-Holocene Sahara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Breeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 309, pp.108070. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Milky Way: Mobility and Economy at the Turn of the 3rd Millennium in Southern Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Szilágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seren Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy T.J. Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proccedings of the Prehistoric Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ppr.2023.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-rings reveal two strong solar proton events in 7176 and 5259 BCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Christl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evershed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.1196. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-28804-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct 14C dating of equine products preserved in archaeological pottery vessels from Botai and Bestamak, Kazakhstan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Outram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Stear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (9), pp.175. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-022-01630-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairying, diseases and the evolution of lactase persistence in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evershed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Davey Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Timpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Diekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 608 (7922), pp.336-345. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-022-05010-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound-specific radiocarbon dating of lipid residues in pottery vessels: A new approach for detecting the exploitation of marine resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D.J. Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Walton-Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Barclay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 137, pp.105528. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2021.105528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the emergence of dairying by the first farmers of Central Europe using 14 C analysis of fatty acids preserved in pottery vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Heyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (43), pp.e2109325118. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2109325118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Solubility and Colour Changes of Artificially and Naturally Aged Adhesives for the Conservation of Ceramics and Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gómez-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Agnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bridarolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Kunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (8), pp.500-517. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00393630.2021.1995262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENERATION OF TWO NEW RADIOCARBON STANDARDS FOR COMPOUND-SPECIFIC RADIOCARBON ANALYSES OF FATTY ACIDS FROM BOG BUTTER FINDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Mulhall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeve Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Smyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (3), pp.771 - 783. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/rdc.2021.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical evidence of dairying by hunter-gatherers in highland Lesotho in the late first millennium ad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Fewlass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Cramp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Human Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (8), pp.791-799. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41562-020-0859-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal disparities in human subsistence in the Neolithic Rhineland gateway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Denaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122, pp.105215. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2020.105215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anta 1 de Val da Laje – the first direct view of diet, dairying practice and socio-economic aspects of pottery use in the final Neolithic of central Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darko Stojanovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Oosterbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 542, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2020.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate compound-specific 14C dating of archaeological pottery vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D. J. Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Z. Barański</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 580, pp.506-510. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2178-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living off the land: Terrestrial-based diet and dairying in the farming communities of the Neolithic Balkans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darko Stojanovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Živaljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Dimitrijević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P. Evershed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (8), pp.e0237608. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0237608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and isotopic evidence for milk, meat, and plants in prehistoric eastern African herder food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Grillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Prendergast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (18), pp.9793-9799. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1920309117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPOUND-SPECIFIC RADIOCARBON, STABLE CARBON ISOTOPE AND BIOMARKER ANALYSIS OF MIXED MARINE/TERRESTRIAL LIPIDS PRESERVED IN ARCHAEOLOGICAL POTTERY VESSELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Cramp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niall Sharples</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (6), pp.1679-1697. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2020.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four millennia of dairy surplus and deposition revealed through compound-specific stable isotope analysis and radiocarbon dating of Irish bog butters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Smyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Berstan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finbar Mccormick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Mulhall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.4559. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-40975-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pastoralist Foodways Recorded in Organic Residues from Pottery Vessels of Modern Communities in Samburu, Kenya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Grillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Whelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (2), pp.619-642. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10816-018-9384-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Considerations in High-Precision Compound-Specific Radiocarbon Analyses: Eliminating the Effects of Solvent and Sample Cross-Contamination on Accuracy and Precision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90 (18), pp.11025-11032. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.8b02713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a 700 MHz NMR Microcryoprobe for the Identification and Quantification of Exogenous Carbon in Compounds Purified by Preparative Capillary Gas Chromatography for Radiocarbon Determinations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89 (13), pp.7090-7098. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.7b00987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the inside out: Upscaling organic residue analyses of archaeological ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Altoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy J.E. Cramp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.627-640. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of vibrational spectroscopy techniques as a tool for the discrimination and identification of the natural and synthetic organic compounds used in conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Pelé-Meziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guilminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Mevellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Riquier-Bouclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (48), pp.8514 - 8527. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ay02645a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ERC AGROCHRONO Un projet de pointe en archéométrie pour l'étude du développement de l'agropastoralisme dans les zones frontalières Indo-Iranienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA 2025 - XXVe colloque d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of agropastoralism in Southwest Asia. Cross-dating of archaeological ceramics by radiocarbon and archaeomagnetic dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Radiocarbon conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilisation de la datation 14C des coquilles d’escargots : vers une approche innovante par la conchyoline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Kader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Phouybanhdyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime C. Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Orsay, France. , 2024, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/e1nn-7s59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the chronology of Neolithic Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Jérémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatté Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davoudi Hossein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau francophone du radiocarbone et autres cosmonucléides : analyses et interpretations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libation rituals in Iron Age Iran? Unveiling the function of funerary pottery vessels at Sialk (Kashan) and Ghalekuti (Dailaman) through typology and organic residue analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takehiro Miki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiki Miyata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ISBA 2025 - 1th International symposium for biomolecular archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology of mobile pastoralists settlements and dairy exploitation in neolithic Iran through compound-specific radiocarbon analyses of archaeological pottery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th radiocarbon conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon analyses of heritage objects and materials at the Laboratoire des Sciences du Climat et de l’Environnement, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Phouybanhdyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnérat Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint IAEA-National University of Singapore Workshop on the Safe Analysis of Heritage Objects and Materials Using Novel Accelerator-based Analytical Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles dates 14c pour résoudre la chronologie des populations agropastorales en Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA XXVe symposium Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What was this pot used for? An integrated approach of Prehistoric pottery analysis from Iran, between functionality and chemical signals of food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omol Banin Ghafoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on the Archaeology of the Ancient Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating of dietary lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D.J. Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Radiocarbon and Diet conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of primary and secondary products of domesticated caprines for human subsistence during the Iranian Neolithic Author(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Berbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeozoology of South West Asia and Adjacent Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tokyo (JP), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human subsistence in Iranian prehistory revealed through lipid residue analysis in pottery vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Berbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Budapest (Hungary)., Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound-specific radiocarbon dating of lipid residues in pottery vessels: a new approach for detecting the exploitation of marine resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Walton-Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Barclay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International radiocarbon conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Zurich (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation radiocarbone sur composés spécifiques : méthodes, applications et nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau francophone du radiocarbone et autres cosmonucléides : analyses et interprétations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuelle Casanova; Antoine Zazzo; Olivier Tombret, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-disciplinary perspectives on Linearbandkeramik cattle and their primary and secondary product exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P. Evershed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind Gillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Smyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gerbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ICAZ International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of AGROCHRONO project actions within the frame of MAFBI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Sabourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFBI - Mission Archéologique Française du Bassin de l'Indus. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l'Indus. Rapport d'activité 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Faraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Ameri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ayoob Khiljee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRENCH ARCHAEOLOGICAL MISSION IN THE INDUS BASIN. Field-Season 2025 in Sindh - Preliminary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Faraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate General of Antiquities and Archaeology, CTA&amp;AD, Government of Sindh. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Oasis to the Great Desert: Settlement Dynamics in the Hajar Mountains Foothill (Oman). Short preliminary report on the January-February 2024 campaign at Bisya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Castéja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Beuzen-Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; UMR 7041 Arscan; UMR 8215 Trajectoires; Université Paris 1 - Panthéon Sorbonne. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Milk to History: AgroChrono Project in Sindh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish Ahmed Sheik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Sabourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Ahmed Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipids in Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy J.E. Cramp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Bull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Mark Pollard; Ruth Ann Armitage; Cheryl A. Makarewicz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Archaeological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2023, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119592112.ch26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic residues from late Iron age and Norse pottery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Cramp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economy of a Norse settlement in the Outer Hebrides. Excavation on Mounds 2 and 2A, Bornais, South Uist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VARGAH « campements temporaires », un projet de pointe en archéologie biomoléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of food residues preserved in archaeological ceramics to the understanding of animal husbandry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId213"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A49C2C3C"/>
+    <w:nsid w:val="80660CD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-casanova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1417-3060" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500638v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davoudi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02396-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675175v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D J Knowles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bayliss" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P Evershed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2024.61" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788587v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788594v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cuny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2024.100570" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711552v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiro Miki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Miyata" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Nishiaki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306647" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04758981v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind E Gillis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Kendall" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roffet-Salque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zanon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Anders" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02553-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046460v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloufar Moghimi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haeedeh Laleh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.103908" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286072v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Manning" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Breeze" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Drake" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dunne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108070" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.12237" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286071v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Szil&#225;gyi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seren Griffiths" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy T.J. Knowles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ppr.2023.3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961921v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D.J. Knowles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Walton-Doyle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Barclay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105528" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961942v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Knowles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Outram" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Stear" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01630-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843742v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Evershed" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Davey Smith" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Timpson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Diekmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05010-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961929v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brehm" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Christl" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28804-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834946v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Heyd" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2109325118" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961918v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena G&#243;mez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Agnini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bridarolli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kunz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00393630.2021.1995262" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641148v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Mulhall" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeve Sikora" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Smyth" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2021.15" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227835v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. J. Knowles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Z. Bara&#324;ski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2178-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961819v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Stojanovski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Oosterbeek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.02.016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955757v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeunesse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2020.105215" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961915v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Fewlass" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mitchell" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Cramp" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-020-0859-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028798v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana &#381;ivaljevi&#263;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Dimitrijevi&#263;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Evershed" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0237608" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961824v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Grillo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Marshall" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Prendergast" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1920309117" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961806v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Ford" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Sharples" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.11" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961797v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Whelton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-018-9384-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961802v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Berstan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finbar Mccormick" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40975-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961790v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Williams" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Crump" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b02713" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961654v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Altoft" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy J.E. Cramp" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.04.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961651v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b00987" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723605v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Pel&#233;-Meziani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guilminot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mevellec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Riquier-Bouclet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ay02645a" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525369v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Phouybanhdyt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisn&#233;rat Laborde" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266700v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266961v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267178v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213037v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213038v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omol Banin Ghafoori" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987370v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987361v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961972v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boco" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Berbeck" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961989v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365035v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Gillis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gerbault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266697v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herve" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267149v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04901861v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kader" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime C. Bridoux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brun" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/e1nn-7s59" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987342v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatt&#233; Christine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davoudi Hossein" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430748v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali K Lashari" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sabourdy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523622v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faraz Ali" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ameri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ayoob Khiljee" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430541v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04942594v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Cast&#233;ja" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662637v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bull" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119592112.ch26" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961955v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230572v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987380v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-casanova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1417-3060" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597745v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Keech Mcintosh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0067270x.2026.2630538" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500638v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davoudi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02396-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675175v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D J Knowles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bayliss" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P Evershed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2024.61" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788587v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788594v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cuny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2024.100570" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711552v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiro Miki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Miyata" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Nishiaki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306647" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04758981v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind E Gillis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Kendall" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roffet-Salque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zanon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Anders" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02553-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581982v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.12237" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046460v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloufar Moghimi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haeedeh Laleh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.103908" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286072v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Manning" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Breeze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Drake" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dunne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108070" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286071v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Szil&#225;gyi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seren Griffiths" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy T.J. Knowles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ppr.2023.3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961929v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brehm" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Christl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Knowles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Evershed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28804-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961942v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Outram" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Stear" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01630-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843742v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Davey Smith" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Timpson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Diekmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05010-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961921v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D.J. Knowles" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Walton-Doyle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Barclay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105528" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834946v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Heyd" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2109325118" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena G&#243;mez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Agnini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bridarolli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kunz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00393630.2021.1995262" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641148v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Mulhall" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeve Sikora" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Smyth" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2021.15" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961915v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Fewlass" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mitchell" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Cramp" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-020-0859-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955757v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeunesse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2020.105215" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961819v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Stojanovski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Oosterbeek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.02.016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227835v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. J. Knowles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Z. Bara&#324;ski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2178-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028798v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana &#381;ivaljevi&#263;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Dimitrijevi&#263;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Evershed" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0237608" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961824v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Grillo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Marshall" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Prendergast" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1920309117" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961806v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Ford" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Sharples" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.11" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961802v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Berstan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finbar Mccormick" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40975-y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961797v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Whelton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-018-9384-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961790v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Williams" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Crump" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b02713" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961651v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b00987" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961654v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Altoft" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy J.E. Cramp" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.04.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723605v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Pel&#233;-Meziani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guilminot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mevellec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Riquier-Bouclet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ay02645a" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267149v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herve" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266697v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04901861v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kader" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Phouybanhdyt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime C. Bridoux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brun" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/e1nn-7s59" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987342v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatt&#233; Christine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davoudi Hossein" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266961v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266700v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525369v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisn&#233;rat Laborde" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267178v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213038v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omol Banin Ghafoori" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213037v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961972v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boco" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Berbeck" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961989v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987370v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987361v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365035v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Gillis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gerbault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430748v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali K Lashari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sabourdy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523622v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faraz Ali" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ameri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ayoob Khiljee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430541v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04942594v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Cast&#233;ja" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05599775v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ahmed Sheik" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento-Castillo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Ahmed Zardari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662637v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bull" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119592112.ch26" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961955v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230572v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987380v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>