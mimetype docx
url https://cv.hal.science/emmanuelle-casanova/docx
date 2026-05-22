--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:88.28125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuelle Casanova </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur-Chercheur CEA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuelle-casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1417-3060</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPERIENCE PROFESSIONNELLE</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023/aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Ingénieur-chercheur CEA –UMR8212 LSCE, CNRS/CEA/Univ Paris Saclay – Gif-sur-Yvette, Fr.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 (4 mois)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Chargée de recherche – The University Museum, University of Tokyo – Tokyo, JaponProjet JSPS (Japan Society for the promotion of Science) Etude de la fonction des diverses formes de céramiques funéraires de l’âge du fer Iranien par études de restes organiques, typologiques et pétrographiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021/2023 (2 ans) -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chargée de recherche – UMR7209 AASPE, CNRS/MNHN – Paris. Projet Marie Sklodowska-Curie VARGAH – Bourse de recherche individuelle. Etude de l’émergence du pastoralisme sédentaire et mobile en Asie du Sud-Ouest à travers l’économie et la chronologie 14C.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018/2021 (2.8 ans)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Post-doctorat – Organic Geochemistry Unit (OGU), Univ. Bristol - Bristol, RUCréation de nouveaux matériaux de référence pour la datation en composés spécifique. Datation 14C de denrées spécifiques produits laitiers et des produits d’équidés dans des céramiques archéologiques. Datation annuelle de cernes de bois pour améliorer la courbe de calibration du 14C.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014/2018 (3,8 ans)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Doctorat – OGU, Université de Bristol – Bristol, RUProjet ERC NeoMilk – PI & directeur R.P. Evershed. « Datation au 14C de molécules isolées des lipides préservés dans les poteries archéologiques ». Développement d’une méthode de datation 14C des poteries archéologiques sur composés lipidiques individuels.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURSUS UNIVERSITAIRE, QUALIFICATIONS</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020	-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Qualification aux fonctions de maître de conférences des Universités et du Muséum National d’Histoire Naturelle (MNHN) – Section 32</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014/2018 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Doctorat délivré le 23/01/2019, félicitations de la faculté de Sciences, Univ. Bristol, Bristol, RU.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013/2014 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Master 2, “Chimie, Energie, Environnement” délivré le 01/07/2014 – Univ. Lille 1, Lille, Fr.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011/2014 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Diplôme d’ingénieur chimiste diplôme délivré le 25/09/2014 – Ecole Nationale Supérieure de Chimie de Lille, Lille, Fr.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROJETS FINANCES</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2029-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> AGROCHONO, Timing the Economic, Cultural and Environmental patterns of Agropastoralism development in the Indo-Iranian Borderlands (PI) - ERC Starting Grant</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023	-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	POTIRAN,  Pottery Typology from an Iron Age Necropolis in Iran (PI) - Japan Society for the Promotion of Science</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022	-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> MAHI, Exploitation des ressources Aquatiques au Néolithique Iranien (PI) – Appels à projets du MNHN</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021	-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	SIALK, Subsistance et agropastoralisme en Iran : Analyses protéiques et lipidiques de résidus alimentaires préhistoriques dans la plaine de Kashan  (PI) – Appels à   projets du MNHN</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-2023	-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> VARGAH, Investigating the emergence of mobile and sedentary pastoralism in Neolithic Iran through ancient food residues analyses and radiocarbon dating - Bourse de recherche individuelle des Actions Marie Sklodowska-Curie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISTINCTIONS ET PRIX</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Présentation plénière de la conférence &amp;quot;Radiocarbon and Diet&amp;quot;, Oxford, Juin 2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Emerging Investigator Award, J. Archaeological Science/Society for Archaeological Sciences</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Prix de thèse du GMPCA, catégorie Sciences physiques et chimiques</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Félicitations de la Faculté de Sciences de l'Université de Bristol pour le travail de thèse</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Prix poster (2e) – Compétition poster Syngenta 2016 – Université de Bristol, RU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORGANISATION DE REUNIONS SCIENTIFIQUES</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Workshop sur les datations radiocarbones sur composés individuels, Delmenhorst, Germany. Casanova E., Deviese T., Knowles T., Eglinton T., Mollenhauer G.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Journée annuelle du Réseau Français du Radiocarbone : Analyse et Interpretation, MNHN, France. Casanova E. Zazzo A. Thombret O.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Workshop sur les datations radiocarbones sur composés individuels, “International Radiocarbon conference” Zurich, Switzerland. Casanova E., Knowles T., Eglinton T., Welte C.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Session thématique &amp;quot;Advances in bioarchaeology for south-west Asian archaeology&amp;quot;, European Association of Archaeologists”, (Budapest, Hungary). Casanova E., Vuillien M., Davoudi H.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENSEIGNEMENTS ET ENCADREMENTS</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master Quaternaire, bioarchéologie et Préhistoire du MNHN, cours d'archéologie biomoléculaire et de datation 14C</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Encadrement de TP de chimie Analytique, Université de Bristol</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- C. Mauvieux M2, S. RIAUSSET IUT</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - A Bocco M2 (MNHN)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - C Ford M2 (Bristol)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication grand public</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Chargée de communication Twitter, UMR7209 Archaeozoologie & Archaeobotanique: Sociétés, Pratiques, Evironnements, MNHN/CNRS, Paris, France</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Chargée de l'organisation et la participation aux évènements grand public, Organic Geochemistry Unit, School of Chemistry, University of Bristol, Bristol, UK</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Tichitt: new dates and data from the 1968 excavations by Patrick Munson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Keech Mcintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azania : The journal of the British Institute of History and Archaeology in East Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1 - 42. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0067270x.2026.2630538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caprine dairy exploitation on the Iranian Plateau from the seventh millennium BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Human Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41562-025-02396-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating of lipids preserved in pottery vessels: guidelines for best-practice in compound-specific &amp;lt;sup&amp;gt;14&amp;lt;/sup&amp;gt;C analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D J Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P Evershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/rdc.2024.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating of lipids preserved in pottery vessels: guidelines for best-practice in compound-specific 14C analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D J Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P Evershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 67 (5), pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/rdc.2024.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the function of long-spouted ceramics at Sialk, Iran: Insights from organic residue analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Research in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ara.2024.100570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the function of funerary pottery vessels of the 2nd-1st millennia BC in the Dailaman Province (Iran) through typology, petrography, and organic residue analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takehiro Miki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiki Miyata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiro Nishiaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (9), pp.e0306647. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0306647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse prehistoric cattle husbandry strategies in the forests of Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind E Gillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Kendall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Zanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Anders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-024-02553-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04758981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la céramique à la chronologie : datation radiocarbone sur composés lipidiques individuels préservés dans les céramiques archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (2), pp.225-239. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.12237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid preservation in ceramics and bones from the Iranian Plateau: Implications for dietary and chronological reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloufar Moghimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haeedeh Laleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.103908. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.103908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046460v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat fragmentation and the sporadic spread of pastoralism in the mid-Holocene Sahara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Breeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 309, pp.108070. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Milky Way: Mobility and Economy at the Turn of the 3rd Millennium in Southern Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Szilágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seren Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy T.J. Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proccedings of the Prehistoric Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ppr.2023.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-rings reveal two strong solar proton events in 7176 and 5259 BCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Christl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evershed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.1196. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-28804-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct 14C dating of equine products preserved in archaeological pottery vessels from Botai and Bestamak, Kazakhstan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Outram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Stear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (9), pp.175. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-022-01630-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairying, diseases and the evolution of lactase persistence in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evershed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Davey Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Timpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Diekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 608 (7922), pp.336-345. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-022-05010-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound-specific radiocarbon dating of lipid residues in pottery vessels: A new approach for detecting the exploitation of marine resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D.J. Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Walton-Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Barclay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 137, pp.105528. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2021.105528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the emergence of dairying by the first farmers of Central Europe using 14 C analysis of fatty acids preserved in pottery vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Heyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (43), pp.e2109325118. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2109325118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Solubility and Colour Changes of Artificially and Naturally Aged Adhesives for the Conservation of Ceramics and Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gómez-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Agnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bridarolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Kunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (8), pp.500-517. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00393630.2021.1995262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENERATION OF TWO NEW RADIOCARBON STANDARDS FOR COMPOUND-SPECIFIC RADIOCARBON ANALYSES OF FATTY ACIDS FROM BOG BUTTER FINDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Mulhall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeve Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Smyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (3), pp.771 - 783. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/rdc.2021.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical evidence of dairying by hunter-gatherers in highland Lesotho in the late first millennium ad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Fewlass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Cramp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Human Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (8), pp.791-799. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41562-020-0859-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal disparities in human subsistence in the Neolithic Rhineland gateway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Denaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122, pp.105215. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2020.105215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anta 1 de Val da Laje – the first direct view of diet, dairying practice and socio-economic aspects of pottery use in the final Neolithic of central Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darko Stojanovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Oosterbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 542, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2020.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate compound-specific 14C dating of archaeological pottery vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D. J. Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Z. Barański</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 580, pp.506-510. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2178-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living off the land: Terrestrial-based diet and dairying in the farming communities of the Neolithic Balkans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darko Stojanovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Živaljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Dimitrijević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P. Evershed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (8), pp.e0237608. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0237608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and isotopic evidence for milk, meat, and plants in prehistoric eastern African herder food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Grillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Prendergast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (18), pp.9793-9799. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1920309117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPOUND-SPECIFIC RADIOCARBON, STABLE CARBON ISOTOPE AND BIOMARKER ANALYSIS OF MIXED MARINE/TERRESTRIAL LIPIDS PRESERVED IN ARCHAEOLOGICAL POTTERY VESSELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Cramp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niall Sharples</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (6), pp.1679-1697. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2020.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four millennia of dairy surplus and deposition revealed through compound-specific stable isotope analysis and radiocarbon dating of Irish bog butters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Smyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Berstan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finbar Mccormick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Mulhall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.4559. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-40975-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pastoralist Foodways Recorded in Organic Residues from Pottery Vessels of Modern Communities in Samburu, Kenya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Grillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Whelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (2), pp.619-642. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10816-018-9384-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Considerations in High-Precision Compound-Specific Radiocarbon Analyses: Eliminating the Effects of Solvent and Sample Cross-Contamination on Accuracy and Precision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90 (18), pp.11025-11032. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.8b02713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a 700 MHz NMR Microcryoprobe for the Identification and Quantification of Exogenous Carbon in Compounds Purified by Preparative Capillary Gas Chromatography for Radiocarbon Determinations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89 (13), pp.7090-7098. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.7b00987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the inside out: Upscaling organic residue analyses of archaeological ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Altoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy J.E. Cramp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.627-640. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of vibrational spectroscopy techniques as a tool for the discrimination and identification of the natural and synthetic organic compounds used in conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Pelé-Meziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guilminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Mevellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Riquier-Bouclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (48), pp.8514 - 8527. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ay02645a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ERC AGROCHRONO Un projet de pointe en archéométrie pour l'étude du développement de l'agropastoralisme dans les zones frontalières Indo-Iranienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA 2025 - XXVe colloque d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of agropastoralism in Southwest Asia. Cross-dating of archaeological ceramics by radiocarbon and archaeomagnetic dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Radiocarbon conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilisation de la datation 14C des coquilles d’escargots : vers une approche innovante par la conchyoline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Kader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Phouybanhdyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime C. Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Orsay, France. , 2024, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/e1nn-7s59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the chronology of Neolithic Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Jérémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatté Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davoudi Hossein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau francophone du radiocarbone et autres cosmonucléides : analyses et interpretations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libation rituals in Iron Age Iran? Unveiling the function of funerary pottery vessels at Sialk (Kashan) and Ghalekuti (Dailaman) through typology and organic residue analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takehiro Miki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiki Miyata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ISBA 2025 - 1th International symposium for biomolecular archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology of mobile pastoralists settlements and dairy exploitation in neolithic Iran through compound-specific radiocarbon analyses of archaeological pottery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th radiocarbon conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon analyses of heritage objects and materials at the Laboratoire des Sciences du Climat et de l’Environnement, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Phouybanhdyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnérat Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint IAEA-National University of Singapore Workshop on the Safe Analysis of Heritage Objects and Materials Using Novel Accelerator-based Analytical Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles dates 14c pour résoudre la chronologie des populations agropastorales en Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA XXVe symposium Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What was this pot used for? An integrated approach of Prehistoric pottery analysis from Iran, between functionality and chemical signals of food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omol Banin Ghafoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on the Archaeology of the Ancient Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating of dietary lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D.J. Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Radiocarbon and Diet conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of primary and secondary products of domesticated caprines for human subsistence during the Iranian Neolithic Author(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Berbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeozoology of South West Asia and Adjacent Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tokyo (JP), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human subsistence in Iranian prehistory revealed through lipid residue analysis in pottery vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Berbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Budapest (Hungary)., Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound-specific radiocarbon dating of lipid residues in pottery vessels: a new approach for detecting the exploitation of marine resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Walton-Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Barclay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International radiocarbon conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Zurich (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation radiocarbone sur composés spécifiques : méthodes, applications et nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau francophone du radiocarbone et autres cosmonucléides : analyses et interprétations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuelle Casanova; Antoine Zazzo; Olivier Tombret, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-disciplinary perspectives on Linearbandkeramik cattle and their primary and secondary product exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P. Evershed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind Gillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Smyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gerbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ICAZ International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of AGROCHRONO project actions within the frame of MAFBI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Sabourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFBI - Mission Archéologique Française du Bassin de l'Indus. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l'Indus. Rapport d'activité 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Faraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Ameri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ayoob Khiljee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRENCH ARCHAEOLOGICAL MISSION IN THE INDUS BASIN. Field-Season 2025 in Sindh - Preliminary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Faraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate General of Antiquities and Archaeology, CTA&amp;AD, Government of Sindh. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Oasis to the Great Desert: Settlement Dynamics in the Hajar Mountains Foothill (Oman). Short preliminary report on the January-February 2024 campaign at Bisya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Castéja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Beuzen-Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; UMR 7041 Arscan; UMR 8215 Trajectoires; Université Paris 1 - Panthéon Sorbonne. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Milk to History: AgroChrono Project in Sindh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish Ahmed Sheik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Sabourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Ahmed Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipids in Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy J.E. Cramp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Bull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Mark Pollard; Ruth Ann Armitage; Cheryl A. Makarewicz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Archaeological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2023, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119592112.ch26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic residues from late Iron age and Norse pottery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Cramp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economy of a Norse settlement in the Outer Hebrides. Excavation on Mounds 2 and 2A, Bornais, South Uist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VARGAH « campements temporaires », un projet de pointe en archéologie biomoléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of food residues preserved in archaeological ceramics to the understanding of animal husbandry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId213"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:88.28125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuelle Casanova </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur-Chercheur CEA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuelle-casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1417-3060</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=hwVD104AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPERIENCE PROFESSIONNELLE</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023/aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Ingénieur-chercheur CEA –UMR8212 LSCE, CNRS/CEA/Univ Paris Saclay – Gif-sur-Yvette, Fr.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 (4 mois)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Chargée de recherche – The University Museum, University of Tokyo – Tokyo, JaponProjet JSPS (Japan Society for the promotion of Science) Etude de la fonction des diverses formes de céramiques funéraires de l’âge du fer Iranien par études de restes organiques, typologiques et pétrographiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021/2023 (2 ans) -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chargée de recherche – UMR7209 AASPE, CNRS/MNHN – Paris. Projet Marie Sklodowska-Curie VARGAH – Bourse de recherche individuelle. Etude de l’émergence du pastoralisme sédentaire et mobile en Asie du Sud-Ouest à travers l’économie et la chronologie 14C.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018/2021 (2.8 ans)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Post-doctorat – Organic Geochemistry Unit (OGU), Univ. Bristol - Bristol, RUCréation de nouveaux matériaux de référence pour la datation en composés spécifique. Datation 14C de denrées spécifiques produits laitiers et des produits d’équidés dans des céramiques archéologiques. Datation annuelle de cernes de bois pour améliorer la courbe de calibration du 14C.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014/2018 (3,8 ans)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Doctorat – OGU, Université de Bristol – Bristol, RUProjet ERC NeoMilk – PI & directeur R.P. Evershed. « Datation au 14C de molécules isolées des lipides préservés dans les poteries archéologiques ». Développement d’une méthode de datation 14C des poteries archéologiques sur composés lipidiques individuels.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURSUS UNIVERSITAIRE, QUALIFICATIONS</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020	-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Qualification aux fonctions de maître de conférences des Universités et du Muséum National d’Histoire Naturelle (MNHN) – Section 32</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014/2018 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Doctorat délivré le 23/01/2019, félicitations de la faculté de Sciences, Univ. Bristol, Bristol, RU.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013/2014 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Master 2, “Chimie, Energie, Environnement” délivré le 01/07/2014 – Univ. Lille 1, Lille, Fr.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011/2014 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Diplôme d’ingénieur chimiste diplôme délivré le 25/09/2014 – Ecole Nationale Supérieure de Chimie de Lille, Lille, Fr.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROJETS FINANCES</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2029-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> AGROCHONO, Timing the Economic, Cultural and Environmental patterns of Agropastoralism development in the Indo-Iranian Borderlands (PI) - ERC Starting Grant</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023	-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	POTIRAN,  Pottery Typology from an Iron Age Necropolis in Iran (PI) - Japan Society for the Promotion of Science</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022	-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> MAHI, Exploitation des ressources Aquatiques au Néolithique Iranien (PI) – Appels à projets du MNHN</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021	-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	SIALK, Subsistance et agropastoralisme en Iran : Analyses protéiques et lipidiques de résidus alimentaires préhistoriques dans la plaine de Kashan  (PI) – Appels à   projets du MNHN</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-2023	-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> VARGAH, Investigating the emergence of mobile and sedentary pastoralism in Neolithic Iran through ancient food residues analyses and radiocarbon dating - Bourse de recherche individuelle des Actions Marie Sklodowska-Curie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISTINCTIONS ET PRIX</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Présentation plénière de la conférence &amp;quot;Radiocarbon and Diet&amp;quot;, Oxford, Juin 2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Emerging Investigator Award, J. Archaeological Science/Society for Archaeological Sciences</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Prix de thèse du GMPCA, catégorie Sciences physiques et chimiques</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Félicitations de la Faculté de Sciences de l'Université de Bristol pour le travail de thèse</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Prix poster (2e) – Compétition poster Syngenta 2016 – Université de Bristol, RU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORGANISATION DE REUNIONS SCIENTIFIQUES</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Workshop sur les datations radiocarbones sur composés individuels, Delmenhorst, Germany. Casanova E., Deviese T., Knowles T., Eglinton T., Mollenhauer G.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Journée annuelle du Réseau Français du Radiocarbone : Analyse et Interpretation, MNHN, France. Casanova E. Zazzo A. Thombret O.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Workshop sur les datations radiocarbones sur composés individuels, “International Radiocarbon conference” Zurich, Switzerland. Casanova E., Knowles T., Eglinton T., Welte C.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Session thématique &amp;quot;Advances in bioarchaeology for south-west Asian archaeology&amp;quot;, European Association of Archaeologists”, (Budapest, Hungary). Casanova E., Vuillien M., Davoudi H.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENSEIGNEMENTS ET ENCADREMENTS</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Master Quaternaire, bioarchéologie et Préhistoire du MNHN, cours d'archéologie biomoléculaire et de datation 14C</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Encadrement de TP de chimie Analytique, Université de Bristol</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- C. Mauvieux M2, S. RIAUSSET IUT</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - A Bocco M2 (MNHN)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - C Ford M2 (Bristol)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication grand public</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Chargée de communication Twitter, UMR7209 Archaeozoologie & Archaeobotanique: Sociétés, Pratiques, Evironnements, MNHN/CNRS, Paris, France</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Chargée de l'organisation et la participation aux évènements grand public, Organic Geochemistry Unit, School of Chemistry, University of Bristol, Bristol, UK</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Tichitt: new dates and data from the 1968 excavations by Patrick Munson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Keech Mcintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azania : The journal of the British Institute of History and Archaeology in East Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1 - 42. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0067270x.2026.2630538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caprine dairy exploitation on the Iranian Plateau from the seventh millennium BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Human Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41562-025-02396-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse prehistoric cattle husbandry strategies in the forests of Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind E Gillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Kendall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Zanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Anders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-024-02553-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04758981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating of lipids preserved in pottery vessels: guidelines for best-practice in compound-specific &amp;lt;sup&amp;gt;14&amp;lt;/sup&amp;gt;C analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D J Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P Evershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/rdc.2024.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating of lipids preserved in pottery vessels: guidelines for best-practice in compound-specific 14C analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D J Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P Evershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 67 (5), pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/rdc.2024.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the function of long-spouted ceramics at Sialk, Iran: Insights from organic residue analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Research in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ara.2024.100570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the function of funerary pottery vessels of the 2nd-1st millennia BC in the Dailaman Province (Iran) through typology, petrography, and organic residue analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takehiro Miki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiki Miyata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiro Nishiaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (9), pp.e0306647. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0306647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Milky Way: Mobility and Economy at the Turn of the 3rd Millennium in Southern Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Szilágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seren Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy T.J. Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proccedings of the Prehistoric Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ppr.2023.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid preservation in ceramics and bones from the Iranian Plateau: Implications for dietary and chronological reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloufar Moghimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haeedeh Laleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.103908. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.103908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046460v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat fragmentation and the sporadic spread of pastoralism in the mid-Holocene Sahara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Breeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 309, pp.108070. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la céramique à la chronologie : datation radiocarbone sur composés lipidiques individuels préservés dans les céramiques archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (2), pp.225-239. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.12237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound-specific radiocarbon dating of lipid residues in pottery vessels: A new approach for detecting the exploitation of marine resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D.J. Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Walton-Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Barclay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 137, pp.105528. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2021.105528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairying, diseases and the evolution of lactase persistence in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evershed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Davey Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Timpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Diekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 608 (7922), pp.336-345. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-022-05010-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct 14C dating of equine products preserved in archaeological pottery vessels from Botai and Bestamak, Kazakhstan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Outram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Stear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (9), pp.175. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-022-01630-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-rings reveal two strong solar proton events in 7176 and 5259 BCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Christl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evershed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.1196. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-28804-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the emergence of dairying by the first farmers of Central Europe using 14 C analysis of fatty acids preserved in pottery vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Heyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (43), pp.e2109325118. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2109325118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Solubility and Colour Changes of Artificially and Naturally Aged Adhesives for the Conservation of Ceramics and Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gómez-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Agnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bridarolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Kunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (8), pp.500-517. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00393630.2021.1995262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENERATION OF TWO NEW RADIOCARBON STANDARDS FOR COMPOUND-SPECIFIC RADIOCARBON ANALYSES OF FATTY ACIDS FROM BOG BUTTER FINDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Mulhall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeve Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Smyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (3), pp.771 - 783. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/rdc.2021.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anta 1 de Val da Laje – the first direct view of diet, dairying practice and socio-economic aspects of pottery use in the final Neolithic of central Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darko Stojanovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Oosterbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 542, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2020.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate compound-specific 14C dating of archaeological pottery vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D. J. Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Z. Barański</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 580, pp.506-510. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2178-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal disparities in human subsistence in the Neolithic Rhineland gateway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Denaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122, pp.105215. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2020.105215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical evidence of dairying by hunter-gatherers in highland Lesotho in the late first millennium ad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Fewlass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Cramp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Human Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (8), pp.791-799. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41562-020-0859-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living off the land: Terrestrial-based diet and dairying in the farming communities of the Neolithic Balkans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darko Stojanovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Živaljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Dimitrijević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P. Evershed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (8), pp.e0237608. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0237608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPOUND-SPECIFIC RADIOCARBON, STABLE CARBON ISOTOPE AND BIOMARKER ANALYSIS OF MIXED MARINE/TERRESTRIAL LIPIDS PRESERVED IN ARCHAEOLOGICAL POTTERY VESSELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Cramp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niall Sharples</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (6), pp.1679-1697. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2020.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and isotopic evidence for milk, meat, and plants in prehistoric eastern African herder food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Grillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Prendergast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (18), pp.9793-9799. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1920309117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pastoralist Foodways Recorded in Organic Residues from Pottery Vessels of Modern Communities in Samburu, Kenya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Grillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Whelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (2), pp.619-642. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10816-018-9384-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four millennia of dairy surplus and deposition revealed through compound-specific stable isotope analysis and radiocarbon dating of Irish bog butters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Smyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Berstan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finbar Mccormick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Mulhall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.4559. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-40975-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Considerations in High-Precision Compound-Specific Radiocarbon Analyses: Eliminating the Effects of Solvent and Sample Cross-Contamination on Accuracy and Precision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90 (18), pp.11025-11032. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.8b02713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the inside out: Upscaling organic residue analyses of archaeological ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Altoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy J.E. Cramp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.627-640. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a 700 MHz NMR Microcryoprobe for the Identification and Quantification of Exogenous Carbon in Compounds Purified by Preparative Capillary Gas Chromatography for Radiocarbon Determinations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89 (13), pp.7090-7098. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.7b00987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of vibrational spectroscopy techniques as a tool for the discrimination and identification of the natural and synthetic organic compounds used in conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Pelé-Meziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guilminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Mevellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Riquier-Bouclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (48), pp.8514 - 8527. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ay02645a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology of mobile pastoralists settlements and dairy exploitation in neolithic Iran through compound-specific radiocarbon analyses of archaeological pottery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th radiocarbon conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon analyses of heritage objects and materials at the Laboratoire des Sciences du Climat et de l’Environnement, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Phouybanhdyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnérat Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint IAEA-National University of Singapore Workshop on the Safe Analysis of Heritage Objects and Materials Using Novel Accelerator-based Analytical Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libation rituals in Iron Age Iran? Unveiling the function of funerary pottery vessels at Sialk (Kashan) and Ghalekuti (Dailaman) through typology and organic residue analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takehiro Miki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiki Miyata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ISBA 2025 - 1th International symposium for biomolecular archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles dates 14c pour résoudre la chronologie des populations agropastorales en Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA XXVe symposium Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating of dietary lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D.J. Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Radiocarbon and Diet conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What was this pot used for? An integrated approach of Prehistoric pottery analysis from Iran, between functionality and chemical signals of food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omol Banin Ghafoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on the Archaeology of the Ancient Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound-specific radiocarbon dating of lipid residues in pottery vessels: a new approach for detecting the exploitation of marine resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Walton-Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Barclay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International radiocarbon conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Zurich (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation radiocarbone sur composés spécifiques : méthodes, applications et nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau francophone du radiocarbone et autres cosmonucléides : analyses et interprétations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuelle Casanova; Antoine Zazzo; Olivier Tombret, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human subsistence in Iranian prehistory revealed through lipid residue analysis in pottery vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Berbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Budapest (Hungary)., Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of primary and secondary products of domesticated caprines for human subsistence during the Iranian Neolithic Author(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Berbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeozoology of South West Asia and Adjacent Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tokyo (JP), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-disciplinary perspectives on Linearbandkeramik cattle and their primary and secondary product exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P. Evershed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind Gillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Smyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gerbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ICAZ International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of agropastoralism in Southwest Asia. Cross-dating of archaeological ceramics by radiocarbon and archaeomagnetic dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Radiocarbon conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ERC AGROCHRONO Un projet de pointe en archéométrie pour l'étude du développement de l'agropastoralisme dans les zones frontalières Indo-Iranienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA 2025 - XXVe colloque d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilisation de la datation 14C des coquilles d’escargots : vers une approche innovante par la conchyoline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Kader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Phouybanhdyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime C. Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Orsay, France. , 2024, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/e1nn-7s59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the chronology of Neolithic Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Jérémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatté Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davoudi Hossein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau francophone du radiocarbone et autres cosmonucléides : analyses et interpretations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l'Indus. Rapport d'activité 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Faraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Ameri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ayoob Khiljee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of AGROCHRONO project actions within the frame of MAFBI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Sabourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFBI - Mission Archéologique Française du Bassin de l'Indus. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRENCH ARCHAEOLOGICAL MISSION IN THE INDUS BASIN. Field-Season 2025 in Sindh - Preliminary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Faraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate General of Antiquities and Archaeology, CTA&amp;AD, Government of Sindh. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Oasis to the Great Desert: Settlement Dynamics in the Hajar Mountains Foothill (Oman). Short preliminary report on the January-February 2024 campaign at Bisya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Castéja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Beuzen-Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; UMR 7041 Arscan; UMR 8215 Trajectoires; Université Paris 1 - Panthéon Sorbonne. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Milk to History: AgroChrono Project in Sindh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish Ahmed Sheik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Sabourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Ahmed Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipids in Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy J.E. Cramp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Bull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Mark Pollard; Ruth Ann Armitage; Cheryl A. Makarewicz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Archaeological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2023, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119592112.ch26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic residues from late Iron age and Norse pottery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Cramp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Evershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economy of a Norse settlement in the Outer Hebrides. Excavation on Mounds 2 and 2A, Bornais, South Uist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VARGAH « campements temporaires », un projet de pointe en archéologie biomoléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of food residues preserved in archaeological ceramics to the understanding of animal husbandry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80660CD8"/>
+    <w:nsid w:val="042CCFB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-casanova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1417-3060" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597745v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Keech Mcintosh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0067270x.2026.2630538" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500638v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davoudi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02396-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675175v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D J Knowles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bayliss" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P Evershed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2024.61" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788587v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788594v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cuny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2024.100570" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711552v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiro Miki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Miyata" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Nishiaki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306647" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04758981v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind E Gillis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Kendall" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roffet-Salque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zanon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Anders" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02553-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581982v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.12237" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046460v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloufar Moghimi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haeedeh Laleh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.103908" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286072v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Manning" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Breeze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Drake" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dunne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108070" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286071v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Szil&#225;gyi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seren Griffiths" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy T.J. Knowles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ppr.2023.3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961929v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brehm" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Christl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Knowles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Evershed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28804-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961942v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Outram" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Stear" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01630-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843742v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Davey Smith" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Timpson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Diekmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05010-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961921v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D.J. Knowles" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Walton-Doyle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Barclay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105528" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834946v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Heyd" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2109325118" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena G&#243;mez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Agnini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bridarolli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kunz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00393630.2021.1995262" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641148v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Mulhall" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeve Sikora" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Smyth" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2021.15" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961915v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Fewlass" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mitchell" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Cramp" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-020-0859-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955757v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeunesse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2020.105215" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961819v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Stojanovski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Oosterbeek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.02.016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227835v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. J. Knowles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Z. Bara&#324;ski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2178-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028798v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana &#381;ivaljevi&#263;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Dimitrijevi&#263;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Evershed" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0237608" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961824v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Grillo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Marshall" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Prendergast" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1920309117" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961806v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Ford" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Sharples" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.11" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961802v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Berstan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finbar Mccormick" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40975-y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961797v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Whelton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-018-9384-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961790v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Williams" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Crump" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b02713" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961651v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b00987" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961654v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Altoft" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy J.E. Cramp" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.04.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723605v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Pel&#233;-Meziani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guilminot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mevellec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Riquier-Bouclet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ay02645a" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267149v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herve" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266697v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04901861v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kader" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Phouybanhdyt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime C. Bridoux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brun" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/e1nn-7s59" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987342v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatt&#233; Christine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davoudi Hossein" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266961v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266700v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525369v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisn&#233;rat Laborde" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267178v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213038v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omol Banin Ghafoori" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213037v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961972v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boco" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Berbeck" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961989v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987370v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987361v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365035v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Gillis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gerbault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430748v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali K Lashari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sabourdy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523622v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faraz Ali" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ameri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ayoob Khiljee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430541v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04942594v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Cast&#233;ja" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05599775v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ahmed Sheik" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento-Castillo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Ahmed Zardari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662637v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bull" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119592112.ch26" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961955v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230572v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987380v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-casanova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1417-3060" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=hwVD104AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597745v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Keech Mcintosh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0067270x.2026.2630538" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500638v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davoudi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02396-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04758981v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind E Gillis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Kendall" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roffet-Salque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zanon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Anders" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02553-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675175v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D J Knowles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bayliss" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P Evershed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2024.61" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788587v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788594v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cuny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2024.100570" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711552v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiro Miki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Miyata" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Nishiaki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306647" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286071v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dunne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Szil&#225;gyi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seren Griffiths" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy T.J. Knowles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ppr.2023.3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046460v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloufar Moghimi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haeedeh Laleh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.103908" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286072v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Manning" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Breeze" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Drake" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108070" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581982v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.12237" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961921v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D.J. Knowles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Walton-Doyle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Barclay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105528" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843742v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Evershed" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Davey Smith" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Timpson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Diekmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05010-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961942v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Knowles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Outram" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Stear" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01630-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961929v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brehm" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Christl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28804-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834946v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Heyd" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2109325118" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961918v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena G&#243;mez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Agnini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bridarolli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kunz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00393630.2021.1995262" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641148v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Mulhall" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeve Sikora" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Smyth" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2021.15" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961819v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Stojanovski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Oosterbeek" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.02.016" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227835v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. J. Knowles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Z. Bara&#324;ski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2178-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955757v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeunesse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2020.105215" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961915v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Fewlass" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mitchell" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Cramp" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-020-0859-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028798v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana &#381;ivaljevi&#263;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Dimitrijevi&#263;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Evershed" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0237608" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961806v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Ford" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Sharples" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.11" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961824v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Grillo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Marshall" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Prendergast" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1920309117" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961797v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Whelton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-018-9384-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961802v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Berstan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finbar Mccormick" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40975-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961790v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Williams" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Crump" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b02713" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961654v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Altoft" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy J.E. Cramp" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.04.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961651v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b00987" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723605v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Pel&#233;-Meziani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guilminot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mevellec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Riquier-Bouclet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ay02645a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266700v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525369v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Phouybanhdyt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisn&#233;rat Laborde" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266961v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267178v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213037v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213038v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omol Banin Ghafoori" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987370v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987361v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961989v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boco" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Berbeck" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961972v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365035v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Gillis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gerbault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266697v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herve" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267149v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04901861v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kader" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime C. Bridoux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/e1nn-7s59" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987342v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatt&#233; Christine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davoudi Hossein" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523622v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faraz Ali" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ameri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ayoob Khiljee" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430748v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali K Lashari" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sabourdy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430541v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04942594v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Cast&#233;ja" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05599775v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ahmed Sheik" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento-Castillo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Ahmed Zardari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662637v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bull" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119592112.ch26" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961955v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230572v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987380v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>