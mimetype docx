--- v0 (2026-04-15)
+++ v1 (2026-05-23)
@@ -404,897 +404,897 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03744672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratoire durable : plastique responsable, saurons-nous relever le défi</w:t>
+                <w:t xml:space="preserve">Optimiser l’usage des plastiques dans les laboratoires : Guide et fiches pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bencsik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">38e Congrès de l’AFH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Grasse, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-05129641v1</w:t>
+                <w:t xml:space="preserve">anses-05129559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition écologique dans les laboratoires d'histologie : pourquoi et comment aller vers un usage raisonné des plastiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers un usage raisonné des plastiques dans les laboratoires d'histologie. Quels leviers d'actions? L'exemple du projet de l'Anses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Chiffoleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bencsik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">anses-04621700v1</w:t>
+              <w:t xml:space="preserve">36ème congrès de l’Association Française d’Histotechnologie (AFH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dijon, France. , 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04196632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratoires d'histologie et impact environnemental: comment l'évaluer et quelles mesures mettre en œuvre pour assurer une recherche efficace et plus respectueuse de l'environnement ?</w:t>
+                <w:t xml:space="preserve">Ouverture des données de la recherche, une danse bretonne collective en 5 temps à l’Anses Laboratoire de Fougères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Chiffoleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Bencsik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">anses-03709828v1</w:t>
+              <w:t xml:space="preserve">Pratiquer la science ouverte: des services et des compétences en action, 04-06/07/2023, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04512829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation de la Revue Française d'Histotechnologie. La Revue Française d'Histotechnologie: Etat de l'art, visibilité et améliorations présente et future de cette visibilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers un usage raisonné des plastiques utilisés dans les laboratoires de recherche : quels leviers d’actions ? L’exemple du projet de l'Anses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Bencsik</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bencsik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">anses-02266715v1</w:t>
+              <w:t xml:space="preserve">21ème école qualité et responsabilité sociétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montpellier, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04397782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse et réduction de l'empreinte carbone dans les laboratoires d'histologie : de l'information à l'application de gestes réflexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bencsik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Labo1point5. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Journée Labos 1point5: S’engager ensemble pour réduire l’empreinte de nos activités de recherche, 01/06/2022, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France. , 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03708488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimiser l’usage des plastiques dans les laboratoires : Guide et fiches pratiques</w:t>
+                <w:t xml:space="preserve">Laboratoire durable : plastique responsable, saurons-nous relever le défi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bencsik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38e Congrès de l’AFH</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-05129559v1</w:t>
+              <w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (1), pp.205-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25830/afh.rfh.2025.37.1.205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05129641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un usage raisonné des plastiques dans les laboratoires d'histologie. Quels leviers d'actions? L'exemple du projet de l'Anses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Transition écologique dans les laboratoires d'histologie : pourquoi et comment aller vers un usage raisonné des plastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Ménard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bencsik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème congrès de l’Association Française d’Histotechnologie (AFH)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04196632v1</w:t>
+              <w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (1), pp.287-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25830/afh.rfh.2024.36.1.287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04621700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouverture des données de la recherche, une danse bretonne collective en 5 temps à l’Anses Laboratoire de Fougères</w:t>
+                <w:t xml:space="preserve">Laboratoires d'histologie et impact environnemental: comment l'évaluer et quelles mesures mettre en œuvre pour assurer une recherche efficace et plus respectueuse de l'environnement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bencsik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiquer la science ouverte: des services et des compétences en action, 04-06/07/2023, Paris, France</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.115-166. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04512829v1</w:t>
+                <w:t xml:space="preserve">⟨10.25830/afh.rfh.2022.34.1.115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03709828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un usage raisonné des plastiques utilisés dans les laboratoires de recherche : quels leviers d’actions ? L’exemple du projet de l'Anses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Ménard</w:t>
+                <w:t xml:space="preserve">Valorisation de la Revue Française d'Histotechnologie. La Revue Française d'Histotechnologie: Etat de l'art, visibilité et améliorations présente et future de cette visibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anna Bencsik</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bencsik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème école qualité et responsabilité sociétale</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (1), pp.93-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25830/afh.rfh.2019.31.1.93⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04397782v1</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">anses-03708488v1</w:t>
+                <w:t xml:space="preserve">anses-02266715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1477,51 +1477,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8FAB623D"/>
+    <w:nsid w:val="A6603115"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1708,51 +1708,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-chiffoleau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8829-5488" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05584592v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bencsik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chiffoleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05261698v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03744672v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bencsik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05129641v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2025.37.1.205" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04621700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan M&#233;nard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2024.36.1.287" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03709828v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2022.34.1.115" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02266715v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2019.31.1.93" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05129559v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04196632v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04512829v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04397782v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03708488v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03744569v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-chiffoleau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8829-5488" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05584592v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bencsik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chiffoleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05261698v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03744672v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bencsik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05129559v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04196632v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan M&#233;nard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04512829v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04397782v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03708488v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05129641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2025.37.1.205" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04621700v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2024.36.1.287" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03709828v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2022.34.1.115" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02266715v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2019.31.1.93" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03744569v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>