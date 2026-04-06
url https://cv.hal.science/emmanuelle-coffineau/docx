--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1154,199 +1154,199 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notice 26 : Ligron (Sarthe), Le Perray</w:t>
+                <w:t xml:space="preserve">Notice 24 : Fyé (Sarthe), Les Grands Prés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Henigfeld. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La céramique dans les Pays de la Loire et en Bretagne. De la fin du Xe siècle au début du XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome 2 - Notices, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.443-446, 2021, Archéologie &amp; Culture, 978-2-7535-8172-2</w:t>
+              <w:t xml:space="preserve">, pp.417-420, 2021, Archéologie &amp; Culture, 978-2-7535-8172-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685860v1</w:t>
+                <w:t xml:space="preserve">hal-03685857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notice 24 : Fyé (Sarthe), Les Grands Prés</w:t>
+                <w:t xml:space="preserve">Notice 26 : Ligron (Sarthe), Le Perray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Henigfeld. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La céramique dans les Pays de la Loire et en Bretagne. De la fin du Xe siècle au début du XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome 2 - Notices, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.417-420, 2021, Archéologie &amp; Culture, 978-2-7535-8172-2</w:t>
+              <w:t xml:space="preserve">, pp.443-446, 2021, Archéologie &amp; Culture, 978-2-7535-8172-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685857v1</w:t>
+                <w:t xml:space="preserve">hal-03685860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice 27 : Saint-Corneille (Sarthe), La Chapelle 2</w:t>
               </w:r>
@@ -1623,51 +1623,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (20)</w:t>
+        <w:t xml:space="preserve">Rapport (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1889,51 +1889,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'opération. Fouille archéologique. 2 rue du Mur. Voie et bâtiment gallo-romain. Nécropole alto-médiévale</w:t>
+                <w:t xml:space="preserve">Jublains (Mayenne) 2 rue du Mur. Voie, bâtiment gallo-romain et nécropole alto-médiévale. Rapport d'opération. Fouille archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Mare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Brunet</w:t>
@@ -2007,1986 +2007,2104 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04980711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grandchamp-des-Fontaines (Loire-Atlantique, Pays de la Loire), Parc d’activités de la Belle Étoile</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vue (Loire-Atlantique), 5 rue de la Tannerie - 6 rue du Four Banal : Une occupation médiévale et moderne et de rares vestiges gaulois : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Chazette</w:t>
+                <w:t xml:space="preserve">Marion Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Dufour</w:t>
+                <w:t xml:space="preserve">Camille Dreillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Grand-Ouest. 2023, pp.484</w:t>
+              <w:t xml:space="preserve">Inrap GO. 2025, pp.490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04592919v1</w:t>
+                <w:t xml:space="preserve">halshs-05560828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Mans (Sarthe), Places du Cardinal Grente et Saint-Michel : rapport de diagnostic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Augry</w:t>
+                <w:t xml:space="preserve">Grandchamp-des-Fontaines (Loire-Atlantique, Pays de la Loire), Parc d’activités de la Belle Étoile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Boulaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Nauleau</w:t>
+                <w:t xml:space="preserve">Alain Chazette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Raffin</w:t>
+                <w:t xml:space="preserve">Florian Diochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Sabatié</w:t>
+                <w:t xml:space="preserve">Benjamin Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap. 2023</w:t>
+              <w:t xml:space="preserve">Inrap Grand-Ouest. 2023, pp.484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04357218v1</w:t>
+                <w:t xml:space="preserve">hal-04592919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Siège de la communauté de communes Vendée Grand Littoral » Genèse et évolutions des aménagements portuaires du bourg castral (11e-17e siècles). Rapport final d'opération</w:t>
+                <w:t xml:space="preserve">Le Mans (Sarthe), Places du Cardinal Grente et Saint-Michel : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Augry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
+                <w:t xml:space="preserve">Jean-François Nauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Bertaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Borvon</w:t>
+                <w:t xml:space="preserve">Aurélie Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Sabatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives. 2023</w:t>
+              <w:t xml:space="preserve">Inrap. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356649v1</w:t>
+                <w:t xml:space="preserve">hal-04357218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Mans (Sarthe), Places Saint-Pierre et du Hallai, rues du Hallai et de la Comédie : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">« Siège de la communauté de communes Vendée Grand Littoral » Genèse et évolutions des aménagements portuaires du bourg castral (11e-17e siècles). Rapport final d'opération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Augry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arthuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Borvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Thébaud</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04359854v1</w:t>
+                <w:t xml:space="preserve">hal-04356649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvré-l'Evêque (Sarthe), Abbaye Royale de l'Épau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Langlois</w:t>
+                <w:t xml:space="preserve">Le Mans (Sarthe), Places Saint-Pierre et du Hallai, rues du Hallai et de la Comédie : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Augry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Borvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Fillion-Braguet</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">halshs-04627614v1</w:t>
+                <w:t xml:space="preserve">hal-04359854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centre-Val de Loire, Indre-et-Loire, Tours, Les Hauts de Sainte Radegonde</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yvré-l'Evêque (Sarthe), Abbaye Royale de l'Épau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fillion-Braguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GSO; Drac Pays de la Loire. 2020, 394 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Braguier</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-04094105v1</w:t>
+                <w:t xml:space="preserve">halshs-04627614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huismes, Indre-et-Loire, Place de l'église. Rapport de diagnostic archéologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Centre-Val de Loire, Indre-et-Loire, Tours, Les Hauts de Sainte Radegonde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Baguenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Livet</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2019</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap, SRA Centre - Val de Loire. 2020, pp.483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331101v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chanceaux-sur-Choisille, Indre-et-Loire, Place Charles Spiessert. Rapport de diagnostic archéologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Huismes, Indre-et-Loire, Place de l'église. Rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2018, 94 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331071v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vendôme, Loir-et-Cher, quartier Rochambeau, Bâtiment Régence. Rapport de diagnostic archéologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Chanceaux-sur-Choisille, Indre-et-Loire, Place Charles Spiessert. Rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Holzem</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] INRAP CIF. 2018, 157 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2018, 94 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331076v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amboise, Zone d'activité de la Boitardière, Centre-Val de Loire, Indre-et-Loire : rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Fourré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2018, 1 vol. (166 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valloire-sur-Cisse (Loir-et-Cher), Place de la Mairie, Chouzy-sur-Cisse : Centre-Val de Loire, Loir-et-Cher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap; SRA Centre - Val de Loire. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Blanc : de St-Génitour aux Augustins, un cimetière médiéval sous la place de la Libération.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Livet</w:t>
+                <w:t xml:space="preserve">Vendôme, Loir-et-Cher, quartier Rochambeau, Bâtiment Régence. Rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Holzem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2018, pp.126</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRAP CIF. 2018, 157 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795821v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Mans (Sarthe), Place du Jet d'Eau : rapport de fouilles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Fillon</w:t>
+                <w:t xml:space="preserve">Le Blanc : de St-Génitour aux Augustins, un cimetière médiéval sous la place de la Libération.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Munos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2016</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2018, pp.126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791258v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eglise St-Philbert, Beauvoir-sur-Mer (85018), Pays de La Loire, Vendée (85), Rapport d’opération, diagnostic archéologique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Gallien</w:t>
+                <w:t xml:space="preserve">Le Mans (Sarthe), Place du Jet d'Eau : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Augry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Pilon</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] UMR CReAAH; INRAP Grand-Ouest. 2016, 160 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454435v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pays de la Loire, Sarthe, Le Mans (72) &amp;quot;Les Jardins de la Cathédrale 2&amp;quot;, Rapport d'opération, Diagnostic archéologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Augry</w:t>
+                <w:t xml:space="preserve">Eglise St-Philbert, Beauvoir-sur-Mer (85018), Pays de La Loire, Vendée (85), Rapport d’opération, diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pilon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR CReAAH; INRAP Grand-Ouest. 2016, 160 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dumas</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02485784v1</w:t>
+                <w:t xml:space="preserve">hal-02454435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GUIPAVAS (Finistère), ZAC Nord Lavallot. Occupations diachroniques du plateau léonard : Des premiers agriculteurs à la libération de Brest</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pays de la Loire, Sarthe, Le Mans (72) &amp;quot;Les Jardins de la Cathédrale 2&amp;quot;, Rapport d'opération, Diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Augry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6566 CReAAH; INRAP Grand-Ouest (Cesson-Sévigné). 2016, 128 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Pailler</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-04108596v1</w:t>
+                <w:t xml:space="preserve">hal-02485784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">GUIPAVAS (Finistère), ZAC Nord Lavallot. Occupations diachroniques du plateau léonard : Des premiers agriculteurs à la libération de Brest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Brisotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hallégouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2015, 354 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'occupation médiévale de Cherré, Le Champ du Gradon (Sarthe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dietsch-Sellanmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Letho-Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01791358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4133,51 +4251,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02890604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Langlois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Legrand-Coffineau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791097v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2554" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388173v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.1761" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714196v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brodeur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.841" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04132921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Meunier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/mycm-fe66" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04138156v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/0y9h-7110" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761463v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coulon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02927477v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-19-le-sanctuaire-du-chapeau-neuville-sur-sarthe/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685860v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685861v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791403v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02881257v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05266190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Boulaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delpire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Stern" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505914v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Klinger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04980711v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mare" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Peytremann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592919v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chazette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Diochet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dufour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357218v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nauleau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Raffin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sabati&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356649v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bertaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359854v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Th&#233;baud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jubeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04627614v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fillion-Braguet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094105v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baguenier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331101v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331071v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331076v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160069v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281783v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01795821v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791258v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02454435v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Langlois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02485784v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108596v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bideau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hall&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791358v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tourneur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellanmi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Letho-Duclos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02890604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Langlois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Legrand-Coffineau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791097v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2554" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388173v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.1761" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714196v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brodeur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.841" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04132921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Meunier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/mycm-fe66" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04138156v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/0y9h-7110" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761463v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coulon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02927477v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-19-le-sanctuaire-du-chapeau-neuville-sur-sarthe/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685857v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685860v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685861v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791403v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02881257v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05266190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Boulaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delpire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Stern" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505914v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Klinger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04980711v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mare" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Peytremann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560828v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lem&#233;e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dreillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592919v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chazette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Diochet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dufour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357218v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nauleau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Raffin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sabati&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356649v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bertaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359854v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Th&#233;baud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jubeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04627614v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fillion-Braguet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094105v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baguenier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331101v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331071v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160069v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281783v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331076v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01795821v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791258v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02454435v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Langlois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02485784v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108596v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bideau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hall&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791358v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tourneur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellanmi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Letho-Duclos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>