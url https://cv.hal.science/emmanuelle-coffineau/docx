--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1154,285 +1154,285 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notice 24 : Fyé (Sarthe), Les Grands Prés</w:t>
+                <w:t xml:space="preserve">Notice 27 : Saint-Corneille (Sarthe), La Chapelle 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Henigfeld. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La céramique dans les Pays de la Loire et en Bretagne. De la fin du Xe siècle au début du XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome 2 - Notices, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.417-420, 2021, Archéologie &amp; Culture, 978-2-7535-8172-2</w:t>
+              <w:t xml:space="preserve">, pp.447-452, 2021, Archéologie &amp; Culture, 978-2-7535-8172-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685857v1</w:t>
+                <w:t xml:space="preserve">hal-03685861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notice 26 : Ligron (Sarthe), Le Perray</w:t>
+                <w:t xml:space="preserve">Notice 24 : Fyé (Sarthe), Les Grands Prés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Henigfeld. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La céramique dans les Pays de la Loire et en Bretagne. De la fin du Xe siècle au début du XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome 2 - Notices, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.443-446, 2021, Archéologie &amp; Culture, 978-2-7535-8172-2</w:t>
+              <w:t xml:space="preserve">, pp.417-420, 2021, Archéologie &amp; Culture, 978-2-7535-8172-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685860v1</w:t>
+                <w:t xml:space="preserve">hal-03685857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notice 27 : Saint-Corneille (Sarthe), La Chapelle 2</w:t>
+                <w:t xml:space="preserve">Notice 26 : Ligron (Sarthe), Le Perray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Henigfeld. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La céramique dans les Pays de la Loire et en Bretagne. De la fin du Xe siècle au début du XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome 2 - Notices, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.447-452, 2021, Archéologie &amp; Culture, 978-2-7535-8172-2</w:t>
+              <w:t xml:space="preserve">, pp.443-446, 2021, Archéologie &amp; Culture, 978-2-7535-8172-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685861v1</w:t>
+                <w:t xml:space="preserve">hal-03685860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuvy-le-Roi et Truyes: chrono-typologie de la céramique des sites de la Marmaudière et des Grandes Maisons dans la Touraine du nord et du sud</w:t>
               </w:r>
@@ -1623,2488 +1623,2651 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (21)</w:t>
+        <w:t xml:space="preserve">Rapport (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Croisic (Loire-Atlantique), La Pierre Longue : La station de radio-navigation Nutria - Tu 500 : rapport de fouilles</w:t>
+                <w:t xml:space="preserve">Vue (Loire-Atlantique), 5 rue de la Tannerie - 6 rue du Four Banal : Une occupation médiévale et moderne et de rares vestiges gaulois : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Le Boulaire</w:t>
+                <w:t xml:space="preserve">Marion Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Stern</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2025, pp.332</w:t>
+                <w:t xml:space="preserve">Camille Dreillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GO. 2025, pp.490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05266190v1</w:t>
+                <w:t xml:space="preserve">halshs-05560828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avenue de Lattre-de-Tassigny. Une occupation les pieds dans l’eau...</w:t>
+                <w:t xml:space="preserve">Jublains (Mayenne) 2 rue du Mur. Voie, bâtiment gallo-romain et nécropole alto-médiévale. Rapport d'opération. Fouille archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t>
+                <w:t xml:space="preserve">Éric Mare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Klinger</w:t>
+                <w:t xml:space="preserve">Maxime Mortreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Arthuis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
+                <w:t xml:space="preserve">Édith Peytremann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Grand Ouest. 2025</w:t>
+              <w:t xml:space="preserve">Inrap GO. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505914v1</w:t>
+                <w:t xml:space="preserve">halshs-04980711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jublains (Mayenne) 2 rue du Mur. Voie, bâtiment gallo-romain et nécropole alto-médiévale. Rapport d'opération. Fouille archéologique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Croisic (Loire-Atlantique), La Pierre Longue : La station de radio-navigation Nutria - Tu 500 : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Boulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Mare</w:t>
+                <w:t xml:space="preserve">Laurent Delpire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Brunet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
+                <w:t xml:space="preserve">Philippe Forré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Mortreau</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Inrap GO. 2025</w:t>
+                <w:t xml:space="preserve">Mathilde Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2025, pp.332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04980711v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vue (Loire-Atlantique), 5 rue de la Tannerie - 6 rue du Four Banal : Une occupation médiévale et moderne et de rares vestiges gaulois : rapport de fouille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avenue de Lattre-de-Tassigny. Une occupation les pieds dans l’eau...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Lemée</w:t>
+                <w:t xml:space="preserve">Alexandra Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Bayle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Brunet</w:t>
+                <w:t xml:space="preserve">Rémy Arthuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Borvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap GO. 2025, pp.490</w:t>
+              <w:t xml:space="preserve">Inrap Grand Ouest. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05560828v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grandchamp-des-Fontaines (Loire-Atlantique, Pays de la Loire), Parc d’activités de la Belle Étoile</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rennes (35), 26 rue de la Monnaie, Hôtel d'artillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Chazette</w:t>
+                <w:t xml:space="preserve">Lucie Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Inrap Grand-Ouest. 2023, pp.484</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GO. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04592919v1</w:t>
+                <w:t xml:space="preserve">hal-05590885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Mans (Sarthe), Places du Cardinal Grente et Saint-Michel : rapport de diagnostic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Nauleau</w:t>
+                <w:t xml:space="preserve">Dol-de-Bretagne (35), Place Toullier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2023</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GO. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357218v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Siège de la communauté de communes Vendée Grand Littoral » Genèse et évolutions des aménagements portuaires du bourg castral (11e-17e siècles). Rapport final d'opération</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Borvon</w:t>
+                <w:t xml:space="preserve">Grandchamp-des-Fontaines (Loire-Atlantique, Pays de la Loire), Parc d’activités de la Belle Étoile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Boulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chazette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Diochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives. 2023</w:t>
+              <w:t xml:space="preserve">Inrap Grand-Ouest. 2023, pp.484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356649v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Mans (Sarthe), Places Saint-Pierre et du Hallai, rues du Hallai et de la Comédie : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Le Mans (Sarthe), Places du Cardinal Grente et Saint-Michel : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Augry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Borvon</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Jubeau</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Sabatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap. 2022</w:t>
+              <w:t xml:space="preserve">Inrap. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04359854v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvré-l'Evêque (Sarthe), Abbaye Royale de l'Épau</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Gallien</w:t>
+                <w:t xml:space="preserve">« Siège de la communauté de communes Vendée Grand Littoral » Genèse et évolutions des aménagements portuaires du bourg castral (11e-17e siècles). Rapport final d'opération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Augry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arthuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Borvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap GSO; Drac Pays de la Loire. 2020, 394 p</w:t>
+              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04627614v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centre-Val de Loire, Indre-et-Loire, Tours, Les Hauts de Sainte Radegonde</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+                <w:t xml:space="preserve">Le Mans (Sarthe), Places Saint-Pierre et du Hallai, rues du Hallai et de la Comédie : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Augry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Borvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gardère</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap, SRA Centre - Val de Loire. 2020, pp.483</w:t>
+              <w:t xml:space="preserve">Inrap. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04094105v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04359854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huismes, Indre-et-Loire, Place de l'église. Rapport de diagnostic archéologique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Livet</w:t>
+                <w:t xml:space="preserve">Yvré-l'Evêque (Sarthe), Abbaye Royale de l'Épau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2019</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fillion-Braguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GSO; Drac Pays de la Loire. 2020, 394 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331101v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04627614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chanceaux-sur-Choisille, Indre-et-Loire, Place Charles Spiessert. Rapport de diagnostic archéologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Centre-Val de Loire, Indre-et-Loire, Tours, Les Hauts de Sainte Radegonde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Baguenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Livet</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2018, 94 p</w:t>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap, SRA Centre - Val de Loire. 2020, pp.483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331071v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amboise, Zone d'activité de la Boitardière, Centre-Val de Loire, Indre-et-Loire : rapport de diagnostic archéologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Huismes, Indre-et-Loire, Place de l'église. Rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Couderc</w:t>
+                <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2018, 1 vol. (166 p.)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05160069v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valloire-sur-Cisse (Loir-et-Cher), Place de la Mairie, Chouzy-sur-Cisse : Centre-Val de Loire, Loir-et-Cher</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+                <w:t xml:space="preserve">Vendôme, Loir-et-Cher, quartier Rochambeau, Bâtiment Régence. Rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Holzem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap; SRA Centre - Val de Loire. 2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRAP CIF. 2018, 157 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281783v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vendôme, Loir-et-Cher, quartier Rochambeau, Bâtiment Régence. Rapport de diagnostic archéologique</w:t>
+                <w:t xml:space="preserve">Valloire-sur-Cisse (Loir-et-Cher), Place de la Mairie, Chouzy-sur-Cisse : Centre-Val de Loire, Loir-et-Cher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Blanchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Holzem</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] INRAP CIF. 2018, 157 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap; SRA Centre - Val de Loire. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331076v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Blanc : de St-Génitour aux Augustins, un cimetière médiéval sous la place de la Libération.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amboise, Zone d'activité de la Boitardière, Centre-Val de Loire, Indre-et-Loire : rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Munos</w:t>
+                <w:t xml:space="preserve">Alix Fourré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Livet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2018, pp.126</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2018, 1 vol. (166 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795821v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Mans (Sarthe), Place du Jet d'Eau : rapport de fouilles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Fillon</w:t>
+                <w:t xml:space="preserve">Chanceaux-sur-Choisille, Indre-et-Loire, Place Charles Spiessert. Rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2018, 94 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791258v1</w:t>
+                <w:t xml:space="preserve">hal-03331071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eglise St-Philbert, Beauvoir-sur-Mer (85018), Pays de La Loire, Vendée (85), Rapport d’opération, diagnostic archéologique</w:t>
+                <w:t xml:space="preserve">Le Blanc : de St-Génitour aux Augustins, un cimetière médiéval sous la place de la Libération.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.Y. Langlois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Gallien</w:t>
+                <w:t xml:space="preserve">Matthieu Munos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UMR CReAAH; INRAP Grand-Ouest. 2016, 160 p</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2018, pp.126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454435v1</w:t>
+                <w:t xml:space="preserve">hal-01795821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pays de la Loire, Sarthe, Le Mans (72) &amp;quot;Les Jardins de la Cathédrale 2&amp;quot;, Rapport d'opération, Diagnostic archéologique</w:t>
+                <w:t xml:space="preserve">Le Mans (Sarthe), Place du Jet d'Eau : rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Augry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 6566 CReAAH; INRAP Grand-Ouest (Cesson-Sévigné). 2016, 128 p</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485784v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GUIPAVAS (Finistère), ZAC Nord Lavallot. Occupations diachroniques du plateau léonard : Des premiers agriculteurs à la libération de Brest</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vérane Brisotto</w:t>
+                <w:t xml:space="preserve">Eglise St-Philbert, Beauvoir-sur-Mer (85018), Pays de La Loire, Vendée (85), Rapport d’opération, diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Hallégouët</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap. 2015, 354 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR CReAAH; INRAP Grand-Ouest. 2016, 160 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04108596v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pays de la Loire, Sarthe, Le Mans (72) &amp;quot;Les Jardins de la Cathédrale 2&amp;quot;, Rapport d'opération, Diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Augry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6566 CReAAH; INRAP Grand-Ouest (Cesson-Sévigné). 2016, 128 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GUIPAVAS (Finistère), ZAC Nord Lavallot. Occupations diachroniques du plateau léonard : Des premiers agriculteurs à la libération de Brest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Brisotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hallégouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2015, 354 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'occupation médiévale de Cherré, Le Champ du Gradon (Sarthe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dietsch-Sellanmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Letho-Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01791358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId121"/>
+      <w:footerReference w:type="default" r:id="rId124"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4251,51 +4414,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02890604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Langlois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Legrand-Coffineau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791097v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2554" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388173v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.1761" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714196v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brodeur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.841" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04132921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Meunier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/mycm-fe66" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04138156v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/0y9h-7110" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761463v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coulon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02927477v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-19-le-sanctuaire-du-chapeau-neuville-sur-sarthe/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685857v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685860v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685861v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791403v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02881257v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05266190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Boulaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delpire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Stern" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505914v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Klinger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04980711v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mare" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Peytremann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560828v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lem&#233;e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dreillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592919v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chazette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Diochet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dufour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357218v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nauleau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Raffin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sabati&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356649v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bertaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359854v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Th&#233;baud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jubeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04627614v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fillion-Braguet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094105v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baguenier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331101v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331071v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160069v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281783v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331076v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01795821v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791258v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02454435v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Langlois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02485784v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108596v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bideau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hall&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791358v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tourneur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellanmi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Letho-Duclos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02890604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Langlois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Legrand-Coffineau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791097v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2554" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388173v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.1761" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714196v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brodeur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.841" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04132921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Meunier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/mycm-fe66" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04138156v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/0y9h-7110" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761463v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coulon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02927477v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-19-le-sanctuaire-du-chapeau-neuville-sur-sarthe/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685861v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685860v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791403v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02881257v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560828v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lem&#233;e" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dreillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04980711v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mare" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Peytremann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05266190v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Boulaire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delpire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Stern" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505914v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Klinger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05590885v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arnaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05590857v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592919v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chazette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Diochet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dufour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357218v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nauleau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Raffin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sabati&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356649v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bertaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359854v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Th&#233;baud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jubeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04627614v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fillion-Braguet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094105v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baguenier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331101v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331076v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281783v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160069v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331071v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01795821v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791258v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02454435v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Langlois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02485784v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108596v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bideau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hall&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791358v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tourneur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellanmi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Letho-Duclos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>