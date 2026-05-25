--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -619,281 +619,281 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place du Jet d’Eau (Pays de la Loire, Sarthe, Le Mans)</w:t>
+                <w:t xml:space="preserve">Jardins de la cathédrale : histoire et archéologie des abords de la cathédrale Saint-Julien (Pays de la Loire, Sarthe, Le Mans)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Augry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Fillon</w:t>
+                <w:t xml:space="preserve">Emmanuelle Collado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gautier</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Adrien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. , 6 vol. (282, 262, 474, 444, 398, 342 p.), 2023, Documents d’archéologie préventive 37, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Meunier</w:t>
-[...19 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34692/mycm-fe66⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34692/0y9h-7110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132921v1</w:t>
+                <w:t xml:space="preserve">hal-04138156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jardins de la cathédrale : histoire et archéologie des abords de la cathédrale Saint-Julien (Pays de la Loire, Sarthe, Le Mans)</w:t>
+                <w:t xml:space="preserve">Place du Jet d’Eau (Pays de la Loire, Sarthe, Le Mans)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Augry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Collado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Deloze</w:t>
+                <w:t xml:space="preserve">Nicolas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Dubois</w:t>
+                <w:t xml:space="preserve">Hugo Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap. , 6 vol. (282, 262, 474, 444, 398, 342 p.), 2023, Documents d’archéologie préventive 37, </w:t>
+              <w:t xml:space="preserve">Inrap. , 1 vol. (267 p.), 2023, Documents d’archéologie préventive 36, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34692/0y9h-7110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34692/mycm-fe66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138156v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique médiévale et moderne du bassin de la Loire moyenne, chrono-typologie et transformation des aires culturelles dans la longue durée (6e—19e s.)</w:t>
               </w:r>
@@ -1154,285 +1154,285 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notice 27 : Saint-Corneille (Sarthe), La Chapelle 2</w:t>
+                <w:t xml:space="preserve">Notice 24 : Fyé (Sarthe), Les Grands Prés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Henigfeld. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La céramique dans les Pays de la Loire et en Bretagne. De la fin du Xe siècle au début du XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome 2 - Notices, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.447-452, 2021, Archéologie &amp; Culture, 978-2-7535-8172-2</w:t>
+              <w:t xml:space="preserve">, pp.417-420, 2021, Archéologie &amp; Culture, 978-2-7535-8172-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685861v1</w:t>
+                <w:t xml:space="preserve">hal-03685857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notice 24 : Fyé (Sarthe), Les Grands Prés</w:t>
+                <w:t xml:space="preserve">Notice 26 : Ligron (Sarthe), Le Perray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Henigfeld. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La céramique dans les Pays de la Loire et en Bretagne. De la fin du Xe siècle au début du XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome 2 - Notices, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.417-420, 2021, Archéologie &amp; Culture, 978-2-7535-8172-2</w:t>
+              <w:t xml:space="preserve">, pp.443-446, 2021, Archéologie &amp; Culture, 978-2-7535-8172-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685857v1</w:t>
+                <w:t xml:space="preserve">hal-03685860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notice 26 : Ligron (Sarthe), Le Perray</w:t>
+                <w:t xml:space="preserve">Notice 27 : Saint-Corneille (Sarthe), La Chapelle 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Henigfeld. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La céramique dans les Pays de la Loire et en Bretagne. De la fin du Xe siècle au début du XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome 2 - Notices, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.443-446, 2021, Archéologie &amp; Culture, 978-2-7535-8172-2</w:t>
+              <w:t xml:space="preserve">, pp.447-452, 2021, Archéologie &amp; Culture, 978-2-7535-8172-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685860v1</w:t>
+                <w:t xml:space="preserve">hal-03685861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuvy-le-Roi et Truyes: chrono-typologie de la céramique des sites de la Marmaudière et des Grandes Maisons dans la Touraine du nord et du sud</w:t>
               </w:r>
@@ -1657,495 +1657,495 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vue (Loire-Atlantique), 5 rue de la Tannerie - 6 rue du Four Banal : Une occupation médiévale et moderne et de rares vestiges gaulois : rapport de fouille</w:t>
+                <w:t xml:space="preserve">Jublains (Mayenne) 2 rue du Mur. Voie, bâtiment gallo-romain et nécropole alto-médiévale. Rapport d'opération. Fouille archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Lemée</w:t>
+                <w:t xml:space="preserve">Éric Mare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Bayle</w:t>
+                <w:t xml:space="preserve">Vanessa Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Brunet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
+                <w:t xml:space="preserve">Maxime Mortreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Dreillard</w:t>
+                <w:t xml:space="preserve">Édith Peytremann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap GO. 2025, pp.490</w:t>
+              <w:t xml:space="preserve">Inrap GO. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05560828v1</w:t>
+                <w:t xml:space="preserve">halshs-04980711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jublains (Mayenne) 2 rue du Mur. Voie, bâtiment gallo-romain et nécropole alto-médiévale. Rapport d'opération. Fouille archéologique.</w:t>
+                <w:t xml:space="preserve">Vue (Loire-Atlantique), 5 rue de la Tannerie - 6 rue du Four Banal : Une occupation médiévale et moderne et de rares vestiges gaulois : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Mare</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Marion Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édith Peytremann</w:t>
+                <w:t xml:space="preserve">Camille Dreillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap GO. 2025</w:t>
+              <w:t xml:space="preserve">Inrap GO. 2025, pp.490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04980711v1</w:t>
+                <w:t xml:space="preserve">halshs-05560828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Croisic (Loire-Atlantique), La Pierre Longue : La station de radio-navigation Nutria - Tu 500 : rapport de fouilles</w:t>
+                <w:t xml:space="preserve">Avenue de Lattre-de-Tassigny. Une occupation les pieds dans l’eau...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Le Boulaire</w:t>
+                <w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Klinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arthuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Borvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2025, pp.332</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Grand Ouest. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05266190v1</w:t>
+                <w:t xml:space="preserve">hal-05505914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avenue de Lattre-de-Tassigny. Une occupation les pieds dans l’eau...</w:t>
+                <w:t xml:space="preserve">Le Croisic (Loire-Atlantique), La Pierre Longue : La station de radio-navigation Nutria - Tu 500 : rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t>
+                <w:t xml:space="preserve">Antoine Le Boulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Klinger</w:t>
+                <w:t xml:space="preserve">Laurent Delpire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Arthuis</w:t>
+                <w:t xml:space="preserve">Philippe Forré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Borvon</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Inrap Grand Ouest. 2025</w:t>
+                <w:t xml:space="preserve">Mathilde Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2025, pp.332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505914v1</w:t>
+                <w:t xml:space="preserve">hal-05266190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rennes (35), 26 rue de la Monnaie, Hôtel d'artillerie</w:t>
               </w:r>
@@ -2232,51 +2232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Stern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GO. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2294,51 +2294,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grandchamp-des-Fontaines (Loire-Atlantique, Pays de la Loire), Parc d’activités de la Belle Étoile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Boulaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chazette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2547,90 +2547,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Siège de la communauté de communes Vendée Grand Littoral » Genèse et évolutions des aménagements portuaires du bourg castral (11e-17e siècles). Rapport final d'opération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Augry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arthuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Borvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut national de recherches archéologiques préventives. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2682,51 +2682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Augry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Borvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2768,271 +2768,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04359854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvré-l'Evêque (Sarthe), Abbaye Royale de l'Épau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Langlois</w:t>
+                <w:t xml:space="preserve">Centre-Val de Loire, Indre-et-Loire, Tours, Les Hauts de Sainte Radegonde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Baguenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique Gallien</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap GSO; Drac Pays de la Loire. 2020, 394 p</w:t>
+              <w:t xml:space="preserve">Inrap, SRA Centre - Val de Loire. 2020, pp.483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04627614v1</w:t>
+                <w:t xml:space="preserve">hal-04094105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centre-Val de Loire, Indre-et-Loire, Tours, Les Hauts de Sainte Radegonde</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yvré-l'Evêque (Sarthe), Abbaye Royale de l'Épau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fillion-Braguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GSO; Drac Pays de la Loire. 2020, 394 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-04094105v1</w:t>
+                <w:t xml:space="preserve">halshs-04627614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huismes, Indre-et-Loire, Place de l'église. Rapport de diagnostic archéologique</w:t>
               </w:r>
@@ -3104,455 +3104,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vendôme, Loir-et-Cher, quartier Rochambeau, Bâtiment Régence. Rapport de diagnostic archéologique</w:t>
+                <w:t xml:space="preserve">Chanceaux-sur-Choisille, Indre-et-Loire, Place Charles Spiessert. Rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Holzem</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] INRAP CIF. 2018, 157 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2018, 94 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331076v1</w:t>
+                <w:t xml:space="preserve">hal-03331071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valloire-sur-Cisse (Loir-et-Cher), Place de la Mairie, Chouzy-sur-Cisse : Centre-Val de Loire, Loir-et-Cher</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+                <w:t xml:space="preserve">Vendôme, Loir-et-Cher, quartier Rochambeau, Bâtiment Régence. Rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Holzem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap; SRA Centre - Val de Loire. 2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRAP CIF. 2018, 157 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281783v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amboise, Zone d'activité de la Boitardière, Centre-Val de Loire, Indre-et-Loire : rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Couderc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alix Fourré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2018, 1 vol. (166 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chanceaux-sur-Choisille, Indre-et-Loire, Place Charles Spiessert. Rapport de diagnostic archéologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+                <w:t xml:space="preserve">Valloire-sur-Cisse (Loir-et-Cher), Place de la Mairie, Chouzy-sur-Cisse : Centre-Val de Loire, Loir-et-Cher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2018, 94 p</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap; SRA Centre - Val de Loire. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331071v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Blanc : de St-Génitour aux Augustins, un cimetière médiéval sous la place de la Libération.</w:t>
               </w:r>
@@ -3577,51 +3577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2018, pp.126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3637,389 +3637,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Mans (Sarthe), Place du Jet d'Eau : rapport de fouilles</w:t>
+                <w:t xml:space="preserve">Pays de la Loire, Sarthe, Le Mans (72) &amp;quot;Les Jardins de la Cathédrale 2&amp;quot;, Rapport d'opération, Diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Augry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2016</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6566 CReAAH; INRAP Grand-Ouest (Cesson-Sévigné). 2016, 128 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791258v1</w:t>
+                <w:t xml:space="preserve">hal-02485784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eglise St-Philbert, Beauvoir-sur-Mer (85018), Pays de La Loire, Vendée (85), Rapport d’opération, diagnostic archéologique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Gallien</w:t>
+                <w:t xml:space="preserve">Le Mans (Sarthe), Place du Jet d'Eau : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Augry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pilon</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02454435v1</w:t>
+                <w:t xml:space="preserve">hal-01791258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pays de la Loire, Sarthe, Le Mans (72) &amp;quot;Les Jardins de la Cathédrale 2&amp;quot;, Rapport d'opération, Diagnostic archéologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Augry</w:t>
+                <w:t xml:space="preserve">Eglise St-Philbert, Beauvoir-sur-Mer (85018), Pays de La Loire, Vendée (85), Rapport d’opération, diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Leclerc</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 6566 CReAAH; INRAP Grand-Ouest (Cesson-Sévigné). 2016, 128 p</w:t>
+                <w:t xml:space="preserve">F. Pilon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR CReAAH; INRAP Grand-Ouest. 2016, 160 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02485784v1</w:t>
+                <w:t xml:space="preserve">hal-02454435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GUIPAVAS (Finistère), ZAC Nord Lavallot. Occupations diachroniques du plateau léonard : Des premiers agriculteurs à la libération de Brest</w:t>
               </w:r>
@@ -4414,51 +4414,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02890604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Langlois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Legrand-Coffineau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791097v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2554" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388173v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.1761" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714196v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brodeur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.841" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04132921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Meunier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/mycm-fe66" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04138156v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/0y9h-7110" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761463v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coulon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02927477v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-19-le-sanctuaire-du-chapeau-neuville-sur-sarthe/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685861v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685860v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791403v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02881257v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560828v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lem&#233;e" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dreillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04980711v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mare" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Peytremann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05266190v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Boulaire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delpire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Stern" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505914v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Klinger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05590885v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arnaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05590857v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592919v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chazette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Diochet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dufour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357218v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nauleau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Raffin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sabati&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356649v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bertaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359854v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Th&#233;baud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jubeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04627614v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fillion-Braguet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094105v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baguenier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331101v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331076v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281783v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160069v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331071v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01795821v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791258v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02454435v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Langlois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02485784v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108596v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bideau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hall&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791358v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tourneur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellanmi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Letho-Duclos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02890604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Langlois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Legrand-Coffineau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791097v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2554" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388173v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.1761" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714196v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brodeur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.841" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04138156v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/0y9h-7110" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04132921v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Meunier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/mycm-fe66" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761463v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coulon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02927477v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-19-le-sanctuaire-du-chapeau-neuville-sur-sarthe/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685857v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685860v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685861v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791403v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02881257v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04980711v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mare" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Peytremann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560828v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lem&#233;e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dreillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Klinger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05266190v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Boulaire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delpire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Stern" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05590885v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arnaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05590857v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592919v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chazette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Diochet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dufour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357218v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nauleau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Raffin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sabati&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356649v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bertaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359854v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Th&#233;baud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jubeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094105v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baguenier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04627614v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fillion-Braguet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331101v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331071v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331076v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160069v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281783v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01795821v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02485784v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791258v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02454435v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Langlois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108596v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bideau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hall&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791358v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tourneur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellanmi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Letho-Duclos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>