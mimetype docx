--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards identification of a holocentromere marker in the lepidopteran model &amp;lt;i&amp;gt;Spodoptera frugiperda&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">Monitoring the molecular mechanisms of insecticide resistance in Spodoptera frugiperda populations from Thailand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
+                <w:t xml:space="preserve">Marlen Saladini Di Rovetino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Eychenne</w:t>
+                <w:t xml:space="preserve">Bettina Lueke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">Kamonporn Masawang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sally Gamble</w:t>
+                <w:t xml:space="preserve">Narisara Piyasaengthong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maroot Kaewwongse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chromosoma Biology of the Nucleus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 134 (1), pp.2. </w:t>
+              <w:t xml:space="preserve">Pesticide Biochemistry and Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 214, pp.106599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00412-025-00828-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pestbp.2025.106599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039973v1</w:t>
+                <w:t xml:space="preserve">hal-05200267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the molecular mechanisms of insecticide resistance in Spodoptera frugiperda populations from Thailand</w:t>
+                <w:t xml:space="preserve">Towards identification of a holocentromere marker in the lepidopteran model &amp;lt;i&amp;gt;Spodoptera frugiperda&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlen Saladini Di Rovetino</w:t>
+                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bettina Lueke</w:t>
+                <w:t xml:space="preserve">Magali Eychenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamonporn Masawang</w:t>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narisara Piyasaengthong</w:t>
+                <w:t xml:space="preserve">Sally Gamble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroot Kaewwongse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pesticide Biochemistry and Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 214, pp.106599. </w:t>
+              <w:t xml:space="preserve">Chromosoma Biology of the Nucleus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (1), pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pestbp.2025.106599⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00412-025-00828-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05200267v1</w:t>
+                <w:t xml:space="preserve">hal-05039973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive evolution of invasive fall armyworms to maize with potential involvement of Cytochrome P450 genes</w:t>
               </w:r>
@@ -651,51 +651,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H3K9me2 genome-wide distribution in the holocentric insect Spodoptera frugiperda (Lepidoptera: Noctuidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Nhim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Nait-Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -766,295 +766,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host-plant adaptation as a driver of incipient speciation in the fall armyworm ( Spodoptera frugiperda )</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The evolutionary process of invasion in the fall armyworm (Spodoptera frugiperda)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudeeptha Yainna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Wee Tek Tay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estelle Fiteni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Robert L Meagher Jr.</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Hilliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12862-022-02090-x⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.21063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-25529-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813221v1</w:t>
+                <w:t xml:space="preserve">hal-03926301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolutionary process of invasion in the fall armyworm (Spodoptera frugiperda)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sudeeptha Yainna</w:t>
+                <w:t xml:space="preserve">Host-plant adaptation as a driver of incipient speciation in the fall armyworm ( Spodoptera frugiperda )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Fiteni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert L. Meagher Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wee Tek Tay</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Hilliou</w:t>
+                <w:t xml:space="preserve">Robert L Meagher Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.21063. </w:t>
+              <w:t xml:space="preserve">BMC Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, pp.133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-25529-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12862-022-02090-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926301v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global population genomic signature of Spodoptera frugiperda (fall armyworm) supports complex introduction events across the Old World</w:t>
               </w:r>
@@ -1213,51 +1213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Audiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Nhim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1347,51 +1347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Z. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Ru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert L. Meagher Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Zilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1442,51 +1442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated miRNA and transcriptome profiling to explore the molecular determinism of convergent adaptation to corn in two lepidopteran pests of agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Seninet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1628,51 +1628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre J Silvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brévault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wee Tek Tay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (5), pp.468. </w:t>
@@ -1704,429 +1704,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation by copy number variation increases insecticide resistance in the fall armyworm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic structure and insecticide resistance characteristics of fall armyworm populations invading China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heba Abdelgaffar</w:t>
+                <w:t xml:space="preserve">Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Hilliou</w:t>
+                <w:t xml:space="preserve">Bo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Blanco</w:t>
+                <w:t xml:space="preserve">Weigang Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conghui Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dandan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-020-01382-6⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (6), pp.1682-1696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065279v1</w:t>
+                <w:t xml:space="preserve">hal-02919813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure and insecticide resistance characteristics of fall armyworm populations invading China</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Positive selection alone is sufficient for whole genome differentiation at the early stage of speciation process in the fall armyworm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weigang Zheng</w:t>
+                <w:t xml:space="preserve">Ki Woong Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Nhim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conghui Liu</w:t>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dandan Zhang</w:t>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (6), pp.1682-1696. </w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12862-020-01715-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919813v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive selection alone is sufficient for whole genome differentiation at the early stage of speciation process in the fall armyworm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation by copy number variation increases insecticide resistance in the fall armyworm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ki Woong Nam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Nhim</w:t>
+                <w:t xml:space="preserve">Heba Abdelgaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+                <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Hilliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Nègre</w:t>
+                <w:t xml:space="preserve">Carlos Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (1), </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (1), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12862-020-01715-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-020-01382-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099735v1</w:t>
+                <w:t xml:space="preserve">hal-03065279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Lepidopteran ambidensovirus 1 sequences drive random integration of a reporter gene in transfected Spodoptera frugiperda cells</w:t>
               </w:r>
@@ -2268,64 +2268,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Nhim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Séninet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2370,338 +2370,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two genomes of highly polyphagous lepidopteran pests (Spodoptera frugiperda, Noctuidae) with different host-plant ranges</w:t>
+                <w:t xml:space="preserve">Genomic adaptation to polyphagy and insecticides in a major East Asian noctuid pest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Gouin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
+                <w:t xml:space="preserve">Tingcai Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+                <w:t xml:space="preserve">Jiaqi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuqian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajendra V. Chilukuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihua Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-10461-4⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (11), pp.1747-1756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-017-0314-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633879v1</w:t>
+                <w:t xml:space="preserve">hal-01837307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic adaptation to polyphagy and insecticides in a major East Asian noctuid pest</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two genomes of highly polyphagous lepidopteran pests (Spodoptera frugiperda, Noctuidae) with different host-plant ranges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajendra V. Chilukuri</w:t>
+                <w:t xml:space="preserve">Anaïs Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiwoong Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lihua Huang</w:t>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1 (11), pp.1747-1756. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-017-0314-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-10461-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837307v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spodoptera frugiperda (Lepidoptera: Noctuidae) host-plant variants: two host strains or two distinct species?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3046,64 +3046,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment and analysis of a reference transcriptome for Spodoptera frugiperda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3180,51 +3180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary history of x-tox genes in three lepidopteran species: Origin, evolution of primary and secondary structure and alternative splicing, generating a repertoire of immune-related proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3232,51 +3232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Magdelenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 43 (1), pp.54 - 64. </w:t>
@@ -3485,51 +3485,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation of LNCR rasiRNAs expression with heterochromatin formation during development of the holocentric insect spodoptera frugiperda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slavica Stanojcic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle E. Permal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3606,51 +3606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a CENP-B homolog in the holocentric Lepidoptera Spodoptera frugiperda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3658,51 +3658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slavica Stanojcic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Alassoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 485 (2), pp.91-101. </w:t>
@@ -3778,51 +3778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sezutsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Permal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3925,51 +3925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renée Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Richarme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4067,51 +4067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hotelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Nathalie Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Cousserans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4287,51 +4287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genomic BAC library and a new BAC-GFP vector to study the holocentric pest Spodoptera frugiperda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Piffanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4339,51 +4339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Nathalie Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 34 (4), pp.331-341. </w:t>
@@ -4459,51 +4459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle E. Le Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bécherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Canceill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4593,51 +4593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Nathalie Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4692,51 +4692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of a new hemimethylated DNA binding protein which regulates dnaA gene expression.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Taghbalout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4852,51 +4852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Nathalie Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janick Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4960,51 +4960,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of a new heminmethylated DNA binding protein which regulates dnaA gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Taghbalout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5085,51 +5085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the CopF repressor of plasmid pAMbeta1 by phage display</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5161,394 +5161,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replication cycle dependent association of SeqA to the outer membrane fraction of E. coli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
+                <w:t xml:space="preserve">Hemi-methylated oriC DNA binding activity found in non-specific acid phosphatase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Reshetnyak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. d'Alençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renee Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Taghbalout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 31 (1), pp.167-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2958.1999.01156.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694369v1</w:t>
+                <w:t xml:space="preserve">hal-02699081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemi-methylted oriC DNA binding activity found in non-specific acid phosphatase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Reshetnyak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Taghbalout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 31 (1), pp.167-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemi-methylated oriC DNA binding activity found in non-specific acid phosphatase.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. d'Alençon</w:t>
+                <w:t xml:space="preserve">Replication cycle dependent association of SeqA to the outer membrane fraction of E. coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Taghbalout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renee Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masamichi Kohiyama</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 81 (8-9), pp.841-846</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02699081v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of illegitimate recombination</w:t>
               </w:r>
@@ -5560,51 +5560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vilette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5672,51 +5672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deletion hot spots in chimeric Escherichia coli plasmids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5786,51 +5786,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centromeres, transposable elements and piRNAs in Spodoptera frugiperda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Korea-France International joint seminar and workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Prof. Dr. Youngjin Park, Gyeongkuk National university, Jul 2025, Andong, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5855,51 +5855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centromeres, transposable elements, heterochromatin and piRNAs in Spodoptera frugiperda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invasive Insects Research Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Manpreet Dhami, Landcare Research New Zealand, Oct 2024, Lincoln, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5924,51 +5924,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">adaptive processes during the global invasion of Spodoptera frugiperda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar organized by the Department of Zoology, University of Kasetsart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6006,51 +6006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centromeres, transposable elements, piRNAs and heterochromatin in Spodoptera frugiperda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle D’alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Seninet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6118,51 +6118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Know your enemy: Integrative study of plasticity, adaptive evolution, speciation and invasion in the Fall armyworm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar organized by the Department of Zoology, University of Kasetsart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6187,51 +6187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco-Thai collaborative research on biological control and insecticide resistance of Spodoptera frugiperda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accueil délégation Université de Kasetsart de BANGKOK en vue signature MoU avec Université Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Relations internationales MUSE, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6256,51 +6256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation, speciation and invasion process in Spodoptera frugiperda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier rencontre du Pôle « Agriculture, Environnement, Biodiversité » (AEB) de l'ISITE MUSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pole AEB Labex CEMED &amp; AGRO et le centre Unesco Icireward, Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6325,51 +6325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attempt towards identification of a holocentromeric marker in the Lepidoptera Spodoptera frugiperda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre des porteurs de Projet SPE INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département SPE de l'INRAE, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6394,51 +6394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Know your enemy: Integrative study of plasticity, adaptive evolution and speciation in the Fall armyworm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Invertebrate Pathology and Microbial Control and the 53rd Annual Meeting of the Society for Invertebrate Pathology (SIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Invertebrate Pathology (SIP), Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6463,51 +6463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity, Genomes, Microorganisms-Insect Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre virtuelle INRAE-CIRAD-FAO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département SPE de l'INRAE; Service relations internationales INRAE, Jul 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6532,51 +6532,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative study of adaptation and speciation in the genus Spodoptera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar et the CAAS-CSIRO-INRAE meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organized by CAAS-AGIS, Shenzhen, Jul 2019, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6595,251 +6595,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de mutants perte de fonction chez la noctuelle ravageur de culture, Spodoptera frugiperda grâce à CRISPR/Cas9</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Integrative study of adaptation and speciation in the genus Spodoptera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REID-ImmunInv2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Seminar organized by CSIRO Black Mountain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSIRO, Dec 2019, Canberra, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02165412v1</w:t>
+                <w:t xml:space="preserve">hal-04125486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative study of adaptation and speciation in the genus Spodoptera</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Production de mutants perte de fonction chez la noctuelle ravageur de culture, Spodoptera frugiperda grâce à CRISPR/Cas9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Eychenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar organized by CSIRO Black Mountain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSIRO, Dec 2019, Canberra, Australia</w:t>
+              <w:t xml:space="preserve">REID-ImmunInv2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125486v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco-Chinese collaborative research on genomics of Spodoptera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accueil d’une délégation du Ministère de l’Agriculture et des Affaires Rurales (MARA) de Chine à Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MUSE, SUPAGRO, AGROPOLIS INTERNATIONAL., Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6864,51 +6864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative study of adaptation and speciation in Spodoptera frugiperda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International workshop on molecular biology and genetics of the lepidoptera</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Kolympari, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6933,51 +6933,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular determinism of ecological adaptation and speciation in the Lepidoptera Spodoptera frugiperda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 International Conference on Management of Destructive Agricultural Pests Spodoptera (Noctuidae)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Chongqing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7002,64 +7002,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole genome assembling of Spodoptera frugiperda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ki Woong Nam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire interne de l'IGEPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7084,51 +7084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular determinism of ecological adaptation and speciation in the Lepidoptera Spodoptera frugiperda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de travail au laboratoire iEES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7153,51 +7153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular determinism of ecological adaptation and speciation in two strains of the Lepidoptera Spodoptera frugiperda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de génomique environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7222,64 +7222,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of positively selected genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ki Woong Nam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion d'avancement du projet ANR ADA-SPODO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7304,51 +7304,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme gene family expansion underlies adaptation for polyphagy in Spodoptera frugiperda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting on Spodoptera litura genome project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Chongqing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7399,77 +7399,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Orsucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejane Streiff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Audiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Congress of the European Society for Evolutionary Biology (ESEB 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lausanne, Switzerland</w:t>
@@ -7498,64 +7498,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lepido-DB, a new bioinformatic resource for the annotation and cross-comparisons of lepidopteran genomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cousserans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7623,90 +7623,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From AphidBase and Lepido-DB to an Information System for Insect Plant pest genomics studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cousserans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7742,295 +7742,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00435823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-tox: a new family of putative antimicrobial protein specific to Lepidoptera</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Nathalie Volkoff</w:t>
+                <w:t xml:space="preserve">Spodoptera EST sequencing and analysis of synteny among 3 species bring new perspectives for Lepidoptera genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Boublik</w:t>
+                <w:t xml:space="preserve">Pascaline Audant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bernard-Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cousserans</w:t>
+                <w:t xml:space="preserve">Vincent Bidegainberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brehelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on the Molecular Biology and Genetics of the Lepidoptera</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2006, Kolympari, Greece. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+              <w:t xml:space="preserve">, Aug 2006, Kolympari, Greece. pp.29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1673/031.007.2901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123360v1</w:t>
+                <w:t xml:space="preserve">hal-03896131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spodoptera EST sequencing and analysis of synteny among 3 species bring new perspectives for Lepidoptera genomics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Bernard-Samain</w:t>
+                <w:t xml:space="preserve">X-tox: a new family of putative antimicrobial protein specific to Lepidoptera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Nathalie Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bidegainberry</w:t>
+                <w:t xml:space="preserve">Y. Boublik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Brehelin</w:t>
+                <w:t xml:space="preserve">A. Cousserans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on the Molecular Biology and Genetics of the Lepidoptera</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2006, Kolympari, Greece. pp.29, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+              <w:t xml:space="preserve">, Aug 2006, Kolympari, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1673/031.007.2901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896131v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The control of initiation of chromosome replication in Escherichia coli</w:t>
               </w:r>
@@ -8042,51 +8042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kohiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Taghbalout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8182,64 +8182,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Seninet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8281,64 +8281,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and expression profiling of microRNAs associated to host-plant adaptation in Lepidopteran pests of corn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International workshop on molecular biology and genetics of the lepidoptera</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Kolympari, Greece. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8363,51 +8363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Epi)genetic developmental plasticity in the Fall Army Worm Spodoptera frugiperda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Nhim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8445,51 +8445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological adaptation and speciation of Spodoptera frugiperda host-plant strains: a comparative transcriptomic and epigenetic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthropod Genomics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Kansas, United States. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8514,539 +8514,539 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specialization to the host plant in Lepidoptera pests: pattern and process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Orsucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Congress of the European Society for Evolutionary Biology (ESEB 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lausanne, Switzerland. 2015</w:t>
+              <w:t xml:space="preserve">3. Colloque de Génomique Environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154497v1</w:t>
+                <w:t xml:space="preserve">hal-02154496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the assembly of heterozygous genomes of non-model organisms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Questioning the status of the two FAW (Spodoptera frugiperda, Noctuidae) host races using integrative approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Cold Spring Harbor Laboratory, United States. 2015</w:t>
+              <w:t xml:space="preserve">International Meeting on Spodoptera litura genome project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Guangzhou, China. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01231793v1</w:t>
+                <w:t xml:space="preserve">hal-02154477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specialization to the host plant in Lepidoptera pests: pattern and process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Orsucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Colloque de Génomique Environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Montpellier, France. 2015</w:t>
+              <w:t xml:space="preserve">SMBE Satellite meeting SMBEBA 2015. Investigating biological adaptation with NGS: data and models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154496v1</w:t>
+                <w:t xml:space="preserve">hal-02154495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specialization to the host plant in Lepidoptera pests: pattern and process.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Improvement of the assembly of heterozygous genomes of non-model organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Orsucci</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMBE Satellite meeting SMBEBA 2015. Investigating biological adaptation with NGS: data and models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Montpellier, France. 2015</w:t>
+              <w:t xml:space="preserve">Genome Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Cold Spring Harbor Laboratory, United States. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154495v1</w:t>
+                <w:t xml:space="preserve">hal-01231793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questioning the status of the two FAW (Spodoptera frugiperda, Noctuidae) host races using integrative approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Specialization to the host plant in Lepidoptera pests: pattern and process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Orsucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting on Spodoptera litura genome project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Guangzhou, China. 2015</w:t>
+              <w:t xml:space="preserve">15. Congress of the European Society for Evolutionary Biology (ESEB 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lausanne, Switzerland. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154477v1</w:t>
+                <w:t xml:space="preserve">hal-02154497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the assembly of heterozygous genomes of non-model organisms, a case study of the genomes of two Spodoptera frugiperda host strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthropod Genomics 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Manhattan (Kansas), United States. 2015</w:t>
@@ -9075,51 +9075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic varaitions associated to host-plant adaptation of Spodoptera frugiperda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9157,51 +9157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress in the Fall armyworm (FAW, Spodoptera frugiperda) whole genome sequencing project by the Fall Armyworm International Public Consortium (FAW-IPC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting on Spodoptera litura genome project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Chongqing, China. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9226,51 +9226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Life history trait approach of host plant specialization in Lepidopteran pests, ADALEP network workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Orsucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9321,51 +9321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questioning the status of the two FAW (Spodoptera frugiperda, Noctuidae) host races using integrative approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9403,51 +9403,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questioning the status of the two FAW (Spodoptera frugiperda, Noctuidae) host races using integrative approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Symposium on Molecular Insect Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9472,51 +9472,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questioning the status of the two FAW (Spodoptera frugiperda, Noctuidae) host races using integrative approaches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9548,191 +9548,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomics and epigenetics of the host plant adaptation in two Lepidoptera pests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Questioning the status of the two FAW (Spodoptera frugiperda, Noctuidae) host races using integrative approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Orsucci</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. European Conference on Speciation Research SPECIATION 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montpellier, France. 2013</w:t>
+              <w:t xml:space="preserve">Congrès de biologie de l'insecte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Montpellier, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059763v1</w:t>
+                <w:t xml:space="preserve">hal-02059761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questioning the status of the two FAW (Spodoptera frugiperda, Noctuidae) host races using integrative approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Transcriptomics and epigenetics of the host plant adaptation in two Lepidoptera pests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Dumas</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Orsucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de biologie de l'insecte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Montpellier, France. 2013</w:t>
+              <w:t xml:space="preserve">2. European Conference on Speciation Research SPECIATION 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montpellier, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059761v1</w:t>
+                <w:t xml:space="preserve">hal-02059763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9750,51 +9750,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleic acids and gene silencing for insecticide strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : 11000132.8. 2011, 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9844,90 +9844,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LepidoDB Information system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10020,64 +10020,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Seninet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10112,103 +10112,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fi rst characterization of kinetochore proteins in theholocentric insect Spodoptera frugiperda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Eychenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally Gamble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10239,77 +10239,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic balancing selection is key to the invasive success of the fall armyworm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudeeptha Yainna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wee Tek Tay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fiteni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10462,64 +10462,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation by copy number variation increases insecticide resistance in fall armyworms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ki Woong Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Hilliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10580,90 +10580,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic differentiation is initiated without physical linkage among targets of divergent selection in Fall armyworms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ki Woong Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Nhim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10741,51 +10741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Audiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Nhim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10856,51 +10856,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DMP OF PROJECT &amp;quot;ORIGINS OF DIVERGENCE -THE CAUSES OF PRE-AND POST-ZYGOTIC ISOLATION BARRIERS IN SPODOPTERA FRUGIPERDA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DGIMI INRAE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
@@ -10922,51 +10922,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu intermédiaire Projet ANR-20-CE98-0018-01 ORIGINS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DGIMI INRAE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -10988,51 +10988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA-CSIRO Linkage proposal 2019 title: Harnessing genomic tools for risk assessment and sustainable management of the invasive fall armyworm Spodoptera frugiperda, a major new threat to agriculture and food security in the Old World and Australia. Project Report January 2020 Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DGIMI INRAE. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11082,51 +11082,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETUDE DU MECANISME D'EXCISION DE MINI TN10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris-Sud (1970-2019)., 1993. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1993PA112181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11185,51 +11185,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique du génome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université Montpellier 2 (Sciences et Techniques), 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11416,51 +11416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Eychenne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Gamble" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-025-00828-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200267v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlen Saladini Di Rovetino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Lueke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamonporn Masawang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narisara Piyasaengthong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroot Kaewwongse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2025.106599" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762233v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeeptha Yainna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hilliou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Haenniger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#8217;alen&#231;on" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Br&#233;vault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10845-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092717v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Rane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K Walsh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenancker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gock" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hang Dao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27501-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574469v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nhim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Nait-Saidi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2021.12.014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813221v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fiteni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Meagher Jr." TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Meagher Jr." TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-022-02090-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926301v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Tek Tay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25529-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654235v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Tay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Padovan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Walsh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Elfekih" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03230-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124152v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Orsucci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.77" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231530v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Kergoat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Z. Goldstein" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Ru" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zilli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2021.107161" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327698v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Seninet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N&#232;gre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07905-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247714v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J Silvie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12050468" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065279v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Abdelgaffar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Goff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Blanco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01382-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919813v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weigang Zheng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conghui Liu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Zhang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13219" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099735v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Woong Nam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-020-01715-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826775v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Rizk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laverdure" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alencon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bossin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dupressoir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4860" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01926342v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne S&#233;ninet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5119-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837307v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingcai Cheng" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Wu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqian Wu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra V. Chilukuri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Huang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0314-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208780v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dumas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Scaon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-015-9829-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837281v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barbut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Clamens" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122407" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419843v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endrick Guy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bfgp/elv015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058982v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin Grenet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-704" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837250v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2012.10.012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVHMK079-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687667v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Arias" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Arnoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. Bell" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Bernadou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Bino" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2012.03133.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WW01DH7F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651170v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Stanojcic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Permal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Cousserans" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024746" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647712v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alassoeur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2011.06.007" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0L9RDJW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537908v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sezutsu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Permal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0910413107" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326809v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Tagourti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Malki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Kern" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Richarme" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2008.08.020" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83WG1RJW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659558v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hotelier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-322" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580506v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Negre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hotelier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gimenez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousserans" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677567v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Piffanelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sabau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2003.12.004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8SPN37B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681922v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Le Chatelier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;cherel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Canceill" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M310719200" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672052v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Landais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683328v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Taghbalout" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bristow" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Kern" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revital Aflalo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.185.9.2967-2971.2003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678487v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Rocher" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Landais" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(03)00789-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673848v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taghbalout" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bristow" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kern" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aflalo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689907v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694369v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masamichi Kohiyama" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697120v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reshetnyak" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699081v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Reshetnyak" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1999.01156.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702569v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bierne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vilette" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petranovic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717146v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374328v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04940872v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125602v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811178v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125609v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125758v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125675v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127047v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124188v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125762v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125509v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165412v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darboux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125486v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125708v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154478v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154484v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154453v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154481v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154479v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154498v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154480v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837294v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Streiff" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435820v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cousserans" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Sezutsu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Permal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435823v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123360v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boublik" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cousserans" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1673/031.007.2901" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896131v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bidegainberry" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brehelin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767278v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kohiyama" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374300v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gasser" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059778v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059780v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154494v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154497v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01231793v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154496v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154495v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154477v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240443v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Labadie" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154499v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154457v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154690v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154490v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154458v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154503v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059763v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059761v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808107v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154691v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Negre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374380v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04941032v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945606v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Clamens" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945590v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tay Wt" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rane R." TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padovan A." TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945633v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Hilliou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Blanco" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine H&#228;nniger" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788771v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790065v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127113v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127082v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04130852v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04129664v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993PA112181" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807842v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200267v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlen Saladini Di Rovetino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Lueke" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamonporn Masawang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narisara Piyasaengthong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroot Kaewwongse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2025.106599" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039973v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Eychenne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Gamble" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-025-00828-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762233v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeeptha Yainna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hilliou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Haenniger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#8217;alen&#231;on" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Br&#233;vault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10845-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092717v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Rane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K Walsh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenancker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gock" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hang Dao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27501-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574469v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nhim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Nait-Saidi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2021.12.014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926301v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Tek Tay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fiteni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25529-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Meagher Jr." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Meagher Jr." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-022-02090-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654235v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Tay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Padovan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Walsh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Elfekih" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03230-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124152v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Orsucci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.77" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231530v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Kergoat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Z. Goldstein" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Ru" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zilli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2021.107161" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327698v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Seninet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N&#232;gre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07905-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247714v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J Silvie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12050468" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919813v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weigang Zheng" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conghui Liu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13219" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099735v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Woong Nam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-020-01715-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065279v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Abdelgaffar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Goff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Blanco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01382-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826775v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Rizk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laverdure" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alencon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bossin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dupressoir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4860" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01926342v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne S&#233;ninet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5119-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837307v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingcai Cheng" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Wu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqian Wu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra V. Chilukuri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Huang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0314-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208780v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dumas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Scaon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-015-9829-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837281v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barbut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Clamens" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122407" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419843v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endrick Guy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bfgp/elv015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058982v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin Grenet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-704" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837250v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2012.10.012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVHMK079-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687667v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Arias" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Arnoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. Bell" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Bernadou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Bino" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2012.03133.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WW01DH7F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651170v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Stanojcic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Permal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Cousserans" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024746" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647712v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alassoeur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2011.06.007" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0L9RDJW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537908v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sezutsu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Permal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0910413107" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326809v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Tagourti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Malki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Kern" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Richarme" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2008.08.020" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83WG1RJW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659558v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hotelier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-322" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580506v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Negre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hotelier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gimenez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousserans" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677567v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Piffanelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sabau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2003.12.004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8SPN37B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681922v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Le Chatelier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;cherel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Canceill" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M310719200" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672052v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Landais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683328v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Taghbalout" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bristow" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Kern" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revital Aflalo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.185.9.2967-2971.2003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678487v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Rocher" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Landais" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(03)00789-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673848v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taghbalout" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bristow" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kern" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aflalo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689907v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699081v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Reshetnyak" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1999.01156.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697120v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reshetnyak" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694369v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masamichi Kohiyama" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702569v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bierne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vilette" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petranovic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717146v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374328v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04940872v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125602v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811178v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125609v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125758v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125675v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127047v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124188v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125762v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125509v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125486v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165412v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darboux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125708v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154478v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154484v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154453v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154481v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154479v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154498v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154480v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837294v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Streiff" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435820v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cousserans" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Sezutsu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Permal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435823v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896131v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bidegainberry" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brehelin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1673/031.007.2901" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123360v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boublik" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cousserans" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767278v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kohiyama" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374300v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gasser" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059778v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059780v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154494v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154496v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154477v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154495v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01231793v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154497v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240443v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Labadie" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154499v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154457v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154690v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154490v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154458v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154503v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059761v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059763v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808107v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154691v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Negre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374380v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04941032v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945606v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Clamens" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945590v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tay Wt" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rane R." TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padovan A." TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945633v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Hilliou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Blanco" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine H&#228;nniger" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788771v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790065v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127113v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127082v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04130852v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04129664v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993PA112181" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807842v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>