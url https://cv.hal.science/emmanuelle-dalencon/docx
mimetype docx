--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the molecular mechanisms of insecticide resistance in Spodoptera frugiperda populations from Thailand</w:t>
+                <w:t xml:space="preserve">Towards identification of a holocentromere marker in the lepidopteran model &amp;lt;i&amp;gt;Spodoptera frugiperda&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlen Saladini Di Rovetino</w:t>
+                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bettina Lueke</w:t>
+                <w:t xml:space="preserve">Magali Eychenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamonporn Masawang</w:t>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narisara Piyasaengthong</w:t>
+                <w:t xml:space="preserve">Sally Gamble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroot Kaewwongse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pesticide Biochemistry and Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 214, pp.106599. </w:t>
+              <w:t xml:space="preserve">Chromosoma Biology of the Nucleus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (1), pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pestbp.2025.106599⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00412-025-00828-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05200267v1</w:t>
+                <w:t xml:space="preserve">hal-05039973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards identification of a holocentromere marker in the lepidopteran model &amp;lt;i&amp;gt;Spodoptera frugiperda&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">Monitoring the molecular mechanisms of insecticide resistance in Spodoptera frugiperda populations from Thailand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
+                <w:t xml:space="preserve">Marlen Saladini Di Rovetino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Eychenne</w:t>
+                <w:t xml:space="preserve">Bettina Lueke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">Kamonporn Masawang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sally Gamble</w:t>
+                <w:t xml:space="preserve">Narisara Piyasaengthong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maroot Kaewwongse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chromosoma Biology of the Nucleus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 134 (1), pp.2. </w:t>
+              <w:t xml:space="preserve">Pesticide Biochemistry and Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 214, pp.106599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00412-025-00828-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pestbp.2025.106599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039973v1</w:t>
+                <w:t xml:space="preserve">hal-05200267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive evolution of invasive fall armyworms to maize with potential involvement of Cytochrome P450 genes</w:t>
               </w:r>
@@ -651,51 +651,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H3K9me2 genome-wide distribution in the holocentric insect Spodoptera frugiperda (Lepidoptera: Noctuidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Nhim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Nait-Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -932,51 +932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fiteni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert L. Meagher Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1213,51 +1213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Audiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Nhim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1442,51 +1442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated miRNA and transcriptome profiling to explore the molecular determinism of convergent adaptation to corn in two lepidopteran pests of agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Seninet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1978,51 +1978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation by copy number variation increases insecticide resistance in the fall armyworm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heba Abdelgaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2106,291 +2106,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Lepidopteran ambidensovirus 1 sequences drive random integration of a reporter gene in transfected Spodoptera frugiperda cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and expression profiling of microRNAs in response to plant feeding in two host-plant strains of the lepidopteran pest Spodoptera frugiperda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Nhim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Rizk</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Imène Séninet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.4860⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-5119-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826775v1</w:t>
+                <w:t xml:space="preserve">hal-01926342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and expression profiling of microRNAs in response to plant feeding in two host-plant strains of the lepidopteran pest Spodoptera frugiperda</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">Linear Lepidopteran ambidensovirus 1 sequences drive random integration of a reporter gene in transfected Spodoptera frugiperda cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Laverdure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle d'Alencon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Bossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imène Séninet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Dupressoir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (1), pp.1-15. </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, 23 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-018-5119-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.4860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926342v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic adaptation to polyphagy and insecticides in a major East Asian noctuid pest</w:t>
               </w:r>
@@ -2549,51 +2549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiwoong Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2638,472 +2638,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spodoptera frugiperda (Lepidoptera: Noctuidae) host-plant variants: two host strains or two distinct species?</w:t>
+                <w:t xml:space="preserve">Genomics of adaptation to host-plants in herbivorous insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Dumas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle d'Alencon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lemaitre</w:t>
+                <w:t xml:space="preserve">Endrick Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Scaon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Orsucci</w:t>
+                <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10709-015-9829-2⟩</w:t>
+              <w:t xml:space="preserve">Briefings in Functional Genomics and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (6), pp.413-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bfgp/elv015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208780v2</w:t>
+                <w:t xml:space="preserve">hal-03419843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic molecular species delimitations unravel potential new species in the pest genus Spodoptera Guenée, 1852 (Lepidoptera, Noctuidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Barbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Ru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Silvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (4), pp.e0122407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0122407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics of adaptation to host-plants in herbivorous insects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Endrick Guy</w:t>
+                <w:t xml:space="preserve">Spodoptera frugiperda (Lepidoptera: Noctuidae) host-plant variants: two host strains or two distinct species?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
+                <w:t xml:space="preserve">Claire Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+                <w:t xml:space="preserve">Erwan Scaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Orsucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briefings in Functional Genomics and Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14 (6), pp.413-423. </w:t>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 143 (3), pp.305-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bfgp/elv015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10709-015-9829-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419843v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208780v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment and analysis of a reference transcriptome for Spodoptera frugiperda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3180,51 +3180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary history of x-tox genes in three lepidopteran species: Origin, evolution of primary and secondary structure and alternative splicing, generating a repertoire of immune-related proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3232,51 +3232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Magdelenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 43 (1), pp.54 - 64. </w:t>
@@ -3485,51 +3485,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation of LNCR rasiRNAs expression with heterochromatin formation during development of the holocentric insect spodoptera frugiperda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slavica Stanojcic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle E. Permal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3606,51 +3606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a CENP-B homolog in the holocentric Lepidoptera Spodoptera frugiperda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3658,51 +3658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slavica Stanojcic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Alassoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 485 (2), pp.91-101. </w:t>
@@ -3778,51 +3778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sezutsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Permal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3925,51 +3925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renée Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Richarme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4067,51 +4067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hotelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Nathalie Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Cousserans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4281,307 +4281,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genomic BAC library and a new BAC-GFP vector to study the holocentric pest Spodoptera frugiperda</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Involvement of DnaE, the second replicative DNA polymerase from Bacillus subtilis, in DNA mutagenesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle E. Le Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bécherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Canceill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2003.12.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 279 (3), pp.1757-1767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M310719200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677567v1</w:t>
+                <w:t xml:space="preserve">hal-02681922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of DnaE, the second replicative DNA polymerase from Bacillus subtilis, in DNA mutagenesis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle E. Le Chatelier</w:t>
+                <w:t xml:space="preserve">A genomic BAC library and a new BAC-GFP vector to study the holocentric pest Spodoptera frugiperda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bécherel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
+                <w:t xml:space="preserve">Pietro Piffanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Nathalie Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Canceill</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
+                <w:t xml:space="preserve">Xavier Sabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 34 (4), pp.331-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2003.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M310719200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02681922v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and transcriptional profiles of three Spodoptera frugiperda genes encoding cysteine-rich peptides. A new class of defensin-like genes from lepidopteran insectes?</w:t>
               </w:r>
@@ -4593,51 +4593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Nathalie Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4692,51 +4692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of a new hemimethylated DNA binding protein which regulates dnaA gene expression.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Taghbalout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4852,51 +4852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Nathalie Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janick Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4960,51 +4960,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of a new heminmethylated DNA binding protein which regulates dnaA gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Taghbalout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5085,51 +5085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the CopF repressor of plasmid pAMbeta1 by phage display</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5161,394 +5161,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemi-methylated oriC DNA binding activity found in non-specific acid phosphatase.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Replication cycle dependent association of SeqA to the outer membrane fraction of E. coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Taghbalout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renee Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Reshetnyak</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Masamichi Kohiyama</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 81 (8-9), pp.841-846</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02699081v1</w:t>
+                <w:t xml:space="preserve">hal-02694369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemi-methylted oriC DNA binding activity found in non-specific acid phosphatase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Reshetnyak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Taghbalout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 31 (1), pp.167-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replication cycle dependent association of SeqA to the outer membrane fraction of E. coli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
+                <w:t xml:space="preserve">Hemi-methylated oriC DNA binding activity found in non-specific acid phosphatase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Reshetnyak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. d'Alençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renee Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Taghbalout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 31 (1), pp.167-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2958.1999.01156.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694369v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of illegitimate recombination</w:t>
               </w:r>
@@ -5560,51 +5560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vilette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5672,51 +5672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deletion hot spots in chimeric Escherichia coli plasmids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5786,51 +5786,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centromeres, transposable elements and piRNAs in Spodoptera frugiperda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Korea-France International joint seminar and workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Prof. Dr. Youngjin Park, Gyeongkuk National university, Jul 2025, Andong, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5855,51 +5855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centromeres, transposable elements, heterochromatin and piRNAs in Spodoptera frugiperda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invasive Insects Research Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Manpreet Dhami, Landcare Research New Zealand, Oct 2024, Lincoln, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5924,51 +5924,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">adaptive processes during the global invasion of Spodoptera frugiperda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar organized by the Department of Zoology, University of Kasetsart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6006,51 +6006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centromeres, transposable elements, piRNAs and heterochromatin in Spodoptera frugiperda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle D’alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Seninet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6118,51 +6118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Know your enemy: Integrative study of plasticity, adaptive evolution, speciation and invasion in the Fall armyworm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar organized by the Department of Zoology, University of Kasetsart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6187,51 +6187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco-Thai collaborative research on biological control and insecticide resistance of Spodoptera frugiperda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accueil délégation Université de Kasetsart de BANGKOK en vue signature MoU avec Université Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Relations internationales MUSE, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6256,51 +6256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation, speciation and invasion process in Spodoptera frugiperda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier rencontre du Pôle « Agriculture, Environnement, Biodiversité » (AEB) de l'ISITE MUSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pole AEB Labex CEMED &amp; AGRO et le centre Unesco Icireward, Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6319,195 +6319,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attempt towards identification of a holocentromeric marker in the Lepidoptera Spodoptera frugiperda</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Know your enemy: Integrative study of plasticity, adaptive evolution and speciation in the Fall armyworm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre des porteurs de Projet SPE INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département SPE de l'INRAE, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Congress on Invertebrate Pathology and Microbial Control and the 53rd Annual Meeting of the Society for Invertebrate Pathology (SIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Invertebrate Pathology (SIP), Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04127047v1</w:t>
+                <w:t xml:space="preserve">hal-04124188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Know your enemy: Integrative study of plasticity, adaptive evolution and speciation in the Fall armyworm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Attempt towards identification of a holocentromeric marker in the Lepidoptera Spodoptera frugiperda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Invertebrate Pathology and Microbial Control and the 53rd Annual Meeting of the Society for Invertebrate Pathology (SIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Invertebrate Pathology (SIP), Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Rencontre des porteurs de Projet SPE INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département SPE de l'INRAE, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124188v1</w:t>
+                <w:t xml:space="preserve">hal-04127047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity, Genomes, Microorganisms-Insect Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre virtuelle INRAE-CIRAD-FAO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département SPE de l'INRAE; Service relations internationales INRAE, Jul 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6526,389 +6526,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative study of adaptation and speciation in the genus Spodoptera</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Production de mutants perte de fonction chez la noctuelle ravageur de culture, Spodoptera frugiperda grâce à CRISPR/Cas9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Eychenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar et the CAAS-CSIRO-INRAE meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, organized by CAAS-AGIS, Shenzhen, Jul 2019, Shenzhen, China</w:t>
+              <w:t xml:space="preserve">REID-ImmunInv2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125509v1</w:t>
+                <w:t xml:space="preserve">hal-02165412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative study of adaptation and speciation in the genus Spodoptera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar organized by CSIRO Black Mountain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSIRO, Dec 2019, Canberra, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de mutants perte de fonction chez la noctuelle ravageur de culture, Spodoptera frugiperda grâce à CRISPR/Cas9</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Franco-Chinese collaborative research on genomics of Spodoptera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REID-ImmunInv2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Accueil d’une délégation du Ministère de l’Agriculture et des Affaires Rurales (MARA) de Chine à Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MUSE, SUPAGRO, AGROPOLIS INTERNATIONAL., Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165412v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco-Chinese collaborative research on genomics of Spodoptera</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Integrative study of adaptation and speciation in the genus Spodoptera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accueil d’une délégation du Ministère de l’Agriculture et des Affaires Rurales (MARA) de Chine à Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MUSE, SUPAGRO, AGROPOLIS INTERNATIONAL., Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Seminar et the CAAS-CSIRO-INRAE meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organized by CAAS-AGIS, Shenzhen, Jul 2019, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125708v1</w:t>
+                <w:t xml:space="preserve">hal-04125509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative study of adaptation and speciation in Spodoptera frugiperda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International workshop on molecular biology and genetics of the lepidoptera</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Kolympari, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6927,346 +6927,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular determinism of ecological adaptation and speciation in the Lepidoptera Spodoptera frugiperda</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Whole genome assembling of Spodoptera frugiperda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ki Woong Nam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on Management of Destructive Agricultural Pests Spodoptera (Noctuidae)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Chongqing, China</w:t>
+              <w:t xml:space="preserve">Séminaire interne de l'IGEPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154484v1</w:t>
+                <w:t xml:space="preserve">hal-02154453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole genome assembling of Spodoptera frugiperda</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Molecular determinism of ecological adaptation and speciation in the Lepidoptera Spodoptera frugiperda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ki Woong Nam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interne de l'IGEPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Réunion de travail au laboratoire iEES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154453v1</w:t>
+                <w:t xml:space="preserve">hal-02154481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular determinism of ecological adaptation and speciation in the Lepidoptera Spodoptera frugiperda</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Molecular determinism of ecological adaptation and speciation in two strains of the Lepidoptera Spodoptera frugiperda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de travail au laboratoire iEES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Versailles, France</w:t>
+              <w:t xml:space="preserve">Congrès de génomique environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154481v1</w:t>
+                <w:t xml:space="preserve">hal-02154479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular determinism of ecological adaptation and speciation in two strains of the Lepidoptera Spodoptera frugiperda</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Molecular determinism of ecological adaptation and speciation in the Lepidoptera Spodoptera frugiperda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de génomique environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">2017 International Conference on Management of Destructive Agricultural Pests Spodoptera (Noctuidae)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Chongqing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154479v1</w:t>
+                <w:t xml:space="preserve">hal-02154484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of positively selected genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ki Woong Nam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7304,51 +7304,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme gene family expansion underlies adaptation for polyphagy in Spodoptera frugiperda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting on Spodoptera litura genome project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Chongqing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7399,77 +7399,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Orsucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejane Streiff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Audiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Congress of the European Society for Evolutionary Biology (ESEB 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lausanne, Switzerland</w:t>
@@ -7498,64 +7498,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lepido-DB, a new bioinformatic resource for the annotation and cross-comparisons of lepidopteran genomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cousserans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7623,90 +7623,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From AphidBase and Lepido-DB to an Information System for Insect Plant pest genomics studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cousserans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7742,295 +7742,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00435823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spodoptera EST sequencing and analysis of synteny among 3 species bring new perspectives for Lepidoptera genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
+                <w:t xml:space="preserve">X-tox: a new family of putative antimicrobial protein specific to Lepidoptera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Nathalie Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Audant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Bernard-Samain</w:t>
+                <w:t xml:space="preserve">Y. Boublik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bidegainberry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Brehelin</w:t>
+                <w:t xml:space="preserve">A. Cousserans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on the Molecular Biology and Genetics of the Lepidoptera</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2006, Kolympari, Greece. pp.29, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+              <w:t xml:space="preserve">, Aug 2006, Kolympari, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1673/031.007.2901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896131v1</w:t>
+                <w:t xml:space="preserve">hal-01123360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-tox: a new family of putative antimicrobial protein specific to Lepidoptera</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Nathalie Volkoff</w:t>
+                <w:t xml:space="preserve">Spodoptera EST sequencing and analysis of synteny among 3 species bring new perspectives for Lepidoptera genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Audant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bernard-Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Boublik</w:t>
+                <w:t xml:space="preserve">Vincent Bidegainberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cousserans</w:t>
+                <w:t xml:space="preserve">Michel Brehelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on the Molecular Biology and Genetics of the Lepidoptera</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2006, Kolympari, Greece. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2006, Kolympari, Greece. pp.29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1673/031.007.2901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1673/031.007.2901⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01123360v1</w:t>
+                <w:t xml:space="preserve">hal-03896131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The control of initiation of chromosome replication in Escherichia coli</w:t>
               </w:r>
@@ -8042,51 +8042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kohiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Taghbalout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8182,64 +8182,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Seninet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8281,64 +8281,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and expression profiling of microRNAs associated to host-plant adaptation in Lepidopteran pests of corn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International workshop on molecular biology and genetics of the lepidoptera</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Kolympari, Greece. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8363,51 +8363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Epi)genetic developmental plasticity in the Fall Army Worm Spodoptera frugiperda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Nhim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8439,126 +8439,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological adaptation and speciation of Spodoptera frugiperda host-plant strains: a comparative transcriptomic and epigenetic approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Specialization to the host plant in Lepidoptera pests: pattern and process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Orsucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthropod Genomics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Kansas, United States. 2015</w:t>
+              <w:t xml:space="preserve">15. Congress of the European Society for Evolutionary Biology (ESEB 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lausanne, Switzerland. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154494v1</w:t>
+                <w:t xml:space="preserve">hal-02154497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specialization to the host plant in Lepidoptera pests: pattern and process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Orsucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8596,51 +8609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questioning the status of the two FAW (Spodoptera frugiperda, Noctuidae) host races using integrative approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting on Spodoptera litura genome project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Guangzhou, China. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8665,51 +8678,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specialization to the host plant in Lepidoptera pests: pattern and process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Orsucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8773,77 +8786,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Cold Spring Harbor Laboratory, United States. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8862,109 +8875,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specialization to the host plant in Lepidoptera pests: pattern and process.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Epigenetic varaitions associated to host-plant adaptation of Spodoptera frugiperda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Orsucci</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Congress of the European Society for Evolutionary Biology (ESEB 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lausanne, Switzerland. 2015</w:t>
+              <w:t xml:space="preserve">SMBE Satellite meeting SMBEBA 2015 "Investigating biological adaptation with NGS: data and models"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154497v1</w:t>
+                <w:t xml:space="preserve">hal-02154499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the assembly of heterozygous genomes of non-model organisms, a case study of the genomes of two Spodoptera frugiperda host strains</w:t>
               </w:r>
@@ -9002,51 +9015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthropod Genomics 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Manhattan (Kansas), United States. 2015</w:t>
@@ -9069,549 +9082,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic varaitions associated to host-plant adaptation of Spodoptera frugiperda</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ecological adaptation and speciation of Spodoptera frugiperda host-plant strains: a comparative transcriptomic and epigenetic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Moné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMBE Satellite meeting SMBEBA 2015 "Investigating biological adaptation with NGS: data and models"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Montpellier, France. 2015</w:t>
+              <w:t xml:space="preserve">Arthropod Genomics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Kansas, United States. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154499v1</w:t>
+                <w:t xml:space="preserve">hal-02154494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in the Fall armyworm (FAW, Spodoptera frugiperda) whole genome sequencing project by the Fall Armyworm International Public Consortium (FAW-IPC)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Life history trait approach of host plant specialization in Lepidopteran pests, ADALEP network workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Orsucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rejane Streiff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting on Spodoptera litura genome project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Chongqing, China. 2014</w:t>
+              <w:t xml:space="preserve">Colloque du réseau ADALEP (Adaptation à l’environnement biotique chez les lépidoptères)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154457v1</w:t>
+                <w:t xml:space="preserve">hal-02154690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Life history trait approach of host plant specialization in Lepidopteran pests, ADALEP network workshop</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Questioning the status of the two FAW (Spodoptera frugiperda, Noctuidae) host races using integrative approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rejane Streiff</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du réseau ADALEP (Adaptation à l’environnement biotique chez les lépidoptères)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Paris, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154690v1</w:t>
+                <w:t xml:space="preserve">hal-02154490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questioning the status of the two FAW (Spodoptera frugiperda, Noctuidae) host races using integrative approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du réseau ADALEP (Adaptation à l’environnement biotique chez les lépidoptères)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Paris, France. 2014</w:t>
+              <w:t xml:space="preserve">7. International Symposium on Molecular Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154490v1</w:t>
+                <w:t xml:space="preserve">hal-02154458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questioning the status of the two FAW (Spodoptera frugiperda, Noctuidae) host races using integrative approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Progress in the Fall armyworm (FAW, Spodoptera frugiperda) whole genome sequencing project by the Fall Armyworm International Public Consortium (FAW-IPC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Symposium on Molecular Insect Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands. 2014</w:t>
+              <w:t xml:space="preserve">International Meeting on Spodoptera litura genome project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Chongqing, China. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154458v1</w:t>
+                <w:t xml:space="preserve">hal-02154457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questioning the status of the two FAW (Spodoptera frugiperda, Noctuidae) host races using integrative approaches.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Transcriptomics and epigenetics of the host plant adaptation in two Lepidoptera pests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Dumas</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Orsucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the european society for evolutionary biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Lisbonne, Portugal. 2013</w:t>
+              <w:t xml:space="preserve">2. European Conference on Speciation Research SPECIATION 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montpellier, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154503v1</w:t>
+                <w:t xml:space="preserve">hal-02059763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questioning the status of the two FAW (Spodoptera frugiperda, Noctuidae) host races using integrative approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de biologie de l'insecte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Montpellier, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9630,109 +9630,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomics and epigenetics of the host plant adaptation in two Lepidoptera pests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Questioning the status of the two FAW (Spodoptera frugiperda, Noctuidae) host races using integrative approaches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Orsucci</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. European Conference on Speciation Research SPECIATION 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montpellier, France. 2013</w:t>
+              <w:t xml:space="preserve">Congress of the european society for evolutionary biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Lisbonne, Portugal. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059763v1</w:t>
+                <w:t xml:space="preserve">hal-02154503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9750,51 +9750,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleic acids and gene silencing for insecticide strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : 11000132.8. 2011, 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9844,64 +9844,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LepidoDB Information system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10020,64 +10020,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Seninet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10112,103 +10112,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fi rst characterization of kinetochore proteins in theholocentric insect Spodoptera frugiperda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Eychenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally Gamble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10265,51 +10265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wee Tek Tay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fiteni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10475,51 +10475,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation by copy number variation increases insecticide resistance in fall armyworms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ki Woong Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Hilliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10741,51 +10741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Audiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Nhim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10856,51 +10856,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DMP OF PROJECT &amp;quot;ORIGINS OF DIVERGENCE -THE CAUSES OF PRE-AND POST-ZYGOTIC ISOLATION BARRIERS IN SPODOPTERA FRUGIPERDA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DGIMI INRAE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
@@ -10922,51 +10922,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu intermédiaire Projet ANR-20-CE98-0018-01 ORIGINS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DGIMI INRAE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -10988,51 +10988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA-CSIRO Linkage proposal 2019 title: Harnessing genomic tools for risk assessment and sustainable management of the invasive fall armyworm Spodoptera frugiperda, a major new threat to agriculture and food security in the Old World and Australia. Project Report January 2020 Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DGIMI INRAE. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11082,51 +11082,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETUDE DU MECANISME D'EXCISION DE MINI TN10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris-Sud (1970-2019)., 1993. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1993PA112181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11185,51 +11185,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique du génome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université Montpellier 2 (Sciences et Techniques), 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11416,51 +11416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200267v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlen Saladini Di Rovetino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Lueke" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamonporn Masawang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narisara Piyasaengthong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroot Kaewwongse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2025.106599" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039973v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Eychenne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Gamble" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-025-00828-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762233v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeeptha Yainna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hilliou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Haenniger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#8217;alen&#231;on" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Br&#233;vault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10845-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092717v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Rane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K Walsh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenancker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gock" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hang Dao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27501-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574469v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nhim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Nait-Saidi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2021.12.014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926301v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Tek Tay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fiteni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25529-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Meagher Jr." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Meagher Jr." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-022-02090-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654235v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Tay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Padovan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Walsh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Elfekih" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03230-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124152v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Orsucci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.77" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231530v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Kergoat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Z. Goldstein" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Ru" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zilli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2021.107161" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327698v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Seninet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N&#232;gre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07905-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247714v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J Silvie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12050468" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919813v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weigang Zheng" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conghui Liu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13219" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099735v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Woong Nam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-020-01715-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065279v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Abdelgaffar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Goff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Blanco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01382-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826775v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Rizk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laverdure" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alencon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bossin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dupressoir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4860" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01926342v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne S&#233;ninet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5119-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837307v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingcai Cheng" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Wu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqian Wu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra V. Chilukuri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Huang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0314-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208780v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dumas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Scaon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-015-9829-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837281v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barbut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Clamens" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122407" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419843v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endrick Guy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bfgp/elv015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058982v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin Grenet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-704" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837250v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2012.10.012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVHMK079-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687667v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Arias" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Arnoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. Bell" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Bernadou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Bino" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2012.03133.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WW01DH7F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651170v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Stanojcic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Permal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Cousserans" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024746" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647712v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alassoeur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2011.06.007" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0L9RDJW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537908v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sezutsu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Permal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0910413107" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326809v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Tagourti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Malki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Kern" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Richarme" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2008.08.020" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83WG1RJW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659558v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hotelier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-322" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580506v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Negre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hotelier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gimenez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousserans" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677567v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Piffanelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sabau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2003.12.004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8SPN37B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681922v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Le Chatelier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;cherel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Canceill" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M310719200" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672052v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Landais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683328v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Taghbalout" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bristow" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Kern" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revital Aflalo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.185.9.2967-2971.2003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678487v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Rocher" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Landais" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(03)00789-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673848v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taghbalout" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bristow" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kern" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aflalo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689907v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699081v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Reshetnyak" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1999.01156.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697120v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reshetnyak" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694369v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masamichi Kohiyama" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702569v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bierne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vilette" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petranovic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717146v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374328v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04940872v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125602v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811178v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125609v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125758v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125675v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127047v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124188v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125762v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125509v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125486v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165412v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darboux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125708v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154478v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154484v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154453v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154481v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154479v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154498v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154480v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837294v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Streiff" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435820v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cousserans" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Sezutsu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Permal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435823v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896131v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bidegainberry" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brehelin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1673/031.007.2901" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123360v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boublik" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cousserans" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767278v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kohiyama" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374300v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gasser" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059778v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059780v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154494v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154496v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154477v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154495v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01231793v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154497v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240443v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Labadie" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154499v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154457v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154690v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154490v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154458v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154503v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059761v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059763v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808107v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154691v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Negre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374380v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04941032v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945606v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Clamens" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945590v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tay Wt" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rane R." TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padovan A." TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945633v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Hilliou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Blanco" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine H&#228;nniger" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788771v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790065v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127113v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127082v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04130852v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04129664v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993PA112181" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807842v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Eychenne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Gamble" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-025-00828-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200267v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlen Saladini Di Rovetino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Lueke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamonporn Masawang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narisara Piyasaengthong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroot Kaewwongse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2025.106599" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762233v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeeptha Yainna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hilliou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Haenniger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#8217;alen&#231;on" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Br&#233;vault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10845-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092717v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Rane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K Walsh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenancker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gock" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hang Dao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27501-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574469v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nhim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Nait-Saidi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2021.12.014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926301v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Tek Tay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fiteni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25529-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Meagher Jr." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Meagher Jr." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-022-02090-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654235v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Tay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Padovan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Walsh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Elfekih" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03230-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124152v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Orsucci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.77" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231530v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Kergoat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Z. Goldstein" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Ru" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zilli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2021.107161" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327698v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Seninet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N&#232;gre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07905-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247714v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J Silvie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12050468" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919813v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weigang Zheng" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conghui Liu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13219" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099735v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Woong Nam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-020-01715-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065279v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Abdelgaffar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Goff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Blanco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01382-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01926342v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne S&#233;ninet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5119-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826775v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Rizk" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laverdure" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alencon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bossin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dupressoir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4860" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837307v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingcai Cheng" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Wu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqian Wu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra V. Chilukuri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Huang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0314-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419843v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endrick Guy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bfgp/elv015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837281v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dumas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barbut" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Clamens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122407" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208780v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Scaon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-015-9829-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058982v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin Grenet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-704" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837250v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2012.10.012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVHMK079-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687667v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Arias" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Arnoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. Bell" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Bernadou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Bino" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2012.03133.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WW01DH7F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651170v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Stanojcic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Permal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Cousserans" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024746" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647712v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alassoeur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2011.06.007" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0L9RDJW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537908v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sezutsu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Permal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0910413107" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326809v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Tagourti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Malki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Kern" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Richarme" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2008.08.020" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83WG1RJW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659558v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hotelier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-322" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580506v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Negre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hotelier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gimenez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousserans" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681922v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Le Chatelier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;cherel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Canceill" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M310719200" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677567v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Piffanelli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sabau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2003.12.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8SPN37B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672052v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Landais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683328v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Taghbalout" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bristow" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Kern" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revital Aflalo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.185.9.2967-2971.2003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678487v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Rocher" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Landais" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(03)00789-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673848v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taghbalout" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bristow" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kern" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aflalo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689907v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694369v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masamichi Kohiyama" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697120v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reshetnyak" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699081v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Reshetnyak" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1999.01156.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702569v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bierne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vilette" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petranovic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717146v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374328v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04940872v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125602v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811178v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125609v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125758v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125675v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124188v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127047v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125762v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165412v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darboux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125486v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125708v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125509v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154478v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154453v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154481v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154479v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154484v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154498v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154480v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837294v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Streiff" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435820v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cousserans" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Sezutsu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Permal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435823v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123360v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boublik" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cousserans" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1673/031.007.2901" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896131v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bidegainberry" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brehelin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767278v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kohiyama" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374300v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gasser" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059778v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059780v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154497v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154496v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154477v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154495v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01231793v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154499v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240443v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Labadie" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154494v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154690v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154490v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154458v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154457v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059763v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059761v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154503v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808107v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154691v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Negre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374380v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04941032v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945606v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Clamens" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945590v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tay Wt" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rane R." TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padovan A." TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945633v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Hilliou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Blanco" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine H&#228;nniger" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788771v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790065v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127113v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127082v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04130852v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04129664v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993PA112181" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807842v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>