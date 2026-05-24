--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2106,291 +2106,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and expression profiling of microRNAs in response to plant feeding in two host-plant strains of the lepidopteran pest Spodoptera frugiperda</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linear Lepidopteran ambidensovirus 1 sequences drive random integration of a reporter gene in transfected Spodoptera frugiperda cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imène Séninet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francine Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Laverdure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle d'Alencon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Bossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dupressoir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-018-5119-6⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, 23 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.4860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926342v1</w:t>
+                <w:t xml:space="preserve">hal-01826775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Lepidopteran ambidensovirus 1 sequences drive random integration of a reporter gene in transfected Spodoptera frugiperda cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Herve Bossin</w:t>
+                <w:t xml:space="preserve">Characterization and expression profiling of microRNAs in response to plant feeding in two host-plant strains of the lepidopteran pest Spodoptera frugiperda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Nhim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Dupressoir</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Imène Séninet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6, 23 p. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.4860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-5119-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826775v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic adaptation to polyphagy and insecticides in a major East Asian noctuid pest</w:t>
               </w:r>
@@ -2657,51 +2657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomics of adaptation to host-plants in herbivorous insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alencon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endrick Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2772,295 +2772,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic molecular species delimitations unravel potential new species in the pest genus Spodoptera Guenée, 1852 (Lepidoptera, Noctuidae)</w:t>
+                <w:t xml:space="preserve">Spodoptera frugiperda (Lepidoptera: Noctuidae) host-plant variants: two host strains or two distinct species?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Barbut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Ru</w:t>
+                <w:t xml:space="preserve">Claire Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Silvain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Laure Clamens</w:t>
+                <w:t xml:space="preserve">Erwan Scaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Orsucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0122407⟩</w:t>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 143 (3), pp.305-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10709-015-9829-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837281v1</w:t>
+                <w:t xml:space="preserve">hal-01208780v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spodoptera frugiperda (Lepidoptera: Noctuidae) host-plant variants: two host strains or two distinct species?</w:t>
+                <w:t xml:space="preserve">Phylogenetic molecular species delimitations unravel potential new species in the pest genus Spodoptera Guenée, 1852 (Lepidoptera, Noctuidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Barbut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Ru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lemaitre</w:t>
+                <w:t xml:space="preserve">Jean-François Silvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Scaon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Orsucci</w:t>
+                <w:t xml:space="preserve">Anne Laure Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 143 (3), pp.305-316. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (4), pp.e0122407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10709-015-9829-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0122407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208780v2</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment and analysis of a reference transcriptome for Spodoptera frugiperda</w:t>
               </w:r>
@@ -3466,307 +3466,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of LNCR rasiRNAs expression with heterochromatin formation during development of the holocentric insect spodoptera frugiperda</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of a CENP-B homolog in the holocentric Lepidoptera Spodoptera frugiperda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slavica Stanojcic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Alassoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0024746⟩</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 485 (2), pp.91-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2011.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651170v1</w:t>
+                <w:t xml:space="preserve">hal-02647712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a CENP-B homolog in the holocentric Lepidoptera Spodoptera frugiperda</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlation of LNCR rasiRNAs expression with heterochromatin formation during development of the holocentric insect spodoptera frugiperda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slavica Stanojcic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle E. Permal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Alassoeur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
+                <w:t xml:space="preserve">Francois F. Cousserans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2011.06.007⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (9), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0024746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02647712v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensive synteny conservation of holocentric chromosomes in Lepidoptera despite high rates of local genome rearrangements.</w:t>
               </w:r>
@@ -4080,51 +4080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Nathalie Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Cousserans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 7, pp.322. </w:t>
@@ -5269,286 +5269,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemi-methylted oriC DNA binding activity found in non-specific acid phosphatase</w:t>
+                <w:t xml:space="preserve">Hemi-methylated oriC DNA binding activity found in non-specific acid phosphatase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Reshetnyak</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Taghbalout</w:t>
+                <w:t xml:space="preserve">Elena Reshetnyak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. d'Alençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renee Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Taghbalout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Guillaud</w:t>
+                <w:t xml:space="preserve">Philippe Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 31 (1), pp.167-175</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1999, 31 (1), pp.167-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2958.1999.01156.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697120v1</w:t>
+                <w:t xml:space="preserve">hal-02699081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemi-methylated oriC DNA binding activity found in non-specific acid phosphatase.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hemi-methylted oriC DNA binding activity found in non-specific acid phosphatase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guillaud</w:t>
+                <w:t xml:space="preserve">E. Reshetnyak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Taghbalout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 31 (1), pp.167-175. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1999, 31 (1), pp.167-175</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02699081v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of illegitimate recombination</w:t>
               </w:r>
@@ -7742,295 +7742,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00435823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-tox: a new family of putative antimicrobial protein specific to Lepidoptera</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Nathalie Volkoff</w:t>
+                <w:t xml:space="preserve">Spodoptera EST sequencing and analysis of synteny among 3 species bring new perspectives for Lepidoptera genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Boublik</w:t>
+                <w:t xml:space="preserve">Pascaline Audant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bernard-Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cousserans</w:t>
+                <w:t xml:space="preserve">Vincent Bidegainberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brehelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on the Molecular Biology and Genetics of the Lepidoptera</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2006, Kolympari, Greece. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+              <w:t xml:space="preserve">, Aug 2006, Kolympari, Greece. pp.29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1673/031.007.2901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123360v1</w:t>
+                <w:t xml:space="preserve">hal-03896131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spodoptera EST sequencing and analysis of synteny among 3 species bring new perspectives for Lepidoptera genomics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Bernard-Samain</w:t>
+                <w:t xml:space="preserve">X-tox: a new family of putative antimicrobial protein specific to Lepidoptera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Nathalie Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bidegainberry</w:t>
+                <w:t xml:space="preserve">Y. Boublik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Brehelin</w:t>
+                <w:t xml:space="preserve">A. Cousserans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on the Molecular Biology and Genetics of the Lepidoptera</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2006, Kolympari, Greece. pp.29, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+              <w:t xml:space="preserve">, Aug 2006, Kolympari, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1673/031.007.2901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896131v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The control of initiation of chromosome replication in Escherichia coli</w:t>
               </w:r>
@@ -8475,427 +8475,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Orsucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Congress of the European Society for Evolutionary Biology (ESEB 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lausanne, Switzerland. 2015</w:t>
+              <w:t xml:space="preserve">3. Colloque de Génomique Environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154497v1</w:t>
+                <w:t xml:space="preserve">hal-02154496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specialization to the host plant in Lepidoptera pests: pattern and process.</w:t>
+                <w:t xml:space="preserve">Questioning the status of the two FAW (Spodoptera frugiperda, Noctuidae) host races using integrative approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Orsucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Colloque de Génomique Environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Montpellier, France. 2015</w:t>
+              <w:t xml:space="preserve">International Meeting on Spodoptera litura genome project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Guangzhou, China. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154496v1</w:t>
+                <w:t xml:space="preserve">hal-02154477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questioning the status of the two FAW (Spodoptera frugiperda, Noctuidae) host races using integrative approaches</w:t>
+                <w:t xml:space="preserve">Specialization to the host plant in Lepidoptera pests: pattern and process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Orsucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting on Spodoptera litura genome project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Guangzhou, China. 2015</w:t>
+              <w:t xml:space="preserve">SMBE Satellite meeting SMBEBA 2015. Investigating biological adaptation with NGS: data and models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154477v1</w:t>
+                <w:t xml:space="preserve">hal-02154495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specialization to the host plant in Lepidoptera pests: pattern and process.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of the assembly of heterozygous genomes of non-model organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Orsucci</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMBE Satellite meeting SMBEBA 2015. Investigating biological adaptation with NGS: data and models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Montpellier, France. 2015</w:t>
+              <w:t xml:space="preserve">Genome Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Cold Spring Harbor Laboratory, United States. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154495v1</w:t>
+                <w:t xml:space="preserve">hal-01231793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the assembly of heterozygous genomes of non-model organisms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Specialization to the host plant in Lepidoptera pests: pattern and process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Orsucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Cold Spring Harbor Laboratory, United States. 2015</w:t>
+              <w:t xml:space="preserve">15. Congress of the European Society for Evolutionary Biology (ESEB 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lausanne, Switzerland. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01231793v1</w:t>
+                <w:t xml:space="preserve">hal-02154497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic varaitions associated to host-plant adaptation of Spodoptera frugiperda</w:t>
               </w:r>
@@ -11416,51 +11416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Eychenne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Gamble" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-025-00828-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200267v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlen Saladini Di Rovetino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Lueke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamonporn Masawang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narisara Piyasaengthong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroot Kaewwongse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2025.106599" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762233v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeeptha Yainna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hilliou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Haenniger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#8217;alen&#231;on" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Br&#233;vault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10845-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092717v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Rane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K Walsh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenancker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gock" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hang Dao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27501-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574469v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nhim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Nait-Saidi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2021.12.014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926301v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Tek Tay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fiteni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25529-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Meagher Jr." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Meagher Jr." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-022-02090-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654235v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Tay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Padovan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Walsh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Elfekih" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03230-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124152v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Orsucci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.77" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231530v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Kergoat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Z. Goldstein" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Ru" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zilli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2021.107161" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327698v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Seninet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N&#232;gre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07905-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247714v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J Silvie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12050468" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919813v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weigang Zheng" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conghui Liu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13219" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099735v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Woong Nam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-020-01715-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065279v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Abdelgaffar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Goff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Blanco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01382-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01926342v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne S&#233;ninet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5119-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826775v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Rizk" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laverdure" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alencon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bossin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dupressoir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4860" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837307v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingcai Cheng" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Wu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqian Wu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra V. Chilukuri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Huang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0314-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419843v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endrick Guy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bfgp/elv015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837281v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dumas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barbut" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Clamens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122407" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208780v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Scaon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-015-9829-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058982v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin Grenet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-704" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837250v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2012.10.012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVHMK079-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687667v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Arias" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Arnoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. Bell" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Bernadou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Bino" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2012.03133.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WW01DH7F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651170v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Stanojcic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Permal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Cousserans" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024746" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647712v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alassoeur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2011.06.007" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0L9RDJW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537908v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sezutsu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Permal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0910413107" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326809v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Tagourti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Malki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Kern" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Richarme" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2008.08.020" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83WG1RJW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659558v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hotelier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-322" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580506v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Negre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hotelier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gimenez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousserans" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681922v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Le Chatelier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;cherel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Canceill" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M310719200" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677567v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Piffanelli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sabau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2003.12.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8SPN37B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672052v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Landais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683328v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Taghbalout" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bristow" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Kern" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revital Aflalo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.185.9.2967-2971.2003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678487v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Rocher" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Landais" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(03)00789-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673848v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taghbalout" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bristow" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kern" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aflalo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689907v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694369v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masamichi Kohiyama" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697120v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reshetnyak" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699081v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Reshetnyak" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1999.01156.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702569v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bierne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vilette" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petranovic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717146v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374328v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04940872v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125602v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811178v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125609v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125758v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125675v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124188v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127047v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125762v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165412v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darboux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125486v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125708v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125509v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154478v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154453v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154481v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154479v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154484v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154498v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154480v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837294v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Streiff" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435820v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cousserans" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Sezutsu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Permal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435823v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123360v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boublik" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cousserans" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1673/031.007.2901" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896131v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bidegainberry" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brehelin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767278v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kohiyama" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374300v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gasser" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059778v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059780v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154497v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154496v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154477v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154495v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01231793v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154499v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240443v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Labadie" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154494v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154690v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154490v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154458v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154457v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059763v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059761v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154503v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808107v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154691v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Negre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374380v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04941032v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945606v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Clamens" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945590v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tay Wt" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rane R." TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padovan A." TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945633v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Hilliou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Blanco" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine H&#228;nniger" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788771v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790065v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127113v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127082v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04130852v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04129664v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993PA112181" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807842v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Eychenne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Gamble" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-025-00828-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200267v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlen Saladini Di Rovetino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Lueke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamonporn Masawang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narisara Piyasaengthong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroot Kaewwongse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2025.106599" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762233v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeeptha Yainna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hilliou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Haenniger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#8217;alen&#231;on" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Br&#233;vault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10845-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092717v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Rane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K Walsh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenancker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gock" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hang Dao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27501-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574469v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nhim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Nait-Saidi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2021.12.014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926301v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Tek Tay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fiteni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25529-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Meagher Jr." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Meagher Jr." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-022-02090-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654235v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Tay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Padovan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Walsh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Elfekih" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03230-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124152v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Orsucci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.77" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231530v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Kergoat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Z. Goldstein" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Ru" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zilli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2021.107161" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327698v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Seninet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N&#232;gre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07905-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247714v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J Silvie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12050468" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919813v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weigang Zheng" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conghui Liu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13219" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099735v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Woong Nam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-020-01715-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065279v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Abdelgaffar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Goff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Blanco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01382-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826775v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Rizk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laverdure" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alencon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bossin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dupressoir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4860" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01926342v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne S&#233;ninet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5119-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837307v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingcai Cheng" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Wu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqian Wu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra V. Chilukuri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Huang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0314-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419843v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endrick Guy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bfgp/elv015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208780v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dumas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Scaon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-015-9829-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837281v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barbut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Clamens" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122407" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058982v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin Grenet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-704" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837250v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2012.10.012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVHMK079-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687667v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Arias" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Arnoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. Bell" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Bernadou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Bino" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2012.03133.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WW01DH7F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647712v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Stanojcic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alassoeur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2011.06.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0L9RDJW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651170v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Permal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Cousserans" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024746" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537908v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sezutsu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Permal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0910413107" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326809v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Tagourti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Malki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Kern" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Richarme" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2008.08.020" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83WG1RJW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659558v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hotelier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-322" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580506v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Negre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hotelier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gimenez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousserans" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681922v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Le Chatelier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;cherel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Canceill" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M310719200" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677567v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Piffanelli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sabau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2003.12.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8SPN37B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672052v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Landais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683328v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Taghbalout" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bristow" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Kern" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revital Aflalo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.185.9.2967-2971.2003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678487v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Rocher" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Landais" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(03)00789-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673848v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taghbalout" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bristow" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kern" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aflalo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689907v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694369v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masamichi Kohiyama" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699081v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Reshetnyak" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1999.01156.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697120v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reshetnyak" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702569v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bierne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vilette" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petranovic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717146v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374328v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04940872v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125602v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811178v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125609v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125758v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125675v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124188v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127047v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125762v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165412v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darboux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125486v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125708v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125509v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154478v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154453v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154481v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154479v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154484v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154498v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154480v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837294v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Streiff" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435820v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cousserans" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Sezutsu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Permal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435823v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896131v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bidegainberry" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brehelin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1673/031.007.2901" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123360v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boublik" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cousserans" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767278v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kohiyama" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374300v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gasser" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059778v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059780v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154496v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154477v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154495v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01231793v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154497v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154499v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240443v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Labadie" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154494v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154690v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154490v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154458v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154457v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059763v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059761v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154503v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808107v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154691v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Negre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374380v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04941032v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945606v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Clamens" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945590v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tay Wt" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rane R." TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padovan A." TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945633v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Hilliou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Blanco" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine H&#228;nniger" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788771v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790065v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127113v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127082v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04130852v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04129664v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993PA112181" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807842v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>