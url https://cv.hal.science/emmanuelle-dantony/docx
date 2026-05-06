--- v0 (2026-03-19)
+++ v1 (2026-05-06)
@@ -812,83 +812,83 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dantony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐valérie Guizard</w:t>
+                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 150 (8), pp.1301-1309. </w:t>
+              <w:t xml:space="preserve">, 2022, 150 (8), pp.1301-1309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ijc.33896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1163,308 +1163,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimism Bias Correction in Omics Studies with Big Data: Assessment of Penalized Methods on Simulated Data</w:t>
+                <w:t xml:space="preserve">Trends in probabilities of death owing to cancer and owing to other causes in patients with colon cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yubing Zhao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Dantony</w:t>
+                <w:t xml:space="preserve">Valérie Jooste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Roy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Marie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Uhry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Coureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OMICS: A Journal of Integrative Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 23 (4), pp.207-213. </w:t>
+              <w:t xml:space="preserve">European Journal of Gastroenterology &amp; Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/omi.2018.0191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/MEG.0000000000001387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384718v1</w:t>
+                <w:t xml:space="preserve">hal-02065318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in probabilities of death owing to cancer and owing to other causes in patients with colon cancer</w:t>
+                <w:t xml:space="preserve">Optimism Bias Correction in Omics Studies with Big Data: Assessment of Penalized Methods on Simulated Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Jooste</w:t>
+                <w:t xml:space="preserve">Yubing Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dantony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Bouvier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Gastroenterology &amp; Hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31 (5), pp.570-576. </w:t>
+              <w:t xml:space="preserve">OMICS: A Journal of Integrative Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (4), pp.207-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/MEG.0000000000001387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/omi.2018.0191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384713v1</w:t>
+                <w:t xml:space="preserve">hal-04384718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends in probabilities of death owing to cancer and owing to other causes in patients with colon cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jooste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1484,78 +1484,78 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Coureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Gastroenterology &amp; Hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.1. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+              <w:t xml:space="preserve">, 2019, 31 (5), pp.570-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/MEG.0000000000001387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065318v1</w:t>
+                <w:t xml:space="preserve">hal-04384713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Buparlisib, a Pan-Class I PI3K Inhibitor, in Refractory Follicular and Poorly Differentiated Thyroid Cancer</w:t>
               </w:r>
@@ -2071,749 +2071,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of a paediatric anaesthesia comic information leaflet reduced preoperative anxiety in children</w:t>
+                <w:t xml:space="preserve">Oversizing the tibial component in TKAs: incidence, consequences and risk factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Kassai</w:t>
+                <w:t xml:space="preserve">Mp. Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+                <w:t xml:space="preserve">M. Saffarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D. Shepherd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">E. Dantony</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bja/aew154⟩</w:t>
+              <w:t xml:space="preserve">Knee Surgery, Sports Traumatology, Arthroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24, pp.2532-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00167-015-3512-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012379v1</w:t>
+                <w:t xml:space="preserve">hal-02016382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphometric analysis of the distal femur in total knee arthroplasty and native knees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction of a paediatric anaesthesia comic information leaflet reduced preoperative anxiety in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kassai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mp. Bonnin</w:t>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dantony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Saffarini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Dantony</w:t>
+                <w:t xml:space="preserve">S. Grousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Victor</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Bone &amp; Joint Journal (BJJ)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117, pp.95-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bja/aew154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016379v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation médico-économique des stratégies de prise en charge de l’insuffisance rénale chronique terminale en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Bongiovanni</w:t>
+                <w:t xml:space="preserve">Morphometric analysis of the distal femur in total knee arthroplasty and native knees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mp. Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saffarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dantony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al. Couillerot-Peyrondet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Victor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Bone &amp; Joint Journal (BJJ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 98B, pp.49-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016383v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the parameters of multi-state models with time-dependent covariates through likelihood decomposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Évaluation médico-économique des stratégies de prise en charge de l’insuffisance rénale chronique terminale en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bongiovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al. Couillerot-Peyrondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sambuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dantony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. H. Elsensohn</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Couchoud</w:t>
+                <w:t xml:space="preserve">Mh. Elsensohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2015.11.016⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.104-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2015.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016400v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oversizing the tibial component in TKAs: incidence, consequences and risk factors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Saffarini</w:t>
+                <w:t xml:space="preserve">Estimating the parameters of multi-state models with time-dependent covariates through likelihood decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dantony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Elsensohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Shepherd</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knee Surgery, Sports Traumatology, Arthroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24, pp.2532-40. </w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69, pp.37-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00167-015-3512-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2015.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016382v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic impact of a modification of the treatment trajectories of patients with end-stage renal disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al. Couillerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dantony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mh. Elsensohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labeeuw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2864,103 +2864,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using repeated-prevalence data in multi-state modeling of renal replacement therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dantony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mh. Elsensohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 42, pp.1278-1290</w:t>
@@ -3002,64 +3002,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pelvic-floor muscle rehabilitation in erectile dysfunction and premature ejaculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dantony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Watrelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3117,610 +3117,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling treatment trajectories to optimize the organization of renal replacement therapy and public health decision-making</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Mediolateral oversizing influences pain, function, and flexion after TKA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mp. Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Basiglini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dantony</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">René Ecochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gft204⟩</w:t>
+              <w:t xml:space="preserve">Knee Surgery, Sports Traumatology, Arthroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21, pp.2314--2324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00167-013-2443-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401780v1</w:t>
+                <w:t xml:space="preserve">hal-02100613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new prognostic clinicopathological classification of pituitary adenomas: a multicentric case-control study of 410 patients with 8 years post-operative follow-up.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roy</w:t>
+                <w:t xml:space="preserve">Modelling treatment trajectories to optimize the organization of renal replacement therapy and public health decision-making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dantony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Elsensohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Sturm</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">René Ecochard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00401-013-1084-y⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28, pp.2372-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gft204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00875723v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonidine and dexmedetomidine increase the pressor response to norepinephrine in experimental sepsis: a pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new prognostic clinicopathological classification of pituitary adenomas: a multicentric case-control study of 410 patients with 8 years post-operative follow-up.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Trouillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sturm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dantony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Geloen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+                <w:t xml:space="preserve">Christine Cortet-Rudelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CCM.0b013e3182986248⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 126 (1), pp.123-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00401-013-1084-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401799v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediolateral oversizing influences pain, function, and flexion after TKA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clonidine and dexmedetomidine increase the pressor response to norepinephrine in experimental sepsis: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Geloen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chapelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cividjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dantony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mp. Bonnin</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knee Surgery, Sports Traumatology, Arthroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 21, pp.2314--2324. </w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41, pp.e431-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00167-013-2443-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0b013e3182986248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100613v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicity Associated with Stavudine Dose Reduction from 40 to 30 mg in First-Line Antiretroviral Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pujades-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dantony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pinoges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4082,64 +4082,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. De Fleurian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dantony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lanteaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4350,51 +4350,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247982v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lecoffre-Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Brauer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Uhry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lafay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dantony" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.252.0145" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549281v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvernier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Coureau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mounier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyae033" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652518v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyria Amari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tomasini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rousseau-Bussac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ricordel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lungcan.2024.107843" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04241552v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lap&#244;tre-Ledoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remontet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Grosclaude" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632107v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Maillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decup" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Iwaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdent.2022.104109" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384613v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deneuve" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia P&#233;rol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;val&#233;rie Guizard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bossard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33896" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384618v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Garyga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00784-021-04058-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384652v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chatignoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colonna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaa078" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384718v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubing Zhao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2018.0191" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384713v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jooste" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bouvier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MEG.0000000000001387" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02065318v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384763v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Borson-Chazot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Illouz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lopez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Niccoli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2017.0663" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384756v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh Elsensohn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Iwaz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Villar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Couchoud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280218811357" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600112v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marcais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maucort-Boulch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Drai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carlier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2017-00104" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897575v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mad-H&#233;l&#233;nie Elsensohn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Villar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfw386" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02012379v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kassai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rabilloud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dantony" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grousson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Revol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bja/aew154" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016379v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp. Bonnin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saffarini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Victor" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016383v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bongiovanni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al. Couillerot-Peyrondet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sambuc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh. Elsensohn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2015.10.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016400v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Elsensohn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dany" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couchoud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2015.11.016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016382v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shepherd" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-015-3512-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044959v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al. Couillerot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labeeuw" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfv300" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044962v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02046825v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lavoisier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Watrelot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruggeri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2522/ptj.20130354" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401780v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ecochard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gft204" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875723v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Trouillas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sturm" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cortet-Rudelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-013-1084-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K4V2860N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401799v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geloen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chapelier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cividjian" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0b013e3182986248" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02100613v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmidt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Basiglini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-013-2443-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698150v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pujades-Rodriguez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinoges" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ecochard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Etard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698188v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Glas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girouin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#232;ge-Lechevallier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.11101489" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625325v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Raverot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wierinckx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Auger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2009-1191" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307064v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De Fleurian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lanteaume" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247982v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lecoffre-Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Brauer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Uhry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lafay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dantony" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.252.0145" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549281v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvernier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Coureau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mounier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyae033" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652518v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyria Amari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tomasini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rousseau-Bussac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ricordel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lungcan.2024.107843" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04241552v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lap&#244;tre-Ledoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remontet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Grosclaude" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632107v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Maillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decup" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Iwaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdent.2022.104109" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384613v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deneuve" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia P&#233;rol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Guizard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bossard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33896" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384618v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Garyga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00784-021-04058-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384652v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chatignoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colonna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaa078" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02065318v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jooste" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bouvier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MEG.0000000000001387" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384718v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubing Zhao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2018.0191" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384713v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384763v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Borson-Chazot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Illouz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lopez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Niccoli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2017.0663" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384756v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh Elsensohn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Iwaz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Villar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Couchoud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280218811357" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600112v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marcais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maucort-Boulch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Drai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carlier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2017-00104" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897575v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mad-H&#233;l&#233;nie Elsensohn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Villar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfw386" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016382v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp. Bonnin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saffarini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shepherd" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dantony" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-015-3512-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02012379v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kassai" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rabilloud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grousson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Revol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bja/aew154" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016379v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Victor" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016383v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bongiovanni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al. Couillerot-Peyrondet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sambuc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh. Elsensohn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2015.10.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016400v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Elsensohn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dany" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couchoud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2015.11.016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044959v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al. Couillerot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labeeuw" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfv300" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044962v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02046825v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lavoisier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Watrelot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruggeri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2522/ptj.20130354" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02100613v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmidt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Basiglini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-013-2443-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401780v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ecochard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gft204" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875723v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Trouillas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sturm" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cortet-Rudelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-013-1084-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K4V2860N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401799v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geloen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chapelier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cividjian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0b013e3182986248" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698150v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pujades-Rodriguez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinoges" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ecochard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Etard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698188v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Glas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girouin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#232;ge-Lechevallier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.11101489" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625325v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Raverot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wierinckx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Auger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2009-1191" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307064v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De Fleurian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lanteaume" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>